--- v0 (2026-03-17)
+++ v1 (2026-05-09)
@@ -2922,59 +2922,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="7A3375F5" w14:textId="099CB41A" w:rsidR="00D01937" w:rsidRPr="002C6191" w:rsidRDefault="00A74336" w:rsidP="00D01937">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C6191">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>B</w:t>
-[...7 lines deleted...]
-              <w:t>ilimsel araştırma tanımı, problem tanımı ve hipotez türleri</w:t>
+              <w:t>Bilimsel araştırma tanımı, problem tanımı ve hipotez türleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3384" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="23414219" w14:textId="03424E69" w:rsidR="00D01937" w:rsidRPr="002C6191" w:rsidRDefault="006D57CE" w:rsidP="00D01937">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C6191">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
@@ -3184,59 +3176,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="6216AD61" w14:textId="5B88BAE6" w:rsidR="00D01937" w:rsidRPr="002C6191" w:rsidRDefault="00A74336" w:rsidP="00D01937">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C6191">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Deneysel araştırma desenlerinin tanımlanması ve incelenmes</w:t>
-[...7 lines deleted...]
-              <w:t>i</w:t>
+              <w:t>Deneysel araştırma desenlerinin tanımlanması ve incelenmesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3384" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="1B065C00" w14:textId="46AB4DB3" w:rsidR="00D01937" w:rsidRPr="002C6191" w:rsidRDefault="006D57CE" w:rsidP="00D01937">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C6191">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
@@ -3538,59 +3522,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
           </w:tcPr>
           <w:p w14:paraId="1591F644" w14:textId="7B7EF0A0" w:rsidR="003C2F9E" w:rsidRPr="002C6191" w:rsidRDefault="003C2F9E" w:rsidP="003C2F9E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C6191">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>A</w:t>
-[...7 lines deleted...]
-              <w:t>nket, gözlem ve mülakat tekniklerine ilişkin veri toplama yöntemlerinin incelenmesi ve karşılaştırmalı örnekler</w:t>
+              <w:t>Anket, gözlem ve mülakat tekniklerine ilişkin veri toplama yöntemlerinin incelenmesi ve karşılaştırmalı örnekler</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3384" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
           </w:tcPr>
           <w:p w14:paraId="1BA15B95" w14:textId="1631AF7F" w:rsidR="003C2F9E" w:rsidRPr="002C6191" w:rsidRDefault="003C2F9E" w:rsidP="003C2F9E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C6191">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
@@ -5276,76 +5252,84 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5659F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1109" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11AF3B95" w14:textId="455E85E7" w:rsidR="00287C38" w:rsidRPr="00E5659F" w:rsidRDefault="00287C38" w:rsidP="00287C38">
+          <w:p w14:paraId="11AF3B95" w14:textId="52745C30" w:rsidR="00287C38" w:rsidRPr="00E5659F" w:rsidRDefault="00287C38" w:rsidP="00287C38">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
             <w:r w:rsidR="00BA2CA8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>35</w:t>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="009F48AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5302" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A8D7E7A" w14:textId="284A770C" w:rsidR="00287C38" w:rsidRPr="00E5659F" w:rsidRDefault="00287C38" w:rsidP="00287C38">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA2CA8" w:rsidRPr="007625C6" w14:paraId="388D6AA4" w14:textId="77777777" w:rsidTr="00073296">
@@ -5390,96 +5374,130 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1109" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05FFD61D" w14:textId="4C518B1A" w:rsidR="00BA2CA8" w:rsidRDefault="00BA2CA8" w:rsidP="00287C38">
+          <w:p w14:paraId="05FFD61D" w14:textId="3A7760F2" w:rsidR="00BA2CA8" w:rsidRDefault="00BA2CA8" w:rsidP="00287C38">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>%15</w:t>
+              <w:t>%</w:t>
+            </w:r>
+            <w:r w:rsidR="009F48AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5302" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42C5C7C3" w14:textId="029736C6" w:rsidR="00BA2CA8" w:rsidRPr="00E5659F" w:rsidRDefault="002C6191" w:rsidP="00287C38">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="42C5C7C3" w14:textId="28C9838D" w:rsidR="00BA2CA8" w:rsidRPr="00E5659F" w:rsidRDefault="002C6191" w:rsidP="009F48AC">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Araştırma önerisi yazma ile ilgili öğrenci grup sunumları</w:t>
+              <w:t xml:space="preserve">Araştırma önerisi </w:t>
+            </w:r>
+            <w:r w:rsidR="009F48AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>unum</w:t>
+            </w:r>
+            <w:r w:rsidR="009F48AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>u</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00287C38" w:rsidRPr="007625C6" w14:paraId="1CF3E1D3" w14:textId="77777777" w:rsidTr="00073296">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3449" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2379F32B" w14:textId="4DB9FA5C" w:rsidR="00287C38" w:rsidRPr="007625C6" w:rsidRDefault="00287C38" w:rsidP="00287C38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -5543,59 +5561,68 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>%5</w:t>
             </w:r>
             <w:r w:rsidR="00BA2CA8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5302" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26C98B5B" w14:textId="1539FDB6" w:rsidR="00287C38" w:rsidRPr="00E5659F" w:rsidRDefault="00287C38" w:rsidP="00287C38">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="26C98B5B" w14:textId="00C9D361" w:rsidR="00287C38" w:rsidRPr="00E5659F" w:rsidRDefault="009F48AC" w:rsidP="00287C38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Araştırma önerisi raporu</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00287C38" w:rsidRPr="007625C6" w14:paraId="6E91D087" w14:textId="77777777" w:rsidTr="005A2B8A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10857" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39403082" w14:textId="67B464B3" w:rsidR="00287C38" w:rsidRPr="00466279" w:rsidRDefault="00287C38" w:rsidP="00287C38">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -7249,123 +7276,122 @@
                       <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5269A0A7" w14:textId="77777777" w:rsidR="003A4CE2" w:rsidRPr="007625C6" w:rsidRDefault="003A4CE2"/>
     <w:sectPr w:rsidR="003A4CE2" w:rsidRPr="007625C6" w:rsidSect="005A2B8A">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="899" w:right="1417" w:bottom="360" w:left="1417" w:header="283" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CB44F0A" w14:textId="77777777" w:rsidR="00B96168" w:rsidRDefault="00B96168" w:rsidP="0034027E">
+    <w:p w14:paraId="0328E310" w14:textId="77777777" w:rsidR="00824D86" w:rsidRDefault="00824D86" w:rsidP="0034027E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D4A4345" w14:textId="77777777" w:rsidR="00B96168" w:rsidRDefault="00B96168" w:rsidP="0034027E">
+    <w:p w14:paraId="321879CB" w14:textId="77777777" w:rsidR="00824D86" w:rsidRDefault="00824D86" w:rsidP="0034027E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F8C0362" w14:textId="77777777" w:rsidR="00B96168" w:rsidRDefault="00B96168" w:rsidP="0034027E">
+    <w:p w14:paraId="42910A31" w14:textId="77777777" w:rsidR="00824D86" w:rsidRDefault="00824D86" w:rsidP="0034027E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56AEADDB" w14:textId="77777777" w:rsidR="00B96168" w:rsidRDefault="00B96168" w:rsidP="0034027E">
+    <w:p w14:paraId="3E6BB31B" w14:textId="77777777" w:rsidR="00824D86" w:rsidRDefault="00824D86" w:rsidP="0034027E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3A5B344B" w14:textId="2D930ACF" w:rsidR="00A3554C" w:rsidRDefault="00A3554C" w:rsidP="00A3554C">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00911FE6">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D1283E2" wp14:editId="4A5A6964">
           <wp:extent cx="2160000" cy="651484"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -7492,126 +7518,129 @@
     <w:rsid w:val="003537D4"/>
     <w:rsid w:val="00360951"/>
     <w:rsid w:val="003635E6"/>
     <w:rsid w:val="00366E3B"/>
     <w:rsid w:val="00373163"/>
     <w:rsid w:val="003923D0"/>
     <w:rsid w:val="003A0CE5"/>
     <w:rsid w:val="003A4CE2"/>
     <w:rsid w:val="003C2122"/>
     <w:rsid w:val="003C2F9E"/>
     <w:rsid w:val="003E28AD"/>
     <w:rsid w:val="003E396C"/>
     <w:rsid w:val="0042441A"/>
     <w:rsid w:val="004347B1"/>
     <w:rsid w:val="004476E5"/>
     <w:rsid w:val="00466279"/>
     <w:rsid w:val="00471A47"/>
     <w:rsid w:val="00474110"/>
     <w:rsid w:val="00474423"/>
     <w:rsid w:val="00482527"/>
     <w:rsid w:val="004904EB"/>
     <w:rsid w:val="00496407"/>
     <w:rsid w:val="004A19BE"/>
     <w:rsid w:val="004A7E15"/>
     <w:rsid w:val="004E15BB"/>
+    <w:rsid w:val="00511E7D"/>
     <w:rsid w:val="00516980"/>
     <w:rsid w:val="005215FA"/>
     <w:rsid w:val="005221D8"/>
     <w:rsid w:val="005327A1"/>
     <w:rsid w:val="0054597B"/>
     <w:rsid w:val="005546F5"/>
     <w:rsid w:val="005726A0"/>
     <w:rsid w:val="00580094"/>
     <w:rsid w:val="00580668"/>
     <w:rsid w:val="005920FF"/>
     <w:rsid w:val="0059289A"/>
     <w:rsid w:val="005A2B8A"/>
     <w:rsid w:val="005C15A7"/>
     <w:rsid w:val="005F70D3"/>
     <w:rsid w:val="00600586"/>
     <w:rsid w:val="00601BED"/>
     <w:rsid w:val="00612562"/>
     <w:rsid w:val="00612FE4"/>
     <w:rsid w:val="00621099"/>
     <w:rsid w:val="006241B7"/>
     <w:rsid w:val="00635121"/>
     <w:rsid w:val="00636DEF"/>
     <w:rsid w:val="00642ED5"/>
     <w:rsid w:val="00655CC2"/>
     <w:rsid w:val="00681162"/>
     <w:rsid w:val="006A2DEE"/>
     <w:rsid w:val="006A2FCE"/>
     <w:rsid w:val="006A6D82"/>
     <w:rsid w:val="006A7B36"/>
     <w:rsid w:val="006C6DE1"/>
     <w:rsid w:val="006D57CE"/>
     <w:rsid w:val="00705144"/>
     <w:rsid w:val="007062CB"/>
     <w:rsid w:val="00714B3D"/>
     <w:rsid w:val="007152C2"/>
     <w:rsid w:val="00727DB3"/>
     <w:rsid w:val="007348AB"/>
     <w:rsid w:val="00735EC2"/>
     <w:rsid w:val="00745E6E"/>
     <w:rsid w:val="00747E10"/>
     <w:rsid w:val="007625C6"/>
     <w:rsid w:val="00770795"/>
     <w:rsid w:val="007C799D"/>
     <w:rsid w:val="007D162B"/>
     <w:rsid w:val="007F04A8"/>
     <w:rsid w:val="00800E21"/>
     <w:rsid w:val="00807259"/>
     <w:rsid w:val="0082068F"/>
     <w:rsid w:val="0082236E"/>
+    <w:rsid w:val="00824D86"/>
     <w:rsid w:val="00825885"/>
     <w:rsid w:val="00833C72"/>
     <w:rsid w:val="00847969"/>
     <w:rsid w:val="00853935"/>
     <w:rsid w:val="0086588C"/>
     <w:rsid w:val="00870700"/>
     <w:rsid w:val="008804FE"/>
     <w:rsid w:val="00880F10"/>
     <w:rsid w:val="00883290"/>
     <w:rsid w:val="00886770"/>
     <w:rsid w:val="00895E2A"/>
     <w:rsid w:val="008A022E"/>
     <w:rsid w:val="008D4F25"/>
     <w:rsid w:val="00905CD0"/>
     <w:rsid w:val="0091158E"/>
     <w:rsid w:val="00911FE6"/>
     <w:rsid w:val="00916141"/>
     <w:rsid w:val="00933B97"/>
     <w:rsid w:val="0095080C"/>
     <w:rsid w:val="00964CAF"/>
     <w:rsid w:val="00973A60"/>
     <w:rsid w:val="00977D17"/>
     <w:rsid w:val="00985E0F"/>
     <w:rsid w:val="00997C36"/>
     <w:rsid w:val="009A62A7"/>
     <w:rsid w:val="009C5DE7"/>
     <w:rsid w:val="009E445E"/>
+    <w:rsid w:val="009F48AC"/>
     <w:rsid w:val="00A16EB5"/>
     <w:rsid w:val="00A26F24"/>
     <w:rsid w:val="00A33F69"/>
     <w:rsid w:val="00A3554C"/>
     <w:rsid w:val="00A566C4"/>
     <w:rsid w:val="00A711BC"/>
     <w:rsid w:val="00A74336"/>
     <w:rsid w:val="00A7625D"/>
     <w:rsid w:val="00A8032C"/>
     <w:rsid w:val="00A8173B"/>
     <w:rsid w:val="00B03B19"/>
     <w:rsid w:val="00B06EC6"/>
     <w:rsid w:val="00B07550"/>
     <w:rsid w:val="00B41C3E"/>
     <w:rsid w:val="00B65C62"/>
     <w:rsid w:val="00B74181"/>
     <w:rsid w:val="00B80DAF"/>
     <w:rsid w:val="00B84F76"/>
     <w:rsid w:val="00B96168"/>
     <w:rsid w:val="00B96430"/>
     <w:rsid w:val="00B96F86"/>
     <w:rsid w:val="00BA1059"/>
     <w:rsid w:val="00BA2B7C"/>
     <w:rsid w:val="00BA2CA8"/>
     <w:rsid w:val="00BB378F"/>
@@ -8000,50 +8029,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003A4CE2"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="girinti">
     <w:name w:val="girinti"/>
@@ -14647,75 +14677,75 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>596</Words>
-  <Characters>3403</Characters>
+  <Words>595</Words>
+  <Characters>3395</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ÇAĞ UNIVERSITY</vt:lpstr>
       <vt:lpstr>ÇAĞ UNIVERSITY</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Cag University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3992</CharactersWithSpaces>
+  <CharactersWithSpaces>3983</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ÇAĞ UNIVERSITY</dc:title>
   <dc:subject/>
   <dc:creator>Egitim Ogretim Koordinatorlugu</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>