--- v0 (2026-03-13)
+++ v1 (2026-08-06)
@@ -286,70 +286,82 @@
             </w:r>
             <w:r w:rsidR="003A0CE5" w:rsidRPr="00C5255C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Değeri</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC673A" w:rsidRPr="00C5255C" w14:paraId="3EECAC9C" w14:textId="77777777" w:rsidTr="003D1400">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74FD4430" w14:textId="464EB8CC" w:rsidR="00681162" w:rsidRPr="00C5255C" w:rsidRDefault="004D3EBE" w:rsidP="007730F5">
-[...18 lines deleted...]
-              <w:t>TDE 456</w:t>
+          <w:p w14:paraId="74FD4430" w14:textId="427AA261" w:rsidR="00681162" w:rsidRPr="00C5255C" w:rsidRDefault="00F77A33" w:rsidP="007730F5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>TDE 44</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidR="004D3EBE" w:rsidRPr="004D3EBE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="332DDDD9" w14:textId="4DC56443" w:rsidR="00681162" w:rsidRPr="00C5255C" w:rsidRDefault="004D3EBE" w:rsidP="00833C72">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3EBE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -8919,155 +8931,147 @@
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57D345D1" w14:textId="1586EC08" w:rsidR="00D25A08" w:rsidRPr="00DF76D9" w:rsidRDefault="00D25A08" w:rsidP="00B016BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02B6D425" wp14:editId="40764D79">
                   <wp:extent cx="3003550" cy="2019300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="4" name="Grafik 4"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                       <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F2A3DF6" w14:textId="0C427FE3" w:rsidR="00D25A08" w:rsidRPr="00DF76D9" w:rsidRDefault="00D25A08" w:rsidP="00B016BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B7720CD" wp14:editId="2C3F1CD9">
                   <wp:extent cx="3003550" cy="2082800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="5" name="Grafik 5"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                       <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D25A08" w:rsidRPr="00DF76D9" w14:paraId="14D31C7E" w14:textId="77777777" w:rsidTr="00D25A08">
         <w:trPr>
           <w:cnfStyle w:val="010000000000" w:firstRow="0" w:lastRow="1" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="3238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B7D9504" w14:textId="0EBA580E" w:rsidR="00D25A08" w:rsidRPr="00DF76D9" w:rsidRDefault="00D25A08" w:rsidP="00B016BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="24724D3B" wp14:editId="5D8692CB">
                   <wp:extent cx="3003550" cy="2082800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="6" name="Grafik 6"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                       <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5447" w:type="dxa"/>
             <w:tcBorders>
@@ -9095,58 +9099,58 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="58BA295E" w14:textId="77777777" w:rsidR="00D25A08" w:rsidRPr="00C5255C" w:rsidRDefault="00D25A08">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D25A08" w:rsidRPr="00C5255C" w:rsidSect="005A2B8A">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="899" w:right="1417" w:bottom="360" w:left="1417" w:header="283" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7EC5721D" w14:textId="77777777" w:rsidR="00FF0128" w:rsidRDefault="00FF0128" w:rsidP="0034027E">
+    <w:p w14:paraId="314E44E0" w14:textId="77777777" w:rsidR="002C0DC5" w:rsidRDefault="002C0DC5" w:rsidP="0034027E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="606036B3" w14:textId="77777777" w:rsidR="00FF0128" w:rsidRDefault="00FF0128" w:rsidP="0034027E">
+    <w:p w14:paraId="162878F0" w14:textId="77777777" w:rsidR="002C0DC5" w:rsidRDefault="002C0DC5" w:rsidP="0034027E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -9161,58 +9165,58 @@
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AFC2F71" w14:textId="77777777" w:rsidR="00FF0128" w:rsidRDefault="00FF0128" w:rsidP="0034027E">
+    <w:p w14:paraId="6E0AA1D9" w14:textId="77777777" w:rsidR="002C0DC5" w:rsidRDefault="002C0DC5" w:rsidP="0034027E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3920CAAD" w14:textId="77777777" w:rsidR="00FF0128" w:rsidRDefault="00FF0128" w:rsidP="0034027E">
+    <w:p w14:paraId="1AEF806B" w14:textId="77777777" w:rsidR="002C0DC5" w:rsidRDefault="002C0DC5" w:rsidP="0034027E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="3A5B344B" w14:textId="2D930ACF" w:rsidR="00A3554C" w:rsidRDefault="00A3554C" w:rsidP="00A3554C">
     <w:pPr>
       <w:pStyle w:val="stbilgi"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00911FE6">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D1283E2" wp14:editId="4A5A6964">
           <wp:extent cx="2160000" cy="651484"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -9321,50 +9325,51 @@
     <w:rsid w:val="001A7816"/>
     <w:rsid w:val="001B0A2E"/>
     <w:rsid w:val="001B5C97"/>
     <w:rsid w:val="001B712E"/>
     <w:rsid w:val="001C20A8"/>
     <w:rsid w:val="001C53B0"/>
     <w:rsid w:val="001C7F25"/>
     <w:rsid w:val="001D3D43"/>
     <w:rsid w:val="001D4974"/>
     <w:rsid w:val="001F2F17"/>
     <w:rsid w:val="001F6F6B"/>
     <w:rsid w:val="00200197"/>
     <w:rsid w:val="00212A30"/>
     <w:rsid w:val="00230D4B"/>
     <w:rsid w:val="00233A78"/>
     <w:rsid w:val="002374C9"/>
     <w:rsid w:val="00240E85"/>
     <w:rsid w:val="002540BC"/>
     <w:rsid w:val="00264E5A"/>
     <w:rsid w:val="0027165B"/>
     <w:rsid w:val="002730CE"/>
     <w:rsid w:val="002934E5"/>
     <w:rsid w:val="002B46F9"/>
     <w:rsid w:val="002B4AEF"/>
     <w:rsid w:val="002B7787"/>
+    <w:rsid w:val="002C0DC5"/>
     <w:rsid w:val="002D29FC"/>
     <w:rsid w:val="002E0E3F"/>
     <w:rsid w:val="002E357F"/>
     <w:rsid w:val="002E3CE6"/>
     <w:rsid w:val="002E589D"/>
     <w:rsid w:val="002E660C"/>
     <w:rsid w:val="003008F0"/>
     <w:rsid w:val="00306F03"/>
     <w:rsid w:val="0031763C"/>
     <w:rsid w:val="003237AD"/>
     <w:rsid w:val="003311C4"/>
     <w:rsid w:val="00332E3E"/>
     <w:rsid w:val="003360EF"/>
     <w:rsid w:val="0034027E"/>
     <w:rsid w:val="00345B7B"/>
     <w:rsid w:val="00345DF1"/>
     <w:rsid w:val="003521B0"/>
     <w:rsid w:val="003537D4"/>
     <w:rsid w:val="003552AC"/>
     <w:rsid w:val="003618F9"/>
     <w:rsid w:val="003635E6"/>
     <w:rsid w:val="00366E3B"/>
     <w:rsid w:val="00373163"/>
     <w:rsid w:val="00385147"/>
     <w:rsid w:val="003923D0"/>
@@ -9632,50 +9637,51 @@
     <w:rsid w:val="00E85FE2"/>
     <w:rsid w:val="00E9623B"/>
     <w:rsid w:val="00E971D4"/>
     <w:rsid w:val="00EA2406"/>
     <w:rsid w:val="00EA6A9B"/>
     <w:rsid w:val="00EB1678"/>
     <w:rsid w:val="00EB21CC"/>
     <w:rsid w:val="00EB5453"/>
     <w:rsid w:val="00EB57A7"/>
     <w:rsid w:val="00EC693D"/>
     <w:rsid w:val="00ED3D23"/>
     <w:rsid w:val="00ED4958"/>
     <w:rsid w:val="00ED5384"/>
     <w:rsid w:val="00ED7A65"/>
     <w:rsid w:val="00EF0908"/>
     <w:rsid w:val="00EF2F2F"/>
     <w:rsid w:val="00F00C10"/>
     <w:rsid w:val="00F04A29"/>
     <w:rsid w:val="00F107BF"/>
     <w:rsid w:val="00F21D84"/>
     <w:rsid w:val="00F2363D"/>
     <w:rsid w:val="00F43268"/>
     <w:rsid w:val="00F44952"/>
     <w:rsid w:val="00F4684E"/>
     <w:rsid w:val="00F745B3"/>
+    <w:rsid w:val="00F77A33"/>
     <w:rsid w:val="00F818C3"/>
     <w:rsid w:val="00F868A8"/>
     <w:rsid w:val="00F91795"/>
     <w:rsid w:val="00F96934"/>
     <w:rsid w:val="00FA2A04"/>
     <w:rsid w:val="00FB3417"/>
     <w:rsid w:val="00FC1CD9"/>
     <w:rsid w:val="00FC6B48"/>
     <w:rsid w:val="00FE40F0"/>
     <w:rsid w:val="00FF0128"/>
     <w:rsid w:val="00FF3A00"/>
     <w:rsid w:val="00FF421C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -10984,61 +10990,61 @@
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.1301591336778698"/>
           <c:y val="0.29857889000224469"/>
           <c:w val="0.82539938429868642"/>
           <c:h val="0.48815278841636833"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:spPr>
             <a:gradFill rotWithShape="0">
               <a:gsLst>
                 <a:gs pos="0">
-                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="F5FDFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="40">
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FDFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="40">
                     <a:gamma/>
                     <a:tint val="43922"/>
                     <a:invGamma/>
                   </a:srgbClr>
                 </a:gs>
                 <a:gs pos="50000">
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="00CCFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="40"/>
                 </a:gs>
                 <a:gs pos="100000">
-                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="F5FDFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="40">
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FDFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="40">
                     <a:gamma/>
                     <a:tint val="43922"/>
                     <a:invGamma/>
                   </a:srgbClr>
                 </a:gs>
               </a:gsLst>
               <a:lin ang="0" scaled="1"/>
             </a:gradFill>
             <a:ln w="3173">
               <a:solidFill>
                 <a:srgbClr val="CCFFFF"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
             <a:effectLst>
               <a:outerShdw dist="35921" dir="2700000" algn="br">
                 <a:srgbClr val="000000"/>
               </a:outerShdw>
             </a:effectLst>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
             <c:spPr>
               <a:noFill/>
               <a:ln w="25383">
@@ -11149,128 +11155,128 @@
                 <c:pt idx="6">
                   <c:v>3</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>7</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>6</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>6</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="150"/>
-        <c:axId val="245145984"/>
-        <c:axId val="245173248"/>
+        <c:axId val="11518336"/>
+        <c:axId val="11519872"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="245145984"/>
+        <c:axId val="11518336"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln w="3173">
             <a:solidFill>
               <a:srgbClr val="000080"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="0" vert="horz"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="999" b="0" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="003366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="245173248"/>
+        <c:crossAx val="11519872"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:tickLblSkip val="1"/>
         <c:tickMarkSkip val="1"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="245173248"/>
+        <c:axId val="11519872"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:txPr>
           <a:bodyPr rot="0" vert="horz"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="999" b="0" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000080"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="245145984"/>
+        <c:crossAx val="11518336"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3173">
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:gradFill rotWithShape="0">
       <a:gsLst>
         <a:gs pos="0">
           <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="40">
             <a:gamma/>
@@ -11366,61 +11372,61 @@
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.1301591336778698"/>
           <c:y val="0.29857889000224469"/>
           <c:w val="0.82539938429868642"/>
           <c:h val="0.48815278841636833"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:spPr>
             <a:gradFill rotWithShape="0">
               <a:gsLst>
                 <a:gs pos="0">
-                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="F5FDFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="40">
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FDFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="40">
                     <a:gamma/>
                     <a:tint val="43922"/>
                     <a:invGamma/>
                   </a:srgbClr>
                 </a:gs>
                 <a:gs pos="50000">
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="00CCFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="40"/>
                 </a:gs>
                 <a:gs pos="100000">
-                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="F5FDFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="40">
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FDFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="40">
                     <a:gamma/>
                     <a:tint val="43922"/>
                     <a:invGamma/>
                   </a:srgbClr>
                 </a:gs>
               </a:gsLst>
               <a:lin ang="0" scaled="1"/>
             </a:gradFill>
             <a:ln w="3172">
               <a:solidFill>
                 <a:srgbClr val="CCFFFF"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
             <a:effectLst>
               <a:outerShdw dist="35921" dir="2700000" algn="br">
                 <a:srgbClr val="000000"/>
               </a:outerShdw>
             </a:effectLst>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
             <c:spPr>
               <a:noFill/>
               <a:ln w="25373">
@@ -11531,128 +11537,128 @@
                 <c:pt idx="6">
                   <c:v>3</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>1</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>1</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="150"/>
-        <c:axId val="285060096"/>
-        <c:axId val="285063040"/>
+        <c:axId val="11403264"/>
+        <c:axId val="11404800"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="285060096"/>
+        <c:axId val="11403264"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln w="3172">
             <a:solidFill>
               <a:srgbClr val="000080"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="0" vert="horz"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="999" b="0" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="003366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="285063040"/>
+        <c:crossAx val="11404800"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:tickLblSkip val="1"/>
         <c:tickMarkSkip val="1"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="285063040"/>
+        <c:axId val="11404800"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:txPr>
           <a:bodyPr rot="0" vert="horz"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="999" b="0" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000080"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="285060096"/>
+        <c:crossAx val="11403264"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3172">
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:gradFill rotWithShape="0">
       <a:gsLst>
         <a:gs pos="0">
           <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="40">
             <a:gamma/>
@@ -11748,61 +11754,61 @@
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.1301591336778698"/>
           <c:y val="0.29857889000224469"/>
           <c:w val="0.82539938429868642"/>
           <c:h val="0.48815278841636833"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:spPr>
             <a:gradFill rotWithShape="0">
               <a:gsLst>
                 <a:gs pos="0">
-                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="E9FBFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="40">
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FBFEFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="40">
                     <a:gamma/>
                     <a:tint val="43922"/>
                     <a:invGamma/>
                   </a:srgbClr>
                 </a:gs>
                 <a:gs pos="50000">
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="00CCFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="40"/>
                 </a:gs>
                 <a:gs pos="100000">
-                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="E9FBFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="40">
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FBFEFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="40">
                     <a:gamma/>
                     <a:tint val="43922"/>
                     <a:invGamma/>
                   </a:srgbClr>
                 </a:gs>
               </a:gsLst>
               <a:lin ang="0" scaled="1"/>
             </a:gradFill>
             <a:ln w="3172">
               <a:solidFill>
                 <a:srgbClr val="CCFFFF"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
             <a:effectLst>
               <a:outerShdw dist="35921" dir="2700000" algn="br">
                 <a:srgbClr val="000000"/>
               </a:outerShdw>
             </a:effectLst>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
             <c:spPr>
               <a:noFill/>
               <a:ln w="25373">
@@ -11913,128 +11919,128 @@
                 <c:pt idx="6">
                   <c:v>3</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>1</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="150"/>
-        <c:axId val="297843328"/>
-        <c:axId val="298309888"/>
+        <c:axId val="249957376"/>
+        <c:axId val="249967360"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="297843328"/>
+        <c:axId val="249957376"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln w="3172">
             <a:solidFill>
               <a:srgbClr val="000080"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="0" vert="horz"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="999" b="0" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="003366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="298309888"/>
+        <c:crossAx val="249967360"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:tickLblSkip val="1"/>
         <c:tickMarkSkip val="1"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="298309888"/>
+        <c:axId val="249967360"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:txPr>
           <a:bodyPr rot="0" vert="horz"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="999" b="0" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000080"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="297843328"/>
+        <c:crossAx val="249957376"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3172">
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:gradFill rotWithShape="0">
       <a:gsLst>
         <a:gs pos="0">
           <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="40">
             <a:gamma/>
@@ -12348,51 +12354,51 @@
   </a:themeElements>
   <a:objectDefaults>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=word/theme/themeOverride1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:themeOverride xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <a:clrScheme name="Office">
     <a:dk1>
       <a:sysClr val="windowText" lastClr="000000"/>
     </a:dk1>
     <a:lt1>
       <a:sysClr val="window" lastClr="FFFFFF"/>
     </a:lt1>
     <a:dk2>
       <a:srgbClr val="1F497D"/>
     </a:dk2>
     <a:lt2>
       <a:srgbClr val="EEECE1"/>
     </a:lt2>
     <a:accent1>
       <a:srgbClr val="4F81BD"/>
     </a:accent1>
     <a:accent2>
       <a:srgbClr val="C0504D"/>