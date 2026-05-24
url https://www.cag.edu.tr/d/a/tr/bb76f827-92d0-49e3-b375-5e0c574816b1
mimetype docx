--- v0 (2025-11-06)
+++ v1 (2026-05-24)
@@ -1,4372 +1,4852 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="264414BD" w14:textId="77777777" w:rsidR="003A4CE2" w:rsidRPr="00913560" w:rsidRDefault="003A4CE2" w:rsidP="003A4CE2">
-[...7 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable4Accent4"/>
-[...1 lines deleted...]
-        <w:tblW w:w="10740" w:type="dxa"/>
+        <w:tblStyle w:val="KlavuzuTablo4-Vurgu11"/>
+        <w:tblW w:w="10857" w:type="dxa"/>
+        <w:tblInd w:w="-902" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="897"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="477"/>
+        <w:gridCol w:w="618"/>
+        <w:gridCol w:w="276"/>
+        <w:gridCol w:w="717"/>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="997"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="47"/>
         <w:gridCol w:w="353"/>
-        <w:gridCol w:w="185"/>
-        <w:gridCol w:w="686"/>
+        <w:gridCol w:w="25"/>
+        <w:gridCol w:w="855"/>
         <w:gridCol w:w="792"/>
-        <w:gridCol w:w="255"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1419"/>
+        <w:gridCol w:w="246"/>
+        <w:gridCol w:w="366"/>
+        <w:gridCol w:w="718"/>
+        <w:gridCol w:w="27"/>
+        <w:gridCol w:w="733"/>
+        <w:gridCol w:w="1540"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003A4CE2" w:rsidRPr="00913560" w14:paraId="1298AE45" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="005A2B8A" w:rsidRPr="007625C6" w14:paraId="2CF276D6" w14:textId="77777777" w:rsidTr="005A2B8A">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="550"/>
+          <w:trHeight w:val="1469"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="10740" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="10857" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23C9CAB3" w14:textId="77777777" w:rsidR="005A2B8A" w:rsidRPr="00FB3417" w:rsidRDefault="005A2B8A" w:rsidP="004904EB">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB3417">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ERS İZLENCESİ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (SYLLABUS)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DE1DD46" w14:textId="241F45A1" w:rsidR="005A2B8A" w:rsidRPr="007625C6" w:rsidRDefault="003138A7" w:rsidP="005327A1">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00913560">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:iCs/>
-                <w:color w:val="FFFFFF"/>
-[...49 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sosyal Bilimler Enstitüsü</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482527" w:rsidRPr="00913560" w14:paraId="55D65DAB" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00482527" w:rsidRPr="007625C6" w14:paraId="75D12ECC" w14:textId="77777777" w:rsidTr="005A2B8A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcW w:w="1611" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D0B14B9" w14:textId="21397E42" w:rsidR="00482527" w:rsidRPr="00212A30" w:rsidRDefault="00FB3417" w:rsidP="00212A30">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dersin </w:t>
+            </w:r>
+            <w:r w:rsidR="00482527" w:rsidRPr="00212A30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kodu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4824" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D26E176" w14:textId="77777777" w:rsidR="00482527" w:rsidRPr="00212A30" w:rsidRDefault="00482527" w:rsidP="00212A30">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00212A30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dersin Adı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-          </w:tcPr>
-[...16 lines deleted...]
-              <w:t>Kodu</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37A44735" w14:textId="77777777" w:rsidR="00482527" w:rsidRPr="00212A30" w:rsidRDefault="00482527" w:rsidP="00212A30">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00212A30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kredisi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="344C7FD7" w14:textId="5B51A410" w:rsidR="00482527" w:rsidRPr="00212A30" w:rsidRDefault="00482527" w:rsidP="00212A30">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00212A30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AKTS</w:t>
+            </w:r>
+            <w:r w:rsidR="003A0CE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Değeri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC13A3" w:rsidRPr="007625C6" w14:paraId="3EECAC9C" w14:textId="77777777" w:rsidTr="00D764A7">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1611" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74FD4430" w14:textId="57A327AC" w:rsidR="00FC13A3" w:rsidRPr="003537D4" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F52824">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>PS</w:t>
+            </w:r>
+            <w:r w:rsidR="00F313D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İ </w:t>
+            </w:r>
+            <w:r w:rsidR="00660DAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>509</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4439" w:type="dxa"/>
-[...84 lines deleted...]
-            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcW w:w="4824" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="332DDDD9" w14:textId="19B953F9" w:rsidR="00FC13A3" w:rsidRPr="003537D4" w:rsidRDefault="00660DAA" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Seminer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Tezsiz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="003138A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-          </w:tcPr>
-[...6 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01A4A3C7" w14:textId="528FD3F4" w:rsidR="00FC13A3" w:rsidRPr="003537D4" w:rsidRDefault="00660DAA" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...36 lines deleted...]
-              <w:t>SİZ</w:t>
+              </w:rPr>
+              <w:t>3-0-3</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
-            <w:r w:rsidRPr="00913560">
-[...33 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2509" w:type="dxa"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-          </w:tcPr>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="242BC9E2" w14:textId="3396B34E" w:rsidR="00FC13A3" w:rsidRPr="003537D4" w:rsidRDefault="0045011A" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058089E" w:rsidRPr="00913560" w14:paraId="5BD7C8DD" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FC13A3" w:rsidRPr="007625C6" w14:paraId="5B46F662" w14:textId="77777777" w:rsidTr="00727DB3">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3240" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t>Önkoşul Dersler</w:t>
+            <w:tcW w:w="1611" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18A6A2EB" w14:textId="00E0B903" w:rsidR="00FC13A3" w:rsidRPr="00212A30" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00212A30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ön </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB3417">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>koşul Dersler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="7500" w:type="dxa"/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="9246" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC4E30B" w14:textId="5A3207A8" w:rsidR="00FC13A3" w:rsidRPr="003537D4" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Yok</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058089E" w:rsidRPr="00913560" w14:paraId="13D64AD8" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FC13A3" w:rsidRPr="007625C6" w14:paraId="64620FC2" w14:textId="77777777" w:rsidTr="00727DB3">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3240" w:type="dxa"/>
-[...49 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:tcW w:w="1611" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C670231" w14:textId="078B2A41" w:rsidR="00FC13A3" w:rsidRPr="00212A30" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00212A30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dersin Dili</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1493" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26CBDD8E" w14:textId="72E3E494" w:rsidR="00FC13A3" w:rsidRPr="007625C6" w:rsidRDefault="003138A7" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Türkçe</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-            <w:tcW w:w="2493" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2072" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-          <w:p w14:paraId="2D6AB50C" w14:textId="77777777" w:rsidR="0058089E" w:rsidRPr="00913560" w:rsidRDefault="0058089E" w:rsidP="00F700FB">
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75FF5C8F" w14:textId="6A6388FC" w:rsidR="00FC13A3" w:rsidRPr="007625C6" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00913560">
+            <w:r w:rsidRPr="007625C6">
               <w:rPr>
                 <w:rStyle w:val="girinti"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ders İşleme Tarzı </w:t>
+              <w:t>Ders İşleme Tarzı</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="girinti"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3514" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:tcW w:w="3630" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="608EE131" w14:textId="6E45AA9F" w:rsidR="00FC13A3" w:rsidRPr="003537D4" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yüz yüze</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058089E" w:rsidRPr="00913560" w14:paraId="5C6F2F84" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FC13A3" w:rsidRPr="007625C6" w14:paraId="61757E6D" w14:textId="77777777" w:rsidTr="00727DB3">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:tcW w:w="1611" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21036217" w14:textId="5EAB60C0" w:rsidR="00FC13A3" w:rsidRPr="00212A30" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00212A30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dersin Türü </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ve </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00212A30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Düzeyi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="9246" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19D6D351" w14:textId="077A0B1A" w:rsidR="00FC13A3" w:rsidRPr="00F52824" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007625C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0045011A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zorunlu/ </w:t>
+            </w:r>
+            <w:r w:rsidR="003138A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2. Yarıyıl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC13A3" w:rsidRPr="007625C6" w14:paraId="012C44F7" w14:textId="77777777" w:rsidTr="001B5C97">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5155" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-          </w:tcPr>
-[...18 lines deleted...]
-              <w:t>Dersin Türü /Düzeyi</w:t>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F4DD77C" w14:textId="245427A4" w:rsidR="00FC13A3" w:rsidRPr="00F96934" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dersin </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B0A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Öğretim Üye</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sinin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B0A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Unvanı</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B0A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Adı</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ve</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B0A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Soyadı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38505A88" w14:textId="77777777" w:rsidR="00FC13A3" w:rsidRPr="001B0A2E" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ders Saati</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DADECDE" w14:textId="77777777" w:rsidR="00FC13A3" w:rsidRPr="001B0A2E" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Görüşme Saatleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="7500" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1464FC35" w14:textId="77777777" w:rsidR="00FC13A3" w:rsidRPr="001B0A2E" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0A2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>İletişim</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058089E" w:rsidRPr="00913560" w14:paraId="5CA7F3A5" w14:textId="77777777" w:rsidTr="009D0966">
-[...248 lines deleted...]
-      <w:tr w:rsidR="0058089E" w:rsidRPr="00913560" w14:paraId="10A2DF1D" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FC13A3" w:rsidRPr="007625C6" w14:paraId="29B512D9" w14:textId="77777777" w:rsidTr="005A2B8A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2130" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:b w:val="0"/>
+            <w:tcW w:w="5155" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68DC02A2" w14:textId="1DDE13E9" w:rsidR="00FC13A3" w:rsidRPr="003537D4" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Öğr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. Üyesi Ufuk KOCATEPE AVCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B5DF00B" w14:textId="3B82A2FE" w:rsidR="00FC13A3" w:rsidRPr="003537D4" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DCEC51D" w14:textId="1DB3C2D7" w:rsidR="00FC13A3" w:rsidRPr="003537D4" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="406CD1B0" w14:textId="6C347C80" w:rsidR="00FC13A3" w:rsidRPr="003537D4" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ufukkocatepe@cag.edu.tr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC13A3" w:rsidRPr="007625C6" w14:paraId="1008EB46" w14:textId="77777777" w:rsidTr="00727DB3">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1611" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A5E64B1" w14:textId="1E3ACFF3" w:rsidR="00FC13A3" w:rsidRPr="00833C72" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00833C72">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dersin Koordinatörü</w:t>
             </w:r>
-          </w:p>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="9246" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C3B751E" w14:textId="3A67FB09" w:rsidR="00FC13A3" w:rsidRPr="003537D4" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Dr. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00913560">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Öğr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00913560">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>. Üyesi Ufuk KOCATEPE AVCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...47 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058089E" w:rsidRPr="00913560" w14:paraId="24E29426" w14:textId="77777777" w:rsidTr="009D0966">
-[...47 lines deleted...]
-      <w:tr w:rsidR="0058089E" w:rsidRPr="00913560" w14:paraId="4CD0E799" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FC13A3" w:rsidRPr="007625C6" w14:paraId="5543DDA1" w14:textId="77777777" w:rsidTr="00A8173B">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:tcW w:w="10857" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66EAB58D" w14:textId="50B5CF6A" w:rsidR="00FC13A3" w:rsidRPr="003537D4" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003537D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dersin Amacı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC13A3" w:rsidRPr="007625C6" w14:paraId="213C9229" w14:textId="77777777" w:rsidTr="00727DB3">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65045474" w14:textId="55E2DDE6" w:rsidR="00FC13A3" w:rsidRPr="00A8173B" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A8173B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8173B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Öğrenme Çıktıları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="7221" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2101E5FB" w14:textId="77777777" w:rsidR="00FC13A3" w:rsidRPr="007625C6" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007625C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bu dersi başarıyla tamamlayan öğrenci;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3018" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60E08AE0" w14:textId="77777777" w:rsidR="00FC13A3" w:rsidRPr="003A0CE5" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A0CE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>İlişkiler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC13A3" w:rsidRPr="007625C6" w14:paraId="66F2E097" w14:textId="77777777" w:rsidTr="002B7787">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="584"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BC0001E" w14:textId="77777777" w:rsidR="00FC13A3" w:rsidRPr="007625C6" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="7221" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB0A30F" w14:textId="77777777" w:rsidR="00FC13A3" w:rsidRPr="007625C6" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F6C401B" w14:textId="27E812F1" w:rsidR="00FC13A3" w:rsidRPr="00466279" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466279">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Program Çıktıları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36E4147D" w14:textId="77777777" w:rsidR="00FC13A3" w:rsidRPr="00466279" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466279">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Net Katkı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003138A7" w:rsidRPr="007625C6" w14:paraId="09B246EF" w14:textId="77777777" w:rsidTr="00984F58">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E9EF140" w14:textId="77777777" w:rsidR="003138A7" w:rsidRPr="007625C6" w:rsidRDefault="003138A7" w:rsidP="003138A7">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...248 lines deleted...]
-          <w:p w14:paraId="6464D89E" w14:textId="77777777" w:rsidR="0058089E" w:rsidRPr="00913560" w:rsidRDefault="0058089E" w:rsidP="00F700FB">
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0299E96A" w14:textId="77777777" w:rsidR="003138A7" w:rsidRPr="007625C6" w:rsidRDefault="003138A7" w:rsidP="003138A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007625C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6228" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="659C2DB8" w14:textId="4F8A565A" w:rsidR="003138A7" w:rsidRPr="00F52824" w:rsidRDefault="003138A7" w:rsidP="003138A7">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Araştırma, derleme ve vaka makalelerini türlerine göre ayırt eder, içeriklerini özetler ve değerlendirir.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1478" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-[...18 lines deleted...]
-              <w:t>Program Çıktıları</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="3392DE1D" w14:textId="199DF3F2" w:rsidR="003138A7" w:rsidRPr="00F52824" w:rsidRDefault="003138A7" w:rsidP="003138A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2, 3, 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1419" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:t>Net Katkı</w:t>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="245FC917" w14:textId="4AE2A6FF" w:rsidR="003138A7" w:rsidRPr="00F52824" w:rsidRDefault="003138A7" w:rsidP="003138A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>5, 5, 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058089E" w:rsidRPr="00913560" w14:paraId="56461710" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="003138A7" w:rsidRPr="007625C6" w14:paraId="2914C0F8" w14:textId="77777777" w:rsidTr="00984F58">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="1757EE8E" w14:textId="77777777" w:rsidR="003138A7" w:rsidRPr="007625C6" w:rsidRDefault="003138A7" w:rsidP="003138A7">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...45 lines deleted...]
-          <w:p w14:paraId="579208EE" w14:textId="7AF6DCBC" w:rsidR="0058089E" w:rsidRPr="00913560" w:rsidRDefault="00EC0D62" w:rsidP="00F700FB">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23678C1D" w14:textId="77777777" w:rsidR="003138A7" w:rsidRPr="007625C6" w:rsidRDefault="003138A7" w:rsidP="003138A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007625C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6228" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5676F5CC" w14:textId="09499A1F" w:rsidR="003138A7" w:rsidRPr="00F52824" w:rsidRDefault="003138A7" w:rsidP="003138A7">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Araştırma, derleme ve vaka makalelerini türlerine göre ayırt eder, içeriklerini özetler ve değerlendirir.</w:t>
+              <w:t>Bilimsel çalışmaların APA formatına uygun olarak yazım ve referans verme kurallarını uygular.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1478" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CC074F8" w14:textId="09361B07" w:rsidR="003138A7" w:rsidRPr="00F52824" w:rsidRDefault="003138A7" w:rsidP="003138A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>1, 3, 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E540A1C" w14:textId="4CF938D9" w:rsidR="003138A7" w:rsidRPr="00F52824" w:rsidRDefault="003138A7" w:rsidP="003138A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>2, 3, 4</w:t>
-[...26 lines deleted...]
-              </w:rPr>
               <w:t>5, 5, 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058089E" w:rsidRPr="00913560" w14:paraId="36EF67E8" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="003138A7" w:rsidRPr="007625C6" w14:paraId="6B4B5D9D" w14:textId="77777777" w:rsidTr="00984F58">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3BBA0B" w14:textId="77777777" w:rsidR="003138A7" w:rsidRPr="007625C6" w:rsidRDefault="003138A7" w:rsidP="003138A7">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...45 lines deleted...]
-          <w:p w14:paraId="6D8B3BA0" w14:textId="2DCD4DE0" w:rsidR="0058089E" w:rsidRPr="00913560" w:rsidRDefault="00EC0D62" w:rsidP="00F700FB">
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A5D0A91" w14:textId="77777777" w:rsidR="003138A7" w:rsidRPr="007625C6" w:rsidRDefault="003138A7" w:rsidP="003138A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007625C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6228" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E6B3CF6" w14:textId="6E7220F2" w:rsidR="003138A7" w:rsidRPr="00F52824" w:rsidRDefault="003138A7" w:rsidP="003138A7">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bilimsel çalışmaların APA formatına uygun olarak yazım ve referans verme kurallarını uygular.</w:t>
+              <w:t xml:space="preserve">Belirlenen bir konuyla ilgili </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>literatürü</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sistematik biçimde sentezler ve derleme çalışması hazırlar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1478" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="130E6C82" w14:textId="21AC8E4A" w:rsidR="003138A7" w:rsidRPr="00F52824" w:rsidRDefault="003138A7" w:rsidP="003138A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>4, 5, 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B65611D" w14:textId="466AA8C9" w:rsidR="003138A7" w:rsidRPr="00F52824" w:rsidRDefault="003138A7" w:rsidP="003138A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>1, 3, 7</w:t>
-[...26 lines deleted...]
-              </w:rPr>
               <w:t>5, 5, 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058089E" w:rsidRPr="00913560" w14:paraId="08D5D419" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="003138A7" w:rsidRPr="007625C6" w14:paraId="61F9DB88" w14:textId="77777777" w:rsidTr="00984F58">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="45534632" w14:textId="77777777" w:rsidR="003138A7" w:rsidRPr="007625C6" w:rsidRDefault="003138A7" w:rsidP="003138A7">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...45 lines deleted...]
-          <w:p w14:paraId="3977308C" w14:textId="4AAAA856" w:rsidR="0058089E" w:rsidRPr="00913560" w:rsidRDefault="00EC0D62" w:rsidP="00F700FB">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26B8D73D" w14:textId="77777777" w:rsidR="003138A7" w:rsidRPr="007625C6" w:rsidRDefault="003138A7" w:rsidP="003138A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007625C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6228" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C26084B" w14:textId="3B8ABC25" w:rsidR="003138A7" w:rsidRPr="00F52824" w:rsidRDefault="003138A7" w:rsidP="003138A7">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belirlenen bir konuyla ilgili </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> sistematik biçimde sentezler ve derleme çalışması hazırlar.</w:t>
+              <w:t>Bilimsel makalelerin bulgularını analiz eder ve mevcut kuramsal bilgi ile ilişkilendirir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1478" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A18E382" w14:textId="1B6FB4FD" w:rsidR="003138A7" w:rsidRPr="00F52824" w:rsidRDefault="003138A7" w:rsidP="003138A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>1, 2, 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="27DCF042" w14:textId="4EE37EF2" w:rsidR="003138A7" w:rsidRPr="00F52824" w:rsidRDefault="003138A7" w:rsidP="003138A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>4, 5, 6</w:t>
-[...26 lines deleted...]
-              </w:rPr>
               <w:t>5, 5, 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058089E" w:rsidRPr="00913560" w14:paraId="043F9898" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="003138A7" w:rsidRPr="007625C6" w14:paraId="1842EBF9" w14:textId="77777777" w:rsidTr="00984F58">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="4967DC27" w14:textId="77777777" w:rsidR="003138A7" w:rsidRPr="007625C6" w:rsidRDefault="003138A7" w:rsidP="003138A7">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...45 lines deleted...]
-          <w:p w14:paraId="48833F77" w14:textId="4CB68504" w:rsidR="0058089E" w:rsidRPr="00913560" w:rsidRDefault="00EC0D62" w:rsidP="00F700FB">
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3075A5A7" w14:textId="77777777" w:rsidR="003138A7" w:rsidRPr="007625C6" w:rsidRDefault="003138A7" w:rsidP="003138A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007625C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6228" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C60B735" w14:textId="2E746375" w:rsidR="003138A7" w:rsidRPr="00F52824" w:rsidRDefault="003138A7" w:rsidP="003138A7">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bilimsel makalelerin bulgularını analiz eder ve mevcut kuramsal bilgi ile ilişkilendirir.</w:t>
+              <w:t>Araştırma ve raporlama süreçlerinde psikolojinin etik ilkelerini uygular.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1478" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="1561474B" w14:textId="38D2718B" w:rsidR="003138A7" w:rsidRPr="00F52824" w:rsidRDefault="003138A7" w:rsidP="003138A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>7, 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FF8D652" w14:textId="3BFA9025" w:rsidR="003138A7" w:rsidRPr="00F52824" w:rsidRDefault="003138A7" w:rsidP="003138A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>1, 2, 4</w:t>
-[...27 lines deleted...]
-              <w:t>5, 5, 5</w:t>
+              <w:t>5, 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058089E" w:rsidRPr="00913560" w14:paraId="3ADD935E" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="003138A7" w:rsidRPr="007625C6" w14:paraId="3F827649" w14:textId="77777777" w:rsidTr="00984F58">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="60"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A635D50" w14:textId="77777777" w:rsidR="003138A7" w:rsidRPr="007625C6" w:rsidRDefault="003138A7" w:rsidP="003138A7">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...45 lines deleted...]
-          <w:p w14:paraId="39FC86FD" w14:textId="00DFE3BA" w:rsidR="0058089E" w:rsidRPr="00913560" w:rsidRDefault="00EC0D62" w:rsidP="00F700FB">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30FFA632" w14:textId="77777777" w:rsidR="003138A7" w:rsidRPr="007625C6" w:rsidRDefault="003138A7" w:rsidP="003138A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007625C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6228" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A97A7BA" w14:textId="2E3CEEEF" w:rsidR="003138A7" w:rsidRPr="00F52824" w:rsidRDefault="003138A7" w:rsidP="003138A7">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Araştırma ve raporlama süreçlerinde psikolojinin etik ilkelerini uygular.</w:t>
+              <w:t>Seminer sürecinde edindiği bilgi ve becerileri uygulamaya aktararak rapor hazırlar ve sunar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1478" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="070A6310" w14:textId="10C5299F" w:rsidR="003138A7" w:rsidRPr="00F52824" w:rsidRDefault="003138A7" w:rsidP="003138A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>6, 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="34872425" w14:textId="374011C3" w:rsidR="003138A7" w:rsidRPr="00F52824" w:rsidRDefault="003138A7" w:rsidP="003138A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>7, 8</w:t>
+              <w:t>5, 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC13A3" w:rsidRPr="007625C6" w14:paraId="308762C8" w14:textId="3AD2B085" w:rsidTr="005A2B8A">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1611" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B009601" w14:textId="50C3248D" w:rsidR="00FC13A3" w:rsidRPr="001B5C97" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B5C97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dersin İçeriği:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1419" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t>5, 5</w:t>
+            <w:tcW w:w="9246" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FCAB1F0" w14:textId="30B0AECB" w:rsidR="00FC13A3" w:rsidRPr="003138A7" w:rsidRDefault="003138A7" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003138A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bu seminer dersi, öğrencilerin bilimsel </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003138A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>literatürü</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003138A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> eleştirel biçimde inceleme, değerlendirme ve sentezleme becerilerini geliştirmeyi amaçlamaktadır. Ders kapsamında araştırma, derleme ve vaka makaleleri türlerine göre incelenmekte; bu çalışmaların yapısal özellikleri, yöntemleri ve bulguları analiz edilmektedir. Öğrenciler, belirlenen bir konu doğrultusunda </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003138A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>literatürü</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003138A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sistematik biçimde tarayarak kapsamlı bir derleme çalışması hazırlamakta ve bilimsel yazım ilkelerine uygun olarak raporlamaktadır. Süreç boyunca APA yazım ve referans gösterme kuralları uygulanmakta; bilimsel bulgular mevcut kuramsal bilgilerle ilişkilendirilerek değerlendirilmekte ve psikoloji alanına özgü etik ilkeler gözetilmektedir. Seminer sonunda öğrenciler, edindikleri bilgi ve becerileri akademik bir rapor ve sunum formatında ortaya koymaktadır.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058089E" w:rsidRPr="00913560" w14:paraId="18F14507" w14:textId="77777777" w:rsidTr="009D0966">
-[...128 lines deleted...]
-      <w:tr w:rsidR="0058089E" w:rsidRPr="00913560" w14:paraId="294E659A" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FC13A3" w:rsidRPr="007625C6" w14:paraId="7C83A3B7" w14:textId="77777777" w:rsidTr="002540BC">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="613"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="10740" w:type="dxa"/>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:tcW w:w="10857" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54E551E5" w14:textId="77777777" w:rsidR="00FC13A3" w:rsidRPr="001B5C97" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B5C97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ders İçerikleri: (Haftalık Ders Planı)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058089E" w:rsidRPr="00913560" w14:paraId="75EEDD6A" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FC13A3" w:rsidRPr="007625C6" w14:paraId="492EFA39" w14:textId="77777777" w:rsidTr="005A2B8A">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="10740" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Ders İçerikleri (Haftalık Ders Planı): </w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="612CA867" w14:textId="77777777" w:rsidR="00FC13A3" w:rsidRPr="001B5C97" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B5C97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09455A41" w14:textId="394B9E2D" w:rsidR="00FC13A3" w:rsidRPr="001B5C97" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B5C97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Konu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44A41321" w14:textId="77777777" w:rsidR="00FC13A3" w:rsidRPr="001B5C97" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B5C97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Hazırlık</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="657EB692" w14:textId="77777777" w:rsidR="00FC13A3" w:rsidRPr="001B5C97" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:ind w:left="-288" w:firstLine="288"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B5C97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Öğretim Yöntem ve Teknikleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058089E" w:rsidRPr="00913560" w14:paraId="50A4220B" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="009905C4" w:rsidRPr="007625C6" w14:paraId="68B046AB" w14:textId="77777777" w:rsidTr="00D96725">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:t>Hafta</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A4227DD" w14:textId="77777777" w:rsidR="009905C4" w:rsidRPr="007625C6" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007625C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Konu </w:t>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="470003E1" w14:textId="4B9DD799" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Giriş – Dersin Tanıtımı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-          <w:p w14:paraId="500BF07A" w14:textId="77777777" w:rsidR="0058089E" w:rsidRPr="00913560" w:rsidRDefault="0058089E" w:rsidP="00F700FB">
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A1AA39" w14:textId="0164E592" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...12 lines deleted...]
-            </w:r>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t>Öğrenme Aktiviteleri ve Öğretim Metotları</w:t>
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="630C4497" w14:textId="0B556F15" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ders anlatımı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D62" w:rsidRPr="00913560" w14:paraId="401A6293" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="009905C4" w:rsidRPr="007625C6" w14:paraId="199189EF" w14:textId="77777777" w:rsidTr="00D96725">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t>1</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D940AF3" w14:textId="77777777" w:rsidR="009905C4" w:rsidRPr="007625C6" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007625C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...16 lines deleted...]
-              <w:t>Giriş – Dersin Tanıtımı</w:t>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4374FDA5" w14:textId="16672E85" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bilimsellik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A3375F5" w14:textId="0F705B51" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6992CEF4" w14:textId="05D17308" w:rsidR="00EC0D62" w:rsidRPr="00913560" w:rsidRDefault="00EC0D62" w:rsidP="00F700FB">
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="23414219" w14:textId="1C3CCB20" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ders anlatımı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D62" w:rsidRPr="00913560" w14:paraId="395EE54F" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="009905C4" w:rsidRPr="007625C6" w14:paraId="37C8367A" w14:textId="77777777" w:rsidTr="00D96725">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t>2</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F6548EC" w14:textId="77777777" w:rsidR="009905C4" w:rsidRPr="007625C6" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007625C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...16 lines deleted...]
-              <w:t>Bilimsellik</w:t>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BAB814A" w14:textId="0CC632C6" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>APA formatı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8BE1F4" w14:textId="6E66D254" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Öğrencilerin APA formatını araştırması</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t>Ders anlatımı</w:t>
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A682109" w14:textId="016673AB" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Farklı bilimsel yayınlardaki formatların incelenmesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D62" w:rsidRPr="00913560" w14:paraId="74E7B014" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="009905C4" w:rsidRPr="007625C6" w14:paraId="5E0425D8" w14:textId="77777777" w:rsidTr="00D96725">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16DEC8DB" w14:textId="77777777" w:rsidR="009905C4" w:rsidRPr="007625C6" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007625C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...16 lines deleted...]
-              <w:t>APA formatı</w:t>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BCC2790" w14:textId="334B9F27" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Orijinal araştırma makalesi inceleme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6216AD61" w14:textId="6EB3F130" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Öğrencilerin APA formatını araştırması</w:t>
+              <w:t>Öğrencilerin orijinal bir makale getirmesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:t>Farklı bilimsel yayınlardaki formatların incelenmesi</w:t>
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B065C00" w14:textId="00365686" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Makale inceleme</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D62" w:rsidRPr="00913560" w14:paraId="3D4CBF27" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="009905C4" w:rsidRPr="007625C6" w14:paraId="572AE7FF" w14:textId="77777777" w:rsidTr="00D96725">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t>4</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="602CB1FF" w14:textId="77777777" w:rsidR="009905C4" w:rsidRPr="007625C6" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007625C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="77623799" w14:textId="7BA21213" w:rsidR="00EC0D62" w:rsidRPr="00913560" w:rsidRDefault="00EC0D62" w:rsidP="00F700FB">
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DB57E5F" w14:textId="461ADAF9" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Orijinal araştırma makalesi inceleme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="26BDCA38" w14:textId="70BA569E" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Öğrencilerin orijinal bir makale getirmesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="12ED867A" w14:textId="5C9A6A8D" w:rsidR="00EC0D62" w:rsidRPr="00913560" w:rsidRDefault="00EC0D62" w:rsidP="00F700FB">
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A0399AA" w14:textId="2549B7A1" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Makale inceleme</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D62" w:rsidRPr="00913560" w14:paraId="388A5312" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="009905C4" w:rsidRPr="007625C6" w14:paraId="40B18F66" w14:textId="77777777" w:rsidTr="00D96725">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t>5</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2413084A" w14:textId="77777777" w:rsidR="009905C4" w:rsidRPr="007625C6" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007625C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...16 lines deleted...]
-              <w:t>Orijinal araştırma makalesi inceleme</w:t>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0931D2E2" w14:textId="2F5B17CD" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Derleme makalesi inceleme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5773CCF7" w14:textId="09D3BF55" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Öğrencilerin orijinal bir makale getirmesi</w:t>
+              <w:t>Öğrencilerin derleme makalesi getirmesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="24CBC67C" w14:textId="4425994C" w:rsidR="00EC0D62" w:rsidRPr="00913560" w:rsidRDefault="00EC0D62" w:rsidP="00F700FB">
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="108B07A9" w14:textId="4644BB58" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Makale inceleme</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D62" w:rsidRPr="00913560" w14:paraId="0AA06A6B" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="009905C4" w:rsidRPr="007625C6" w14:paraId="1843248B" w14:textId="77777777" w:rsidTr="00D96725">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t>6</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76D70DF3" w14:textId="77777777" w:rsidR="009905C4" w:rsidRPr="007625C6" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007625C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2F5FE26E" w14:textId="6EEF52DF" w:rsidR="00EC0D62" w:rsidRPr="00913560" w:rsidRDefault="00EC0D62" w:rsidP="00F700FB">
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="333F1193" w14:textId="1DAE0CEE" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Derleme makalesi inceleme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="1591F644" w14:textId="6E60EC53" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Öğrencilerin derleme makalesi getirmesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="663B43AE" w14:textId="1EB74FEF" w:rsidR="00EC0D62" w:rsidRPr="00913560" w:rsidRDefault="00EC0D62" w:rsidP="00F700FB">
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA15B95" w14:textId="056A5AF3" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Makale inceleme</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D62" w:rsidRPr="00913560" w14:paraId="40105123" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="009905C4" w:rsidRPr="007625C6" w14:paraId="6ABE12D6" w14:textId="77777777" w:rsidTr="00D96725">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t>7</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62DDB1ED" w14:textId="77777777" w:rsidR="009905C4" w:rsidRPr="007625C6" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007625C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...16 lines deleted...]
-              <w:t>Derleme makalesi inceleme</w:t>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DFFAB3C" w14:textId="33FC715C" w:rsidR="009905C4" w:rsidRPr="007625C6" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ara Sınav</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="04590A59" w14:textId="3CA5E8EC" w:rsidR="009905C4" w:rsidRPr="007625C6" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00913560">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
-[...20 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="66EE9B06" w14:textId="43E58318" w:rsidR="009905C4" w:rsidRPr="007625C6" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D62" w:rsidRPr="00913560" w14:paraId="72618E4F" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="009905C4" w:rsidRPr="007625C6" w14:paraId="291CDCDD" w14:textId="77777777" w:rsidTr="00D96725">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t>8</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18E59DE5" w14:textId="77777777" w:rsidR="009905C4" w:rsidRPr="007625C6" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007625C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="68EF9E19" w14:textId="77777777" w:rsidR="00EC0D62" w:rsidRPr="00913560" w:rsidRDefault="00EC0D62" w:rsidP="00F700FB">
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE72139" w14:textId="66EE33A4" w:rsidR="009905C4" w:rsidRPr="007625C6" w:rsidRDefault="009905C4" w:rsidP="009905C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ara Sınav</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-          <w:p w14:paraId="4B912117" w14:textId="77777777" w:rsidR="00EC0D62" w:rsidRPr="00913560" w:rsidRDefault="00EC0D62" w:rsidP="00F700FB">
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF2690A" w14:textId="1A7F4B01" w:rsidR="009905C4" w:rsidRPr="007625C6" w:rsidRDefault="009905C4" w:rsidP="009905C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
-[...7 lines deleted...]
-                <w:b w:val="0"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB47C99" w14:textId="206D250E" w:rsidR="009905C4" w:rsidRPr="007625C6" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D62" w:rsidRPr="00913560" w14:paraId="416BEFC7" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="009905C4" w:rsidRPr="007625C6" w14:paraId="5A0BEE33" w14:textId="77777777" w:rsidTr="0007425F">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t>9</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5351D79C" w14:textId="77777777" w:rsidR="009905C4" w:rsidRPr="007625C6" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007625C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...16 lines deleted...]
-              <w:t>Ara Sınav</w:t>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="05C966E6" w14:textId="417368D1" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1267"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vaka çalışması makalesi inceleme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A7D3643" w14:textId="37A63BC1" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Öğrencilerin vaka çalışması makalesi getirmesi</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
-[...11 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="50975E5D" w14:textId="1DE5B859" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Makale inceleme</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D62" w:rsidRPr="00913560" w14:paraId="66556CFB" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="009905C4" w:rsidRPr="007625C6" w14:paraId="1D8B54E9" w14:textId="77777777" w:rsidTr="0007425F">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t>10</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16BE0142" w14:textId="77777777" w:rsidR="009905C4" w:rsidRPr="007625C6" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007625C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2A359097" w14:textId="2E650089" w:rsidR="00EC0D62" w:rsidRPr="00913560" w:rsidRDefault="00EC0D62" w:rsidP="00EC0D62">
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="1242F594" w14:textId="2D6B7A02" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vaka çalışması makalesi inceleme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD3F5E0" w14:textId="68280532" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Öğrencilerin vaka çalışması makalesi getirmesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="57D01F81" w14:textId="54362503" w:rsidR="00EC0D62" w:rsidRPr="00913560" w:rsidRDefault="00EA1BA8" w:rsidP="00EC0D62">
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="378C5450" w14:textId="06304AEF" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Makale inceleme</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D62" w:rsidRPr="00913560" w14:paraId="0526D17D" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="009905C4" w:rsidRPr="007625C6" w14:paraId="5E2DD858" w14:textId="77777777" w:rsidTr="008D1E98">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t>11</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05452BF1" w14:textId="77777777" w:rsidR="009905C4" w:rsidRPr="007625C6" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007625C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...16 lines deleted...]
-              <w:t>Vaka çalışması makalesi inceleme</w:t>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="49B35FFE" w14:textId="6791AD01" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Referans verme, intihal </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="017669E5" w14:textId="5AA6F72C" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00913560">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t>Makale inceleme</w:t>
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="36C928C5" w14:textId="1101EEF8" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ders anlatımı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D62" w:rsidRPr="00913560" w14:paraId="3D54E557" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="009905C4" w:rsidRPr="007625C6" w14:paraId="1251BFA0" w14:textId="77777777" w:rsidTr="008D1E98">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t>12</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD197EA" w14:textId="77777777" w:rsidR="009905C4" w:rsidRPr="007625C6" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007625C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, intihal </w:t>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="46BDADB8" w14:textId="209C88B9" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Derleme hazırlama çalışması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="75BE5125" w14:textId="1CC84844" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Öğrencilerin seçtikleri konuda </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>literatür</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> taraması yapması</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t>Ders anlatımı</w:t>
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="213BE876" w14:textId="07B905F9" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Öğrencilerin yazdığı metinlerin interaktif biçimde düzenlenmesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D62" w:rsidRPr="00913560" w14:paraId="237A22AD" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="009905C4" w:rsidRPr="007625C6" w14:paraId="3D5181E7" w14:textId="77777777" w:rsidTr="008D1E98">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t>13</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65311EE9" w14:textId="77777777" w:rsidR="009905C4" w:rsidRPr="007625C6" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007625C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="79243FC6" w14:textId="65FC0089" w:rsidR="00EC0D62" w:rsidRPr="00913560" w:rsidRDefault="00EC0D62" w:rsidP="00EC0D62">
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="287BBCEB" w14:textId="76445AE9" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Derleme hazırlama çalışması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E0B48E8" w14:textId="11C41344" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Öğrencilerin seçtikleri konuda </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>literatür</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> taraması yapması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="31159176" w14:textId="2E6C62D7" w:rsidR="00EC0D62" w:rsidRPr="00913560" w:rsidRDefault="00EA1BA8" w:rsidP="00EC0D62">
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="01F8B557" w14:textId="3D7AEFC0" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Öğrencilerin yazdığı metinlerin interaktif biçimde düzenlenmesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D62" w:rsidRPr="00913560" w14:paraId="1580376A" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="009905C4" w:rsidRPr="007625C6" w14:paraId="50D506D0" w14:textId="77777777" w:rsidTr="008D1E98">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t>14</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF156B4" w14:textId="77777777" w:rsidR="009905C4" w:rsidRPr="007625C6" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007625C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1B9D48C3" w14:textId="0FAD795D" w:rsidR="00EC0D62" w:rsidRPr="00913560" w:rsidRDefault="00EC0D62" w:rsidP="00EC0D62">
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="17983BCB" w14:textId="7E454E80" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Derleme hazırlama çalışması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-          <w:p w14:paraId="7BFD1CA1" w14:textId="5D68D69B" w:rsidR="00EC0D62" w:rsidRPr="00913560" w:rsidRDefault="00EA1BA8" w:rsidP="00EC0D62">
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="463A8CB9" w14:textId="3D36E484" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Öğrencilerin seçtikleri konuda </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>literatür</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> taraması yapması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="38404ABE" w14:textId="2C423B73" w:rsidR="00EC0D62" w:rsidRPr="00913560" w:rsidRDefault="00EA1BA8" w:rsidP="00EC0D62">
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F3574F7" w14:textId="7EF16E95" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Öğrencilerin yazdığı metinlerin interaktif biçimde düzenlenmesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D62" w:rsidRPr="00913560" w14:paraId="02F07E51" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="009905C4" w:rsidRPr="007625C6" w14:paraId="0EE7EC9F" w14:textId="77777777" w:rsidTr="008D1E98">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t>15</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="177346A9" w14:textId="77777777" w:rsidR="009905C4" w:rsidRPr="007625C6" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007625C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...16 lines deleted...]
-              <w:t>Derleme hazırlama çalışması</w:t>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C6A86DB" w14:textId="2DD3D72B" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Raporlama</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-          <w:p w14:paraId="494492E3" w14:textId="19FDD78C" w:rsidR="00EC0D62" w:rsidRPr="00913560" w:rsidRDefault="00EA1BA8" w:rsidP="00EC0D62">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DC441A5" w14:textId="32F24711" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00913560">
-[...24 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="66C3DC8A" w14:textId="03EF7915" w:rsidR="00EC0D62" w:rsidRPr="00913560" w:rsidRDefault="00EA1BA8" w:rsidP="00EC0D62">
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D1738B9" w14:textId="0E96CD56" w:rsidR="009905C4" w:rsidRPr="0059289A" w:rsidRDefault="009905C4" w:rsidP="009905C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Öğrencilerin yazdığı metinlerin interaktif biçimde düzenlenmesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D62" w:rsidRPr="00913560" w14:paraId="7CF41BEA" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="009905C4" w:rsidRPr="007625C6" w14:paraId="15C5AFEF" w14:textId="77777777" w:rsidTr="008D1E98">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...21 lines deleted...]
-              <w:t>16</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="726D5A50" w14:textId="77777777" w:rsidR="009905C4" w:rsidRPr="007625C6" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007625C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...16 lines deleted...]
-              <w:t>Raporlama</w:t>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="682EA4FF" w14:textId="7FF2EF6C" w:rsidR="009905C4" w:rsidRPr="007625C6" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Final Sınavı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-          <w:p w14:paraId="48D85A73" w14:textId="77777777" w:rsidR="00EC0D62" w:rsidRPr="00913560" w:rsidRDefault="00EC0D62" w:rsidP="00EC0D62">
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="607CC73E" w14:textId="08961256" w:rsidR="009905C4" w:rsidRPr="007625C6" w:rsidRDefault="009905C4" w:rsidP="009905C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
-[...20 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF471FD" w14:textId="004A1A81" w:rsidR="009905C4" w:rsidRPr="007625C6" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D62" w:rsidRPr="00913560" w14:paraId="4E0BA190" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="009905C4" w:rsidRPr="007625C6" w14:paraId="0E54BDBD" w14:textId="77777777" w:rsidTr="008D1E98">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t>17</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BFB2011" w14:textId="77777777" w:rsidR="009905C4" w:rsidRPr="007625C6" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007625C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="159555C8" w14:textId="77777777" w:rsidR="00EC0D62" w:rsidRPr="00913560" w:rsidRDefault="00EC0D62" w:rsidP="00EC0D62">
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C0A0783" w14:textId="69166920" w:rsidR="009905C4" w:rsidRPr="007625C6" w:rsidRDefault="009905C4" w:rsidP="009905C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Final Sınavı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-          <w:p w14:paraId="1D089FA4" w14:textId="77777777" w:rsidR="00EC0D62" w:rsidRPr="00913560" w:rsidRDefault="00EC0D62" w:rsidP="00EC0D62">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="37CF168A" w14:textId="4719ACC0" w:rsidR="009905C4" w:rsidRPr="007625C6" w:rsidRDefault="009905C4" w:rsidP="009905C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
-[...7 lines deleted...]
-                <w:b w:val="0"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EA07FD4" w14:textId="3F052076" w:rsidR="009905C4" w:rsidRPr="007625C6" w:rsidRDefault="009905C4" w:rsidP="009905C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D62" w:rsidRPr="00913560" w14:paraId="4E511733" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FC13A3" w:rsidRPr="007625C6" w14:paraId="2B63E1BA" w14:textId="77777777" w:rsidTr="00466279">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...62 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="10857" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61C3B0D6" w14:textId="2CE9DD20" w:rsidR="00FC13A3" w:rsidRPr="002540BC" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ders İçin </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002540BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kaynaklar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045011A" w:rsidRPr="007625C6" w14:paraId="38ED9E23" w14:textId="77777777" w:rsidTr="00A777F1">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3449" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D76A32" w14:textId="7849EFF5" w:rsidR="0045011A" w:rsidRPr="00466279" w:rsidRDefault="0045011A" w:rsidP="0045011A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466279">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ders Kitabı</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
-[...7 lines deleted...]
-                <w:b w:val="0"/>
+            <w:tcW w:w="7408" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3011E0E6" w14:textId="536F114C" w:rsidR="0045011A" w:rsidRPr="00466279" w:rsidRDefault="0045011A" w:rsidP="0045011A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D62" w:rsidRPr="00913560" w14:paraId="4FD7544C" w14:textId="77777777" w:rsidTr="009D0966">
-[...39 lines deleted...]
-      <w:tr w:rsidR="00EC0D62" w:rsidRPr="00913560" w14:paraId="01A16899" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="0045011A" w:rsidRPr="007625C6" w14:paraId="480B1676" w14:textId="77777777" w:rsidTr="00A777F1">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="415"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3457" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="75590EC0" w14:textId="77777777" w:rsidR="00EC0D62" w:rsidRPr="00913560" w:rsidRDefault="00EC0D62" w:rsidP="00EC0D62">
+            <w:tcW w:w="3449" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED8829A" w14:textId="4787706E" w:rsidR="0045011A" w:rsidRPr="00466279" w:rsidRDefault="0045011A" w:rsidP="0045011A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="3241"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b w:val="0"/>
-[...7 lines deleted...]
-                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466279">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Önerilen Kaynaklar</w:t>
             </w:r>
-            <w:r w:rsidRPr="00913560">
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00466279">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="7283" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcW w:w="7408" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="23171847" w14:textId="3F846F60" w:rsidR="0045011A" w:rsidRPr="00466279" w:rsidRDefault="009905C4" w:rsidP="0045011A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>https://apastyle.apa.org/</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>American</w:t>
             </w:r>
@@ -4486,1578 +4966,2024 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Association</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (7th ed.). Washington, DC: APA.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D62" w:rsidRPr="00913560" w14:paraId="769A0796" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FC13A3" w:rsidRPr="007625C6" w14:paraId="70CF837C" w14:textId="77777777" w:rsidTr="005A2B8A">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="10740" w:type="dxa"/>
-[...32 lines deleted...]
-              <w:t>ÖLÇME ve DEĞERLENDİRME</w:t>
+            <w:tcW w:w="10857" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28AC308E" w14:textId="4F0685E0" w:rsidR="00FC13A3" w:rsidRPr="00466279" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466279">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dersin Ölçme </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ve</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00466279">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Değerlendirmesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D62" w:rsidRPr="00913560" w14:paraId="5BCA07C3" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FC13A3" w:rsidRPr="007625C6" w14:paraId="271B0652" w14:textId="77777777" w:rsidTr="00466279">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3457" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:b w:val="0"/>
+            <w:tcW w:w="3449" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F42C52" w14:textId="77777777" w:rsidR="00FC13A3" w:rsidRPr="00466279" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466279">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Etkinlikler</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="933" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="46E5D601" w14:textId="77777777" w:rsidR="00EC0D62" w:rsidRPr="00913560" w:rsidRDefault="00EC0D62" w:rsidP="00EC0D62">
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="295544CB" w14:textId="77777777" w:rsidR="00FC13A3" w:rsidRPr="00466279" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00913560">
+            <w:r w:rsidRPr="00466279">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sayı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:tcW w:w="1109" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-          </w:tcPr>
-          <w:p w14:paraId="7A4FC252" w14:textId="77777777" w:rsidR="00EC0D62" w:rsidRPr="00913560" w:rsidRDefault="00EC0D62" w:rsidP="00EC0D62">
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="473CF504" w14:textId="77777777" w:rsidR="00FC13A3" w:rsidRPr="00466279" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00913560">
+            <w:r w:rsidRPr="00466279">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Katkı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5177" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Notlar </w:t>
+            <w:tcW w:w="5302" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0890690E" w14:textId="484AB64B" w:rsidR="00FC13A3" w:rsidRPr="00466279" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466279">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Notlar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D62" w:rsidRPr="00913560" w14:paraId="4337A73D" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FC13A3" w:rsidRPr="007625C6" w14:paraId="7139BC66" w14:textId="77777777" w:rsidTr="00BD5F8D">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3457" w:type="dxa"/>
-[...27 lines deleted...]
-              <w:t>(Proje)</w:t>
+            <w:tcW w:w="3449" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52CE2F29" w14:textId="72734456" w:rsidR="00FC13A3" w:rsidRPr="007625C6" w:rsidRDefault="009905C4" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ara Dönem (Proje)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="933" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AF41AA6" w14:textId="6004671B" w:rsidR="00FC13A3" w:rsidRPr="00E5659F" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5659F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:tcW w:w="1109" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-          </w:tcPr>
-          <w:p w14:paraId="3579EB47" w14:textId="3A157C00" w:rsidR="00EC0D62" w:rsidRPr="00913560" w:rsidRDefault="00913560" w:rsidP="00EC0D62">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11AF3B95" w14:textId="708CED8A" w:rsidR="00FC13A3" w:rsidRPr="00E5659F" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...11 lines deleted...]
-              <w:t>40</w:t>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5659F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>40%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5177" w:type="dxa"/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="5302" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8D7E7A" w14:textId="7396696C" w:rsidR="00FC13A3" w:rsidRPr="00E5659F" w:rsidRDefault="009905C4" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Derleme çalışmasının ilk 7 sayfası</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D62" w:rsidRPr="00913560" w14:paraId="42916745" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FC13A3" w:rsidRPr="007625C6" w14:paraId="1CF3E1D3" w14:textId="77777777" w:rsidTr="00BD5F8D">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3457" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:t>Final    (Proje)</w:t>
+            <w:tcW w:w="3449" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2379F32B" w14:textId="00DED122" w:rsidR="00FC13A3" w:rsidRPr="007625C6" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007625C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Final</w:t>
+            </w:r>
+            <w:r w:rsidR="009905C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Proje)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="933" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1872788A" w14:textId="3ECC7A41" w:rsidR="00FC13A3" w:rsidRPr="00E5659F" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5659F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:tcW w:w="1109" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-          </w:tcPr>
-          <w:p w14:paraId="76CBE7D3" w14:textId="6542E05E" w:rsidR="00EC0D62" w:rsidRPr="00913560" w:rsidRDefault="00913560" w:rsidP="00EC0D62">
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A86F748" w14:textId="6E523E6D" w:rsidR="00FC13A3" w:rsidRPr="00E5659F" w:rsidRDefault="0045011A" w:rsidP="00FC13A3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...11 lines deleted...]
-              <w:t>60</w:t>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC13A3" w:rsidRPr="00E5659F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5177" w:type="dxa"/>
-[...11 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="5302" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C98B5B" w14:textId="18E86CB9" w:rsidR="00FC13A3" w:rsidRPr="00E5659F" w:rsidRDefault="009905C4" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Derleme çalışmasının tamamı (en az 15 sayfa)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D62" w:rsidRPr="00913560" w14:paraId="074802A6" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FC13A3" w:rsidRPr="007625C6" w14:paraId="6E91D087" w14:textId="77777777" w:rsidTr="005A2B8A">
         <w:trPr>
-          <w:trHeight w:val="70"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="10740" w:type="dxa"/>
-[...32 lines deleted...]
-              <w:t>AKTS TABLOSU</w:t>
+            <w:tcW w:w="10857" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39403082" w14:textId="67B464B3" w:rsidR="00FC13A3" w:rsidRPr="00466279" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AKTS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00466279">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Tablosu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D62" w:rsidRPr="00913560" w14:paraId="5107D615" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FC13A3" w:rsidRPr="007625C6" w14:paraId="40469886" w14:textId="77777777" w:rsidTr="00466279">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4185" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:b w:val="0"/>
+            <w:tcW w:w="4446" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AF9BB0F" w14:textId="77777777" w:rsidR="00FC13A3" w:rsidRPr="00466279" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466279">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>İçerik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1563" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="098A1D92" w14:textId="77777777" w:rsidR="00FC13A3" w:rsidRPr="00466279" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466279">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sayı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3004" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="129D2BE7" w14:textId="77777777" w:rsidR="00FC13A3" w:rsidRPr="00466279" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466279">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Saat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32AA09CC" w14:textId="77777777" w:rsidR="00FC13A3" w:rsidRPr="00466279" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466279">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Toplam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA59B3" w:rsidRPr="007625C6" w14:paraId="7CF7705B" w14:textId="77777777" w:rsidTr="0001343E">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4446" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F56161B" w14:textId="40F262BF" w:rsidR="00DA59B3" w:rsidRPr="007625C6" w:rsidRDefault="00DA59B3" w:rsidP="00DA59B3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F700FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ders süresi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="549B0A4F" w14:textId="0C58A779" w:rsidR="00DA59B3" w:rsidRPr="00A16EB5" w:rsidRDefault="00DA59B3" w:rsidP="00DA59B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3004" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE76651" w14:textId="49E8908F" w:rsidR="00DA59B3" w:rsidRPr="00A16EB5" w:rsidRDefault="00DA59B3" w:rsidP="00DA59B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...27 lines deleted...]
-              <w:t>Saat</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2148" w:type="dxa"/>
+            <w:tcW w:w="2273" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-[...17 lines deleted...]
-              <w:t>Toplam</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A4D27A9" w14:textId="3A424D54" w:rsidR="00DA59B3" w:rsidRPr="00A16EB5" w:rsidRDefault="00DA59B3" w:rsidP="00DA59B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D62" w:rsidRPr="00913560" w14:paraId="66380C56" w14:textId="77777777" w:rsidTr="009D0966">
-[...124 lines deleted...]
-      <w:tr w:rsidR="00EC0D62" w:rsidRPr="00913560" w14:paraId="3CF4A306" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00DA59B3" w:rsidRPr="007625C6" w14:paraId="027A0400" w14:textId="77777777" w:rsidTr="0001343E">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4185" w:type="dxa"/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00913560">
+            <w:tcW w:w="4446" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B9E5DE7" w14:textId="5E03FFC6" w:rsidR="00DA59B3" w:rsidRPr="007625C6" w:rsidRDefault="00DA59B3" w:rsidP="00DA59B3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F700FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Sınıf Dışı Çalışma </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1563" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="458530B9" w14:textId="5AE8BBDF" w:rsidR="00DA59B3" w:rsidRPr="00A16EB5" w:rsidRDefault="00DA59B3" w:rsidP="00DA59B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3004" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="21AAFFD4" w14:textId="12DDACDA" w:rsidR="00DA59B3" w:rsidRPr="00A16EB5" w:rsidRDefault="00DA59B3" w:rsidP="00DA59B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="38251A98" w14:textId="01DA52F4" w:rsidR="00DA59B3" w:rsidRPr="00A16EB5" w:rsidRDefault="00DA59B3" w:rsidP="00DA59B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA59B3" w:rsidRPr="007625C6" w14:paraId="77B71221" w14:textId="77777777" w:rsidTr="0001343E">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4446" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DF8321E" w14:textId="26F0AE1E" w:rsidR="00DA59B3" w:rsidRPr="007625C6" w:rsidRDefault="00DA59B3" w:rsidP="00DA59B3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1984"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F700FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ara Sınav Çalışmaları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="55A772A1" w14:textId="1EB2932D" w:rsidR="00DA59B3" w:rsidRPr="00A16EB5" w:rsidRDefault="00DA59B3" w:rsidP="00DA59B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3004" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="13E57125" w14:textId="747968E5" w:rsidR="00DA59B3" w:rsidRPr="00A16EB5" w:rsidRDefault="00DA59B3" w:rsidP="00DA59B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>18</w:t>
-[...14 lines deleted...]
-                <w:b/>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="64324612" w14:textId="2DC370FF" w:rsidR="00DA59B3" w:rsidRPr="00A16EB5" w:rsidRDefault="00DA59B3" w:rsidP="00DA59B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...37 lines deleted...]
-              <w:t>90</w:t>
+              <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D62" w:rsidRPr="00913560" w14:paraId="41587A15" w14:textId="77777777" w:rsidTr="009D0966">
-[...114 lines deleted...]
-      <w:tr w:rsidR="00EC0D62" w:rsidRPr="00913560" w14:paraId="1C4C93B5" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00DA59B3" w:rsidRPr="007625C6" w14:paraId="1118CB0F" w14:textId="77777777" w:rsidTr="0001343E">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4185" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:t>Final Sınavı Çalışmaları</w:t>
+            <w:tcW w:w="4446" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="5186E46B" w14:textId="71D480B5" w:rsidR="00DA59B3" w:rsidRPr="007625C6" w:rsidRDefault="00DA59B3" w:rsidP="00DA59B3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F700FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ara Sınav Saati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1563" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF5C7A5" w14:textId="5552067B" w:rsidR="00DA59B3" w:rsidRPr="00A16EB5" w:rsidRDefault="00DA59B3" w:rsidP="00DA59B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3004" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F8D88F" w14:textId="1FAC883C" w:rsidR="00DA59B3" w:rsidRPr="00A16EB5" w:rsidRDefault="00DA59B3" w:rsidP="00DA59B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00913560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>10</w:t>
-[...14 lines deleted...]
-                <w:b/>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="6698DB0F" w14:textId="6253D622" w:rsidR="00DA59B3" w:rsidRPr="00A16EB5" w:rsidRDefault="00DA59B3" w:rsidP="00DA59B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC13A3" w:rsidRPr="007625C6" w14:paraId="74D4FC42" w14:textId="77777777" w:rsidTr="005E1DBC">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="8584" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="650BD00F" w14:textId="11E25780" w:rsidR="00FC13A3" w:rsidRPr="00EC693D" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466279">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Toplam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2148" w:type="dxa"/>
+            <w:tcW w:w="2273" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-[...19 lines deleted...]
-              <w:t>50</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1139CD8F" w14:textId="0E4ACDD9" w:rsidR="00FC13A3" w:rsidRPr="007625C6" w:rsidRDefault="00DA59B3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>232</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D62" w:rsidRPr="00913560" w14:paraId="1CC34E87" w14:textId="77777777" w:rsidTr="009D0966">
-[...99 lines deleted...]
-      <w:tr w:rsidR="00EC0D62" w:rsidRPr="00913560" w14:paraId="414B8606" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FC13A3" w:rsidRPr="007625C6" w14:paraId="12E76506" w14:textId="77777777" w:rsidTr="005E1DBC">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="8592" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="8584" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29DE5894" w14:textId="33438691" w:rsidR="00FC13A3" w:rsidRPr="00EC693D" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466279">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Toplam / 30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2148" w:type="dxa"/>
+            <w:tcW w:w="2273" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-[...19 lines deleted...]
-              <w:t>232/30=7,7</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51F8EF1F" w14:textId="150F7F34" w:rsidR="00FC13A3" w:rsidRPr="007625C6" w:rsidRDefault="0045011A" w:rsidP="00DA59B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA59B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC13A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC13A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D62" w:rsidRPr="00913560" w14:paraId="48580430" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FC13A3" w:rsidRPr="007625C6" w14:paraId="2BC1F23D" w14:textId="77777777" w:rsidTr="005E1DBC">
         <w:trPr>
           <w:cnfStyle w:val="010000000000" w:firstRow="0" w:lastRow="1" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="8592" w:type="dxa"/>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="8584" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C6F04D3" w14:textId="408E43F0" w:rsidR="00FC13A3" w:rsidRPr="007625C6" w:rsidRDefault="00FC13A3" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466279">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AKTS Kredisi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2148" w:type="dxa"/>
+            <w:tcW w:w="2273" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-[...17 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A18FD7F" w14:textId="48A616F5" w:rsidR="00FC13A3" w:rsidRPr="007625C6" w:rsidRDefault="0045011A" w:rsidP="00FC13A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="73A58C63" w14:textId="77777777" w:rsidR="003A4CE2" w:rsidRPr="00913560" w:rsidRDefault="003A4CE2" w:rsidP="003A4CE2">
-[...38 lines deleted...]
-    <w:sectPr w:rsidR="003A4CE2" w:rsidRPr="00913560" w:rsidSect="003A4CE2">
+    <w:p w14:paraId="5269A0A7" w14:textId="77777777" w:rsidR="003A4CE2" w:rsidRPr="007625C6" w:rsidRDefault="003A4CE2"/>
+    <w:sectPr w:rsidR="003A4CE2" w:rsidRPr="007625C6" w:rsidSect="005A2B8A">
+      <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="899" w:right="1417" w:bottom="360" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="899" w:right="1417" w:bottom="360" w:left="1417" w:header="283" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7E9B3A86" w14:textId="77777777" w:rsidR="003F06E7" w:rsidRDefault="003F06E7" w:rsidP="0034027E">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="289829EF" w14:textId="77777777" w:rsidR="003F06E7" w:rsidRDefault="003F06E7" w:rsidP="0034027E">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0276450C" w14:textId="77777777" w:rsidR="003F06E7" w:rsidRDefault="003F06E7" w:rsidP="0034027E">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="521DC7A6" w14:textId="77777777" w:rsidR="003F06E7" w:rsidRDefault="003F06E7" w:rsidP="0034027E">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="3A5B344B" w14:textId="2D930ACF" w:rsidR="00A3554C" w:rsidRDefault="00A3554C" w:rsidP="00A3554C">
+    <w:pPr>
+      <w:pStyle w:val="stbilgi"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00911FE6">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D1283E2" wp14:editId="4A5A6964">
+          <wp:extent cx="2160000" cy="651484"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="2108763563" name="Resim 1" descr="yazı tipi, metin, logo, grafik içeren bir resim&#10;&#10;Yapay zeka tarafından oluşturulmuş içerik yanlış olabilir."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="265174489" name="Resim 1" descr="yazı tipi, metin, logo, grafik içeren bir resim&#10;&#10;Yapay zeka tarafından oluşturulmuş içerik yanlış olabilir."/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2160000" cy="651484"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="114"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003A4CE2"/>
     <w:rsid w:val="0000388D"/>
     <w:rsid w:val="00017704"/>
     <w:rsid w:val="00051842"/>
     <w:rsid w:val="00052E53"/>
     <w:rsid w:val="00085AD5"/>
     <w:rsid w:val="00090AED"/>
     <w:rsid w:val="000A4453"/>
     <w:rsid w:val="000D384E"/>
+    <w:rsid w:val="000F34D6"/>
     <w:rsid w:val="00102701"/>
+    <w:rsid w:val="00110C54"/>
     <w:rsid w:val="00146F98"/>
     <w:rsid w:val="001639F7"/>
+    <w:rsid w:val="00165E5F"/>
     <w:rsid w:val="0017773A"/>
     <w:rsid w:val="0019361E"/>
+    <w:rsid w:val="001A1304"/>
     <w:rsid w:val="001A7816"/>
+    <w:rsid w:val="001B0A2E"/>
+    <w:rsid w:val="001B5C97"/>
     <w:rsid w:val="001C7F25"/>
     <w:rsid w:val="001D3D43"/>
     <w:rsid w:val="001D4974"/>
     <w:rsid w:val="001F6F6B"/>
+    <w:rsid w:val="00200197"/>
+    <w:rsid w:val="00212A30"/>
     <w:rsid w:val="00233A78"/>
+    <w:rsid w:val="002540BC"/>
     <w:rsid w:val="00264E5A"/>
+    <w:rsid w:val="0027165B"/>
+    <w:rsid w:val="00277BEE"/>
     <w:rsid w:val="002B4AEF"/>
+    <w:rsid w:val="002B7787"/>
+    <w:rsid w:val="002C4CCE"/>
+    <w:rsid w:val="002D29FC"/>
     <w:rsid w:val="002E660C"/>
     <w:rsid w:val="00306F03"/>
+    <w:rsid w:val="003111E2"/>
+    <w:rsid w:val="003138A7"/>
+    <w:rsid w:val="0031763C"/>
+    <w:rsid w:val="003237AD"/>
     <w:rsid w:val="003311C4"/>
+    <w:rsid w:val="00332E3E"/>
     <w:rsid w:val="003360EF"/>
+    <w:rsid w:val="0034027E"/>
     <w:rsid w:val="00345DF1"/>
+    <w:rsid w:val="003537D4"/>
     <w:rsid w:val="003635E6"/>
     <w:rsid w:val="00366E3B"/>
     <w:rsid w:val="00373163"/>
     <w:rsid w:val="003923D0"/>
+    <w:rsid w:val="003A0CE5"/>
     <w:rsid w:val="003A4CE2"/>
     <w:rsid w:val="003C2122"/>
     <w:rsid w:val="003E396C"/>
-    <w:rsid w:val="003F34FD"/>
+    <w:rsid w:val="003F06E7"/>
     <w:rsid w:val="0042441A"/>
     <w:rsid w:val="004347B1"/>
+    <w:rsid w:val="0045011A"/>
+    <w:rsid w:val="00466279"/>
     <w:rsid w:val="00471A47"/>
     <w:rsid w:val="00474110"/>
     <w:rsid w:val="00474423"/>
     <w:rsid w:val="00482527"/>
+    <w:rsid w:val="004904EB"/>
     <w:rsid w:val="00496407"/>
+    <w:rsid w:val="004A19BE"/>
     <w:rsid w:val="004A7E15"/>
     <w:rsid w:val="004E15BB"/>
     <w:rsid w:val="005215FA"/>
     <w:rsid w:val="005221D8"/>
+    <w:rsid w:val="005327A1"/>
     <w:rsid w:val="0054597B"/>
     <w:rsid w:val="005546F5"/>
     <w:rsid w:val="005726A0"/>
     <w:rsid w:val="00580094"/>
-    <w:rsid w:val="0058089E"/>
     <w:rsid w:val="005920FF"/>
+    <w:rsid w:val="0059289A"/>
+    <w:rsid w:val="005A2B8A"/>
     <w:rsid w:val="005C15A7"/>
+    <w:rsid w:val="005E1DBC"/>
     <w:rsid w:val="005F70D3"/>
     <w:rsid w:val="00600586"/>
     <w:rsid w:val="00601BED"/>
     <w:rsid w:val="00612FE4"/>
     <w:rsid w:val="00621099"/>
+    <w:rsid w:val="00624121"/>
+    <w:rsid w:val="006241B7"/>
     <w:rsid w:val="00635121"/>
     <w:rsid w:val="00636DEF"/>
+    <w:rsid w:val="00636F6B"/>
     <w:rsid w:val="00642ED5"/>
+    <w:rsid w:val="00655CC2"/>
+    <w:rsid w:val="00660DAA"/>
+    <w:rsid w:val="0066577E"/>
     <w:rsid w:val="00681162"/>
+    <w:rsid w:val="006A2DEE"/>
     <w:rsid w:val="006A6D82"/>
     <w:rsid w:val="007062CB"/>
     <w:rsid w:val="007152C2"/>
+    <w:rsid w:val="00727DB3"/>
     <w:rsid w:val="007348AB"/>
+    <w:rsid w:val="00735EC2"/>
     <w:rsid w:val="00745E6E"/>
     <w:rsid w:val="00747E10"/>
+    <w:rsid w:val="007625C6"/>
     <w:rsid w:val="00770795"/>
     <w:rsid w:val="007C799D"/>
     <w:rsid w:val="007D162B"/>
     <w:rsid w:val="007F04A8"/>
+    <w:rsid w:val="007F3A31"/>
     <w:rsid w:val="00800E21"/>
     <w:rsid w:val="00807259"/>
     <w:rsid w:val="0082068F"/>
     <w:rsid w:val="0082236E"/>
     <w:rsid w:val="00825885"/>
+    <w:rsid w:val="00833C72"/>
     <w:rsid w:val="00847969"/>
+    <w:rsid w:val="00853935"/>
     <w:rsid w:val="0086588C"/>
     <w:rsid w:val="00870700"/>
     <w:rsid w:val="008804FE"/>
     <w:rsid w:val="00880F10"/>
     <w:rsid w:val="00883290"/>
     <w:rsid w:val="00886770"/>
     <w:rsid w:val="00895E2A"/>
     <w:rsid w:val="008A022E"/>
     <w:rsid w:val="008D4F25"/>
     <w:rsid w:val="00905CD0"/>
-    <w:rsid w:val="00913560"/>
+    <w:rsid w:val="00911FE6"/>
     <w:rsid w:val="00916141"/>
+    <w:rsid w:val="0092757D"/>
     <w:rsid w:val="00933B97"/>
+    <w:rsid w:val="0095080C"/>
     <w:rsid w:val="00964CAF"/>
     <w:rsid w:val="00973A60"/>
     <w:rsid w:val="00985E0F"/>
+    <w:rsid w:val="009905C4"/>
     <w:rsid w:val="00997C36"/>
+    <w:rsid w:val="009A3C68"/>
     <w:rsid w:val="009C5DE7"/>
-    <w:rsid w:val="009D0966"/>
+    <w:rsid w:val="009E445E"/>
+    <w:rsid w:val="009E7AA1"/>
+    <w:rsid w:val="00A16EB5"/>
     <w:rsid w:val="00A33F69"/>
+    <w:rsid w:val="00A3554C"/>
+    <w:rsid w:val="00A566C4"/>
     <w:rsid w:val="00A711BC"/>
     <w:rsid w:val="00A7625D"/>
     <w:rsid w:val="00A8032C"/>
+    <w:rsid w:val="00A8173B"/>
+    <w:rsid w:val="00A84AB5"/>
+    <w:rsid w:val="00A9275F"/>
+    <w:rsid w:val="00AE4B13"/>
     <w:rsid w:val="00B03B19"/>
     <w:rsid w:val="00B06EC6"/>
     <w:rsid w:val="00B41C3E"/>
     <w:rsid w:val="00B65C62"/>
+    <w:rsid w:val="00B71D9A"/>
+    <w:rsid w:val="00B74181"/>
     <w:rsid w:val="00B80DAF"/>
     <w:rsid w:val="00B96430"/>
     <w:rsid w:val="00BA1059"/>
     <w:rsid w:val="00BA2B7C"/>
     <w:rsid w:val="00BB378F"/>
     <w:rsid w:val="00BB42DE"/>
     <w:rsid w:val="00BB49BA"/>
+    <w:rsid w:val="00BD5F8D"/>
     <w:rsid w:val="00BD622C"/>
     <w:rsid w:val="00BF06B4"/>
     <w:rsid w:val="00C37559"/>
     <w:rsid w:val="00C4036D"/>
     <w:rsid w:val="00C406C9"/>
+    <w:rsid w:val="00C568C6"/>
     <w:rsid w:val="00C61F0E"/>
     <w:rsid w:val="00C63047"/>
     <w:rsid w:val="00C63C14"/>
     <w:rsid w:val="00C70ACC"/>
     <w:rsid w:val="00C72C6D"/>
     <w:rsid w:val="00C7388D"/>
     <w:rsid w:val="00C76FE5"/>
     <w:rsid w:val="00CA168A"/>
     <w:rsid w:val="00CA4CC6"/>
     <w:rsid w:val="00CA55B4"/>
     <w:rsid w:val="00CB4F20"/>
     <w:rsid w:val="00CC1866"/>
+    <w:rsid w:val="00CD3594"/>
     <w:rsid w:val="00CE0683"/>
     <w:rsid w:val="00CE2529"/>
     <w:rsid w:val="00D02BE1"/>
     <w:rsid w:val="00D15B1F"/>
     <w:rsid w:val="00D24AE5"/>
     <w:rsid w:val="00D379D7"/>
+    <w:rsid w:val="00D41B6B"/>
     <w:rsid w:val="00D86D4D"/>
+    <w:rsid w:val="00D8705D"/>
     <w:rsid w:val="00DA3803"/>
+    <w:rsid w:val="00DA59B3"/>
     <w:rsid w:val="00DB0AEA"/>
     <w:rsid w:val="00DC07E8"/>
     <w:rsid w:val="00DD0194"/>
     <w:rsid w:val="00E02DF5"/>
     <w:rsid w:val="00E23222"/>
     <w:rsid w:val="00E255A0"/>
     <w:rsid w:val="00E268B9"/>
+    <w:rsid w:val="00E53102"/>
+    <w:rsid w:val="00E5659F"/>
+    <w:rsid w:val="00E714D0"/>
     <w:rsid w:val="00E7156E"/>
+    <w:rsid w:val="00E77691"/>
     <w:rsid w:val="00E9623B"/>
     <w:rsid w:val="00E971D4"/>
-    <w:rsid w:val="00EA1BA8"/>
     <w:rsid w:val="00EA2406"/>
     <w:rsid w:val="00EA6A9B"/>
     <w:rsid w:val="00EB1678"/>
-    <w:rsid w:val="00EC0D62"/>
+    <w:rsid w:val="00EC693D"/>
+    <w:rsid w:val="00EC6C8E"/>
     <w:rsid w:val="00ED3D23"/>
     <w:rsid w:val="00ED5384"/>
+    <w:rsid w:val="00EF0908"/>
     <w:rsid w:val="00F04A29"/>
     <w:rsid w:val="00F107BF"/>
     <w:rsid w:val="00F2363D"/>
+    <w:rsid w:val="00F23F80"/>
+    <w:rsid w:val="00F262E7"/>
+    <w:rsid w:val="00F313D1"/>
     <w:rsid w:val="00F43268"/>
-    <w:rsid w:val="00F700FB"/>
+    <w:rsid w:val="00F44952"/>
+    <w:rsid w:val="00F52824"/>
+    <w:rsid w:val="00F7041D"/>
     <w:rsid w:val="00F818C3"/>
     <w:rsid w:val="00F91795"/>
+    <w:rsid w:val="00F96934"/>
     <w:rsid w:val="00FA2A04"/>
+    <w:rsid w:val="00FB3417"/>
+    <w:rsid w:val="00FC13A3"/>
     <w:rsid w:val="00FC1CD9"/>
+    <w:rsid w:val="00FC6B48"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0367FFAF"/>
+  <w14:docId w14:val="6A0E76EB"/>
+  <w15:docId w15:val="{96D3CFCB-8640-4CCF-AB0F-A2C4F5D4B743}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -6125,50 +7051,154 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003A4CE2"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -6215,826 +7245,205 @@
     <w:rPr>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="009933"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLncedenBiimlendirilmi">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HTMLncedenBiimlendirilmiChar"/>
     <w:rsid w:val="00642ED5"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTMLncedenBiimlendirilmiChar">
     <w:name w:val="HTML Önceden Biçimlendirilmiş Char"/>
     <w:link w:val="HTMLncedenBiimlendirilmi"/>
     <w:rsid w:val="00642ED5"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4Accent4">
-    <w:name w:val="Grid Table 4 Accent 4"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="KlavuzuTablo4-Vurgu11">
+    <w:name w:val="Kılavuzu Tablo 4 - Vurgu 11"/>
     <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="49"/>
-    <w:rsid w:val="00F700FB"/>
+    <w:rsid w:val="007625C6"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4Accent5">
-[...77 lines deleted...]
-    </w:tblStylePr>
+  <w:style w:type="paragraph" w:styleId="stbilgi">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="stbilgiChar"/>
+    <w:rsid w:val="0034027E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5DarkAccent4">
-[...254 lines deleted...]
-    <w:rsid w:val="003A4CE2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="stbilgiChar">
+    <w:name w:val="Üstbilgi Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="stbilgi"/>
+    <w:rsid w:val="0034027E"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:styleId="Altbilgi">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="AltbilgiChar"/>
+    <w:rsid w:val="0034027E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
-[...21 lines deleted...]
-    <w:name w:val="girinti"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AltbilgiChar">
+    <w:name w:val="Altbilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
-    <w:rsid w:val="003A4CE2"/>
-[...3 lines deleted...]
-    <w:rsid w:val="003A4CE2"/>
+    <w:link w:val="Altbilgi"/>
+    <w:rsid w:val="0034027E"/>
     <w:rPr>
-      <w:strike w:val="0"/>
-[...3 lines deleted...]
-      <w:effect w:val="none"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="vshid2">
-[...1 lines deleted...]
-    <w:rsid w:val="003A4CE2"/>
+  <w:style w:type="paragraph" w:styleId="BalonMetni">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalonMetniChar"/>
+    <w:rsid w:val="005327A1"/>
     <w:rPr>
-      <w:vanish/>
-[...1 lines deleted...]
-      <w:specVanish w:val="0"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HTMLCite">
-[...1 lines deleted...]
-    <w:rsid w:val="003A4CE2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
+    <w:name w:val="Balon Metni Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="BalonMetni"/>
+    <w:rsid w:val="005327A1"/>
     <w:rPr>
-      <w:i w:val="0"/>
-[...1 lines deleted...]
-      <w:color w:val="009933"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="HTMLncedenBiimlendirilmi">
-[...3 lines deleted...]
-    <w:rsid w:val="00642ED5"/>
+  <w:style w:type="character" w:styleId="Gl">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC13A3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
-  </w:style>
-[...276 lines deleted...]
-    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="24184187">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="250432714">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7222,50 +7631,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="967854783">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1572226781">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1685475086">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1744720482">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -7361,51 +7783,55 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1982493964">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -7673,87 +8099,86 @@
   </a:themeElements>
   <a:objectDefaults>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>484</Words>
-  <Characters>2765</Characters>
+  <Words>625</Words>
+  <Characters>3563</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ÇAĞ UNIVERSITY</vt:lpstr>
       <vt:lpstr>ÇAĞ UNIVERSITY</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Cag University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3243</CharactersWithSpaces>
+  <CharactersWithSpaces>4180</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ÇAĞ UNIVERSITY</dc:title>
   <dc:subject/>
-  <dc:creator>467295425</dc:creator>
+  <dc:creator>Egitim Ogretim Koordinatorlugu</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>