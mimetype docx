--- v2 (2026-03-19)
+++ v3 (2026-08-05)
@@ -1,38 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="3E160B20" w14:textId="77777777" w:rsidR="00ED3929" w:rsidRPr="001674C7" w:rsidRDefault="00ED3929">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="112"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EB5B1B9" w14:textId="77777777" w:rsidR="00ED3929" w:rsidRPr="001674C7" w:rsidRDefault="00000000">
@@ -1228,92 +1232,156 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001674C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Çetiner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61FDF5F0" w14:textId="77777777" w:rsidR="00ED3929" w:rsidRPr="001674C7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="61FDF5F0" w14:textId="67E85E82" w:rsidR="00ED3929" w:rsidRPr="001674C7" w:rsidRDefault="005A5E3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="113" w:right="122"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001674C7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="90"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perşembe </w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="66D0DFD0" w14:textId="77777777" w:rsidR="00ED3929" w:rsidRPr="001674C7" w:rsidRDefault="00000000">
+              <w:t xml:space="preserve">Çarşamba </w:t>
+            </w:r>
+            <w:r w:rsidR="00000000" w:rsidRPr="001674C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00000000" w:rsidRPr="001674C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00000000" w:rsidRPr="001674C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00000000" w:rsidRPr="001674C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>5-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66D0DFD0" w14:textId="67981BE7" w:rsidR="00ED3929" w:rsidRPr="001674C7" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="232" w:lineRule="exact"/>
               <w:ind w:right="8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001674C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>12:35</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="005A5E3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001674C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="005A5E3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001674C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2120" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7627106A" w14:textId="77777777" w:rsidR="00ED3929" w:rsidRPr="001674C7" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="127"/>
               <w:ind w:left="445" w:right="174" w:hanging="250"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001674C7">
               <w:rPr>
@@ -8628,51 +8696,51 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="D9D9D9"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="18650AC4" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:24.7pt;margin-top:12.1pt;width:229.5pt;height:.75pt;z-index:-16095232;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="29146,95" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcT6yebgIAAJAFAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtu2zAMfR+wfxD0vjhxm3Qx4hRDswYD&#10;irZAM+xZkeULJksapcTJ34+SL0nTYg8dDAiUSJE8h8da3B5qSfYCbKVVSiejMSVCcZ1Vqkjpz839&#10;l6+UWMdUxqRWIqVHYent8vOnRWMSEetSy0wAwSTKJo1JaemcSaLI8lLUzI60EQqduYaaOdxCEWXA&#10;Gsxeyygej2dRoyEzoLmwFk9XrZMuQ/48F9w95bkVjsiUYm8urBDWrV+j5YIlBTBTVrxrg32gi5pV&#10;CosOqVbMMbKD6k2quuKgrc7diOs60nlecREwIJrJ+ALNGvTOBCxF0hRmoAmpveDpw2n5434N5sU8&#10;Q9s9mg+a/7bIS9SYIjn3+31xCj7kUPtLCIIcAqPHgVFxcITjYTyfXM+mSDxH33waT1vCeYlTeXOJ&#10;l9//dS1iSVsyNDY00hhUjj2RY/+PnJeSGRE4tx78M5AqS+kVJYrVqN91J5UrD8SXxhjPXrezHZHv&#10;cnN9M4tb/O/SM4lvgh4HnCzhO+vWQgea2f7BulauWW+xsrf4QfUmoOi93GWQu6ME5Q6UoNy3bXXD&#10;nL/nZ+dN0pzm5M9qvRcbHbzuYkbY2skr1XmUn/T4Bv/2XgQY20ag4cugoFojlEb7HJxUvosgEF/Y&#10;alll95WUYQPF9k4C2TMEtZr7z+PADK/CDFi3YrZs44KrC5MqiNkm7XT81LY6O+JoG5xmSu2fHQNB&#10;ifyhUDz+legN6I1tb4CTdzq8JYEgrLk5/GJgiC+fUoeTfdS9hljSD81DH2L9TaW/7ZzOKz9R1HPf&#10;UbdBPQcr/PZovXpXzvch6vSQLv8CAAD//wMAUEsDBBQABgAIAAAAIQDFRUNN3wAAAAgBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4swsIWpGlaRr11JjYmhhvW3YKpOwsYbdA/73j&#10;SY/z3sub7xWr2XZixMG3jhTEiwgEUuVMS7WCz/3r3RKED5qM7hyhggt6WJXXV4XOjZvoA8ddqAWX&#10;kM+1giaEPpfSVw1a7ReuR2Lv6AarA59DLc2gJy63nUyi6EFa3RJ/aHSPmwar0+5sFbxNelrfxy/j&#10;9nTcXL732fvXNkalbm/m9TOIgHP4C8MvPqNDyUwHdybjRacgfUo5qSBJExDsZ9GShQML2SPIspD/&#10;B5Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANxPrJ5uAgAAkAUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMVFQ03fAAAACAEAAA8AAAAAAAAA&#10;AAAAAAAAyAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;">
+                    <v:group w14:anchorId="7B2560EA" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:24.7pt;margin-top:12.1pt;width:229.5pt;height:.75pt;z-index:-16095232;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="29146,95" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcT6yebgIAAJAFAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtu2zAMfR+wfxD0vjhxm3Qx4hRDswYD&#10;irZAM+xZkeULJksapcTJ34+SL0nTYg8dDAiUSJE8h8da3B5qSfYCbKVVSiejMSVCcZ1Vqkjpz839&#10;l6+UWMdUxqRWIqVHYent8vOnRWMSEetSy0wAwSTKJo1JaemcSaLI8lLUzI60EQqduYaaOdxCEWXA&#10;Gsxeyygej2dRoyEzoLmwFk9XrZMuQ/48F9w95bkVjsiUYm8urBDWrV+j5YIlBTBTVrxrg32gi5pV&#10;CosOqVbMMbKD6k2quuKgrc7diOs60nlecREwIJrJ+ALNGvTOBCxF0hRmoAmpveDpw2n5434N5sU8&#10;Q9s9mg+a/7bIS9SYIjn3+31xCj7kUPtLCIIcAqPHgVFxcITjYTyfXM+mSDxH33waT1vCeYlTeXOJ&#10;l9//dS1iSVsyNDY00hhUjj2RY/+PnJeSGRE4tx78M5AqS+kVJYrVqN91J5UrD8SXxhjPXrezHZHv&#10;cnN9M4tb/O/SM4lvgh4HnCzhO+vWQgea2f7BulauWW+xsrf4QfUmoOi93GWQu6ME5Q6UoNy3bXXD&#10;nL/nZ+dN0pzm5M9qvRcbHbzuYkbY2skr1XmUn/T4Bv/2XgQY20ag4cugoFojlEb7HJxUvosgEF/Y&#10;alll95WUYQPF9k4C2TMEtZr7z+PADK/CDFi3YrZs44KrC5MqiNkm7XT81LY6O+JoG5xmSu2fHQNB&#10;ifyhUDz+legN6I1tb4CTdzq8JYEgrLk5/GJgiC+fUoeTfdS9hljSD81DH2L9TaW/7ZzOKz9R1HPf&#10;UbdBPQcr/PZovXpXzvch6vSQLv8CAAD//wMAUEsDBBQABgAIAAAAIQDFRUNN3wAAAAgBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4swsIWpGlaRr11JjYmhhvW3YKpOwsYbdA/73j&#10;SY/z3sub7xWr2XZixMG3jhTEiwgEUuVMS7WCz/3r3RKED5qM7hyhggt6WJXXV4XOjZvoA8ddqAWX&#10;kM+1giaEPpfSVw1a7ReuR2Lv6AarA59DLc2gJy63nUyi6EFa3RJ/aHSPmwar0+5sFbxNelrfxy/j&#10;9nTcXL732fvXNkalbm/m9TOIgHP4C8MvPqNDyUwHdybjRacgfUo5qSBJExDsZ9GShQML2SPIspD/&#10;B5Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANxPrJ5uAgAAkAUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMVFQ03fAAAACAEAAA8AAAAAAAAA&#10;AAAAAAAAyAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;">
                       <v:shape id="Graphic 3" o:spid="_x0000_s1027" style="position:absolute;top:47;width:29146;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2914650,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQALMDWGwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RagIx&#10;FETfBf8hXKFvmrUVka1RSlFofZCq/YDbzXV32+RmSeLu+vdGKPg4zMwZZrnurREt+VA7VjCdZCCI&#10;C6drLhV8n7bjBYgQkTUax6TgSgHWq+Fgibl2HR+oPcZSJAiHHBVUMTa5lKGoyGKYuIY4eWfnLcYk&#10;fSm1xy7BrZHPWTaXFmtOCxU29F5R8Xe8WAXt12z2iZfp+fdnZzb7jd92OzJKPY36t1cQkfr4CP+3&#10;P7SCF7hfSTdArm4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACzA1hsMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l2914078,e" filled="f" strokecolor="#d9d9d9">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="001674C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74ADAB90" w14:textId="77777777" w:rsidR="00ED3929" w:rsidRPr="001674C7" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="37"/>
               <w:ind w:left="239"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
@@ -9092,51 +9160,51 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="D9D9D9"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="6E607D93" id="Group 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:24.7pt;margin-top:6.95pt;width:229.5pt;height:74pt;z-index:-16095744;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="29146,9398" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBn7sEcTwUAABMdAAAOAAAAZHJzL2Uyb0RvYy54bWzsWdtu4zYQfS/QfxD03lii7kacRbFpggKL&#10;3QU2RZ8ZWb6gsqiSSuz8fYekaHNsaWOHKfZlEcCiopnR4eGQnENdf9htau+54mLNmpkfXgW+VzUl&#10;m6+b5cz/6+Hut9z3REebOa1ZU838l0r4H25+/eV6204rwlasnlfcgyCNmG7bmb/qunY6mYhyVW2o&#10;uGJt1cDDBeMb2sEtX07mnG4h+qaekCBIJ1vG5y1nZSUE/PdWP/RvVPzFoiq7L4uFqDqvnvmArVO/&#10;XP0+yt/JzTWdLjltV+uyh0HfgGJD1w28dB/qlnbUe+Lrk1CbdcmZYIvuqmSbCVss1mWl+gC9CYOj&#10;3txz9tSqviyn22W7pwmoPeLpzWHLz8/3vP3WfuUaPTQ/sfIfAbxMtu1yaj+X98uD8W7BN9IJOuHt&#10;FKMve0arXeeV8E9ShHGaAPElPCuiIg96yssVjMuJW7n64/uOEzrVr1Xg9mC2LWSPOBAk3Aj6tqJt&#10;pXgXkoCv3FvPZ37iew3dQA7f9+mSyOyRrwYbyWB/J3oyB/mJs5TopBukKMuSIlMU7XtKp+WT6O4r&#10;psimz59Ep5N2blp0ZVrlrjFNDqkvk75WSd/5HiQ99z1I+kf9/pZ20k+OoGx6W2u0VjO/RyIfb9hz&#10;9cCUYSeHjJAoDDLiezCmYJaFqYwIgA+GdYMc4iiQVicO2gw8JYI3IAmjJCXFQOAxJGGSZHEavz8S&#10;kocwtAOBx5DImRFksDoek+jMSRrnRXAJkjAq0mhgOF2RkISQMLlgdEhGoogMQHdFAgvQMc1j4xKS&#10;NI3yAQdXDHaGpCQgaf7arLEyBDm4ItGdQyHPYQM5uGIIrSxFgceQECtLkYMrEns1Q4FHkVirGXJw&#10;RmLNFxR4FIk1X5CDKxJ7XUWBx5DY6ypycEVijw4s3Dkxm+MYEmKNDnJwRmKNDgo8isQaHeTgisQe&#10;HRR4FIk1d5CDKxJ7TUOBR5FYaxpycEWi1zQUcgyDvcIjh/fBALVRDiXJ+RURcnDFYO+5KPAYG/ae&#10;ixyckVgVEQo8isTKDeTgikTnBixRcfzqnmvNWeTgisGeKSjwOWwgB1ckmo1Xl1FrMIzt0Zv7sl1p&#10;CGjbKqVupJwoEpIoUSxYvZ7fretalviCLx8/1tx7pqBObgv5108WZNZy0d1SsdJ26lFvVjdKm4qp&#10;FlpSgD2y+QuotC0Is5kv/n2ivPK9+s8GdCB0tzMNbhqPpsG7+iNTRwNKfcA7H3Z/U9568vUzvwOR&#10;9pkZOUinRn3Jru9tpWfDfn/q2GItpRlIU4OovwFpqoXi/65RodjGGlUtRGdrVLQ0nijVMInzLAUZ&#10;rMV8QDKlgIEMI3XtHDBcwZnI+yvVPRRQqkWkkMhhOEymVinVvCh62YkWlIOZTmkYTWWupwYyNQbm&#10;ahsWpMiLeJ+VWvFiwwOAi4wHIZQ1E5XeVo7l8pl0RDlsD1peoY1vjA/QqEE+YG/6aK6aFMv6jM5a&#10;WC6zRsgNAndu0ixKgwE5PsZNkpMQJNyJrjSIzFVzY1mf0VsLy2XW6DTGIHDnpkjjtNAHBCgzx7jJ&#10;swgSTXGD7A0ic9XcWNZn9NbCcpn1IBJ3bkICR0qZPuRA+/QYOSFI3ygacDCsmKtmxzY/o8M2nAvN&#10;EXoD4h0Igl0j6lcRU0mMchMnaRHrFcfYGiTm2tNiWZ7TTwvEhebHOE4Y+U4dhCoaVPgA2Xe5OgkG&#10;d8tMFQ8/C5uTw/fsuLDJ5L57dmGjd/Yigo8RqiKi08Hj95D8+MP3oTrmZ80OXy5+QM2uvjLBlzf1&#10;daP/Sig/7dn3qsY/fMu8+Q8AAP//AwBQSwMEFAAGAAgAAAAhAJrbHqjfAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj81qwzAQhO+FvoPYQG+N7OaH2LEcQmh7CoUmhdLbxtrYJpZkLMV23r7bU3Pc&#10;b4bZmWwzmkb01PnaWQXxNAJBtnC6tqWCr+Pb8wqED2g1Ns6Sght52OSPDxmm2g32k/pDKAWHWJ+i&#10;giqENpXSFxUZ9FPXkmXt7DqDgc+ulLrDgcNNI1+iaCkN1pY/VNjSrqLicrgaBe8DDttZ/NrvL+fd&#10;7ee4+Pjex6TU02TcrkEEGsO/Gf7qc3XIudPJXa32olEwT+bsZD5LQLC+iFYMTgyWcQIyz+T9gvwX&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZ+7BHE8FAAATHQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmtseqN8AAAAJAQAADwAAAAAAAAAAAAAA&#10;AACpBwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAALUIAAAAAA==&#10;">
+                    <v:group w14:anchorId="7206005B" id="Group 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:24.7pt;margin-top:6.95pt;width:229.5pt;height:74pt;z-index:-16095744;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="29146,9398" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBn7sEcTwUAABMdAAAOAAAAZHJzL2Uyb0RvYy54bWzsWdtu4zYQfS/QfxD03lii7kacRbFpggKL&#10;3QU2RZ8ZWb6gsqiSSuz8fYekaHNsaWOHKfZlEcCiopnR4eGQnENdf9htau+54mLNmpkfXgW+VzUl&#10;m6+b5cz/6+Hut9z3REebOa1ZU838l0r4H25+/eV6204rwlasnlfcgyCNmG7bmb/qunY6mYhyVW2o&#10;uGJt1cDDBeMb2sEtX07mnG4h+qaekCBIJ1vG5y1nZSUE/PdWP/RvVPzFoiq7L4uFqDqvnvmArVO/&#10;XP0+yt/JzTWdLjltV+uyh0HfgGJD1w28dB/qlnbUe+Lrk1CbdcmZYIvuqmSbCVss1mWl+gC9CYOj&#10;3txz9tSqviyn22W7pwmoPeLpzWHLz8/3vP3WfuUaPTQ/sfIfAbxMtu1yaj+X98uD8W7BN9IJOuHt&#10;FKMve0arXeeV8E9ShHGaAPElPCuiIg96yssVjMuJW7n64/uOEzrVr1Xg9mC2LWSPOBAk3Aj6tqJt&#10;pXgXkoCv3FvPZ37iew3dQA7f9+mSyOyRrwYbyWB/J3oyB/mJs5TopBukKMuSIlMU7XtKp+WT6O4r&#10;psimz59Ep5N2blp0ZVrlrjFNDqkvk75WSd/5HiQ99z1I+kf9/pZ20k+OoGx6W2u0VjO/RyIfb9hz&#10;9cCUYSeHjJAoDDLiezCmYJaFqYwIgA+GdYMc4iiQVicO2gw8JYI3IAmjJCXFQOAxJGGSZHEavz8S&#10;kocwtAOBx5DImRFksDoek+jMSRrnRXAJkjAq0mhgOF2RkISQMLlgdEhGoogMQHdFAgvQMc1j4xKS&#10;NI3yAQdXDHaGpCQgaf7arLEyBDm4ItGdQyHPYQM5uGIIrSxFgceQECtLkYMrEns1Q4FHkVirGXJw&#10;RmLNFxR4FIk1X5CDKxJ7XUWBx5DY6ypycEVijw4s3Dkxm+MYEmKNDnJwRmKNDgo8isQaHeTgisQe&#10;HRR4FIk1d5CDKxJ7TUOBR5FYaxpycEWi1zQUcgyDvcIjh/fBALVRDiXJ+RURcnDFYO+5KPAYG/ae&#10;ixyckVgVEQo8isTKDeTgikTnBixRcfzqnmvNWeTgisGeKSjwOWwgB1ckmo1Xl1FrMIzt0Zv7sl1p&#10;CGjbKqVupJwoEpIoUSxYvZ7fretalviCLx8/1tx7pqBObgv5108WZNZy0d1SsdJ26lFvVjdKm4qp&#10;FlpSgD2y+QuotC0Is5kv/n2ivPK9+s8GdCB0tzMNbhqPpsG7+iNTRwNKfcA7H3Z/U9568vUzvwOR&#10;9pkZOUinRn3Jru9tpWfDfn/q2GItpRlIU4OovwFpqoXi/65RodjGGlUtRGdrVLQ0nijVMInzLAUZ&#10;rMV8QDKlgIEMI3XtHDBcwZnI+yvVPRRQqkWkkMhhOEymVinVvCh62YkWlIOZTmkYTWWupwYyNQbm&#10;ahsWpMiLeJ+VWvFiwwOAi4wHIZQ1E5XeVo7l8pl0RDlsD1peoY1vjA/QqEE+YG/6aK6aFMv6jM5a&#10;WC6zRsgNAndu0ixKgwE5PsZNkpMQJNyJrjSIzFVzY1mf0VsLy2XW6DTGIHDnpkjjtNAHBCgzx7jJ&#10;swgSTXGD7A0ic9XcWNZn9NbCcpn1IBJ3bkICR0qZPuRA+/QYOSFI3ygacDCsmKtmxzY/o8M2nAvN&#10;EXoD4h0Igl0j6lcRU0mMchMnaRHrFcfYGiTm2tNiWZ7TTwvEhebHOE4Y+U4dhCoaVPgA2Xe5OgkG&#10;d8tMFQ8/C5uTw/fsuLDJ5L57dmGjd/Yigo8RqiKi08Hj95D8+MP3oTrmZ80OXy5+QM2uvjLBlzf1&#10;daP/Sig/7dn3qsY/fMu8+Q8AAP//AwBQSwMEFAAGAAgAAAAhAJrbHqjfAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj81qwzAQhO+FvoPYQG+N7OaH2LEcQmh7CoUmhdLbxtrYJpZkLMV23r7bU3Pc&#10;b4bZmWwzmkb01PnaWQXxNAJBtnC6tqWCr+Pb8wqED2g1Ns6Sght52OSPDxmm2g32k/pDKAWHWJ+i&#10;giqENpXSFxUZ9FPXkmXt7DqDgc+ulLrDgcNNI1+iaCkN1pY/VNjSrqLicrgaBe8DDttZ/NrvL+fd&#10;7ee4+Pjex6TU02TcrkEEGsO/Gf7qc3XIudPJXa32olEwT+bsZD5LQLC+iFYMTgyWcQIyz+T9gvwX&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZ+7BHE8FAAATHQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmtseqN8AAAAJAQAADwAAAAAAAAAAAAAA&#10;AACpBwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAALUIAAAAAA==&#10;">
                       <v:shape id="Graphic 5" o:spid="_x0000_s1027" style="position:absolute;top:47;width:29146;height:7760;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2914650,775970" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAm/VYexAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvF3yHcIS9WTRVUKQaRQRBdxfFH/T22BzbYnNSmmi7b78RBC+HmfmGmcwaU4gHVS63rKDXjUAQ&#10;J1bnnCo4HpadEQjnkTUWlknBHzmYTVsfE4y1rXlHj71PRYCwi1FB5n0ZS+mSjAy6ri2Jg3e1lUEf&#10;ZJVKXWEd4KaQ/SgaSoM5h4UMS1pklNz2d6Ng0+x8/b0+je6n/Bz9ysFle/j6Ueqz3czHIDw1/h1+&#10;tVdawQCeV8INkNN/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACb9Vh7EAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m2231072,775716r199644,em1356296,775716r201168,em2814764,775716r99314,em1648904,775716r490728,em2522156,775716r201168,em,775716r1266380,em2814764,620268r99314,em,620268r1266380,em1648904,620268r490728,em2231072,620268r199644,em2522156,620268r201168,em1356296,620268r201168,em2231072,464820r199644,em2522156,464820r201168,em1356296,464820r783336,em2814764,464820r99314,em,464820r1266380,em,310896r2430716,em2522156,310896r201168,em2814764,310896r99314,em,155448r2723324,em2814764,155448r99314,em,l2914078,e" filled="f" strokecolor="#d9d9d9">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <v:shape id="Graphic 6" o:spid="_x0000_s1028" style="position:absolute;left:12663;top:47;width:15488;height:9303;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1548765,930275" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDZIXDBxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW8lGajB2ljVimKoJdAtdDrc/c1CWbfxt2Nxn/fLRR6HGbmG6ZcjbYTV/KhdaxgmuUg&#10;iLUzLdcKPo/bl1cQISIb7ByTgjsFWC0fH0osjLvxB10PsRYJwqFABU2MfSFl0A1ZDJnriZP37bzF&#10;mKSvpfF4S3DbyVmez6XFltNCgz2tG9Lnw2AVDNU+Hy7187nV5m36tdHVqZqRUpOn8X0BItIY/8N/&#10;7Z1RMIffK+kGyOUPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANkhcMHEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m89916,310896l,310896,,929894r89916,l89916,310896xem382524,464820r-91440,l291084,929894r91440,l382524,464820xem673608,775716r-91440,l582168,929894r91440,l673608,775716xem964692,310896r-91440,l873252,929894r91440,l964692,310896xem1255776,155448r-91440,l1164336,929894r91440,l1255776,155448xem1548384,r-91440,l1456944,929894r91440,l1548384,xe" fillcolor="#155f82" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <v:shape id="Graphic 7" o:spid="_x0000_s1029" style="position:absolute;top:9346;width:29146;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2914650,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB0CzOFwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ra8Iw&#10;FIXfB/6HcIW9zdQhTjqjjKGw+SBa9wPummvbLbkpSWy7f28EYY+Hc853OMv1YI3oyIfGsYLpJANB&#10;XDrdcKXg67R9WoAIEVmjcUwK/ijAejV6WGKuXc9H6opYiQThkKOCOsY2lzKUNVkME9cSJ+/svMWY&#10;pK+k9tgnuDXyOcvm0mLDaaHGlt5rKn+Li1XQHWazT7xMzz/fO7PZb/y235FR6nE8vL2CiDTE//C9&#10;/aEVvMDtSroBcnUFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdAszhcMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l2914078,e" filled="f" strokecolor="#d9d9d9">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="001674C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="459BBA8F" w14:textId="77777777" w:rsidR="00ED3929" w:rsidRPr="001674C7" w:rsidRDefault="00000000">
             <w:pPr>
@@ -9392,149 +9460,187 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>BA</w:t>
             </w:r>
             <w:r w:rsidRPr="001674C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="001674C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>AA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0176106A" w14:textId="77777777" w:rsidR="00ED3929" w:rsidRPr="001674C7" w:rsidRDefault="00ED3929">
+          <w:p w14:paraId="1D6A06D6" w14:textId="77777777" w:rsidR="00ED3929" w:rsidRDefault="00ED3929">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B9EF658" w14:textId="77777777" w:rsidR="00931248" w:rsidRDefault="00931248">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0176106A" w14:textId="3A945C4F" w:rsidR="00931248" w:rsidRPr="001674C7" w:rsidRDefault="00931248">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68A61378" wp14:editId="4645DB74">
+                  <wp:extent cx="3303905" cy="2035810"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="8" name="Grafik 8"/>
+                  <wp:cNvGraphicFramePr/>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="711B92E4" w14:textId="77777777" w:rsidR="00F01A0B" w:rsidRPr="001674C7" w:rsidRDefault="00F01A0B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F01A0B" w:rsidRPr="001674C7">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1280" w:right="425" w:bottom="280" w:left="425" w:header="522" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46214509" w14:textId="77777777" w:rsidR="00F8630F" w:rsidRDefault="00F8630F">
+    <w:p w14:paraId="1B3FBE97" w14:textId="77777777" w:rsidR="00D370CF" w:rsidRDefault="00D370CF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="240A1B2F" w14:textId="77777777" w:rsidR="00F8630F" w:rsidRDefault="00F8630F">
+    <w:p w14:paraId="6D686D26" w14:textId="77777777" w:rsidR="00D370CF" w:rsidRDefault="00D370CF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76567524" w14:textId="77777777" w:rsidR="00F8630F" w:rsidRDefault="00F8630F">
+    <w:p w14:paraId="78BC6AAC" w14:textId="77777777" w:rsidR="00D370CF" w:rsidRDefault="00D370CF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3679F925" w14:textId="77777777" w:rsidR="00F8630F" w:rsidRDefault="00F8630F">
+    <w:p w14:paraId="3695D0E4" w14:textId="77777777" w:rsidR="00D370CF" w:rsidRDefault="00D370CF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="30913124" w14:textId="77777777" w:rsidR="00ED3929" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="GvdeMetni"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b w:val="0"/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -9598,69 +9704,75 @@
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00ED3929"/>
     <w:rsid w:val="000F1220"/>
     <w:rsid w:val="001674C7"/>
     <w:rsid w:val="001F6569"/>
     <w:rsid w:val="00234C42"/>
     <w:rsid w:val="002D24B7"/>
     <w:rsid w:val="002F6172"/>
     <w:rsid w:val="0037723E"/>
     <w:rsid w:val="00386D31"/>
     <w:rsid w:val="003C23DF"/>
     <w:rsid w:val="00416E9C"/>
+    <w:rsid w:val="004C2075"/>
     <w:rsid w:val="00527C41"/>
+    <w:rsid w:val="005A5E3C"/>
     <w:rsid w:val="00737252"/>
     <w:rsid w:val="007D7217"/>
     <w:rsid w:val="00835BFB"/>
     <w:rsid w:val="00891302"/>
+    <w:rsid w:val="00931248"/>
+    <w:rsid w:val="009A52FC"/>
     <w:rsid w:val="00AD1F06"/>
     <w:rsid w:val="00AE2CA6"/>
     <w:rsid w:val="00AF7C2B"/>
     <w:rsid w:val="00B159DA"/>
     <w:rsid w:val="00B67459"/>
     <w:rsid w:val="00B74833"/>
     <w:rsid w:val="00B97C15"/>
     <w:rsid w:val="00BD61CC"/>
     <w:rsid w:val="00C25752"/>
     <w:rsid w:val="00C44D78"/>
     <w:rsid w:val="00C73F6A"/>
     <w:rsid w:val="00CC50F8"/>
     <w:rsid w:val="00CD2033"/>
+    <w:rsid w:val="00D370CF"/>
     <w:rsid w:val="00D4635B"/>
+    <w:rsid w:val="00D54D26"/>
     <w:rsid w:val="00D57613"/>
     <w:rsid w:val="00D7734B"/>
     <w:rsid w:val="00E16C83"/>
     <w:rsid w:val="00E26F3F"/>
     <w:rsid w:val="00E76052"/>
     <w:rsid w:val="00EC3502"/>
     <w:rsid w:val="00ED3929"/>
     <w:rsid w:val="00F01A0B"/>
     <w:rsid w:val="00F8630F"/>
     <w:rsid w:val="00FD5EA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
@@ -10134,59 +10246,1003 @@
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListeParagraf">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="72"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ozgecetiner@cag.ed" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ozgecetiner@cag.ed" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
+</file>
+
+<file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="tr-TR"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1050">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>2025-2026</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1050" baseline="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Bahar Yarıyılı</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1050" baseline="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>IRE 230 (IRE+MAN)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1050">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:barChart>
+        <c:barDir val="col"/>
+        <c:grouping val="clustered"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Sayfa1!$B$1</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Öğrenci Sayısı</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:lumMod val="75000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:trendline>
+            <c:spPr>
+              <a:ln w="19050" cap="rnd">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:prstDash val="sysDot"/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:trendlineType val="exp"/>
+            <c:dispRSqr val="0"/>
+            <c:dispEq val="0"/>
+          </c:trendline>
+          <c:cat>
+            <c:strRef>
+              <c:f>Sayfa1!$A$2:$A$11</c:f>
+              <c:strCache>
+                <c:ptCount val="10"/>
+                <c:pt idx="0">
+                  <c:v>NA</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>FF</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>FD</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>DD</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>DC</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>CC</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>CB</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>BB</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>BA</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>AA</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Sayfa1!$B$2:$B$11</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="10"/>
+                <c:pt idx="0">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>3</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>3</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>4</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>5</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>3</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>4</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>10</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000001-5E98-444B-9EE2-072B4A765F46}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:gapWidth val="219"/>
+        <c:overlap val="-27"/>
+        <c:axId val="1492079743"/>
+        <c:axId val="1492079263"/>
+      </c:barChart>
+      <c:catAx>
+        <c:axId val="1492079743"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="15000"/>
+                <a:lumOff val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="1492079263"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="1492079263"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="15000"/>
+                  <a:lumOff val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="1492079743"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:extLst>
+      <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
+        <c16r3:dataDisplayOptions16>
+          <c16r3:dispNaAsBlank val="1"/>
+        </c16r3:dataDisplayOptions16>
+      </c:ext>
+    </c:extLst>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:noFill/>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:noFill/>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="en-US"/>
+    </a:p>
+  </c:txPr>
+  <c:externalData r:id="rId3">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
+</file>
+
+<file path=word/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=word/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="201">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="65000"/>
+          <a:lumOff val="35000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1400" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10432,76 +11488,76 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3275</Characters>
+  <Pages>1</Pages>
+  <Words>575</Words>
+  <Characters>3278</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ÇAĞ UNIVERSITY</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3842</CharactersWithSpaces>
+  <CharactersWithSpaces>3846</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ÇAĞ UNIVERSITY</dc:title>
   <dc:creator>Egitim Ogretim Koordinatorlugu</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-10-06T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word LTSC</vt:lpwstr>
   </property>