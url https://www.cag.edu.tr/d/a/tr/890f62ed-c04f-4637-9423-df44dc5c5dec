--- v0 (2026-02-28)
+++ v1 (2026-05-26)
@@ -1443,71 +1443,71 @@
               <w:t>16.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1CE60B44" w14:textId="77777777" w:rsidR="00E8193E" w:rsidRDefault="00E8193E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="58"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="404AFCCE" w14:textId="77777777" w:rsidR="00E8193E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="404AFCCE" w14:textId="77777777" w:rsidR="00E8193E" w:rsidRDefault="00E8193E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="330" w:hanging="192"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId6">
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="1473A6"/>
                   <w:spacing w:val="-4"/>
                   <w:sz w:val="17"/>
                 </w:rPr>
                 <w:t>sedentuyan@</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="1473A6"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId7">
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="1473A6"/>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="17"/>
                 </w:rPr>
                 <w:t>cag.edu.tr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E8193E" w14:paraId="667F0172" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="681"/>
@@ -9451,64 +9451,71 @@
             <w:tcW w:w="1233" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1750745E" w14:textId="77777777" w:rsidR="00E8193E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="33"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="048CEFA7" w14:textId="77777777" w:rsidR="00E8193E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="048CEFA7" w14:textId="4B9AEF64" w:rsidR="00E8193E" w:rsidRDefault="00951656">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="29"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="17"/>
               </w:rPr>
+              <w:t xml:space="preserve">30 </w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4721" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="2DD2814E" w14:textId="77777777" w:rsidR="00E8193E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="117"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Yazılı</w:t>
             </w:r>
@@ -9527,237 +9534,50 @@
               </w:rPr>
               <w:t>+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>uygulama</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> görevleri</w:t>
-            </w:r>
-[...185 lines deleted...]
-              <w:t>yansıtma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E8193E" w14:paraId="3FE7DE5E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3448" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="483849F6" w14:textId="77777777" w:rsidR="00E8193E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="43"/>
               <w:ind w:left="115"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -9826,60 +9646,67 @@
             <w:tcW w:w="1233" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="327A2F8B" w14:textId="77777777" w:rsidR="00E8193E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="33" w:right="8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="147EC4C9" w14:textId="77777777" w:rsidR="00E8193E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="147EC4C9" w14:textId="53E878C3" w:rsidR="00E8193E" w:rsidRDefault="00951656">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="29"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 </w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4721" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="5E500BF7" w14:textId="77777777" w:rsidR="00E8193E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="117"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -9978,61 +9805,68 @@
           </w:tcPr>
           <w:p w14:paraId="724072E1" w14:textId="77777777" w:rsidR="00E8193E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="41"/>
               <w:ind w:left="33"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2D841F52" w14:textId="77777777" w:rsidR="00E8193E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2D841F52" w14:textId="69C5A85E" w:rsidR="00E8193E" w:rsidRDefault="00951656">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="41"/>
               <w:ind w:left="29"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 </w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4721" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="40B250C0" w14:textId="77777777" w:rsidR="00E8193E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="41"/>
               <w:ind w:left="117"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -10552,255 +10386,144 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="93" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4682"/>
         <w:gridCol w:w="1562"/>
         <w:gridCol w:w="3021"/>
         <w:gridCol w:w="1701"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E8193E" w14:paraId="7B57839F" w14:textId="77777777">
-[...109 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00E8193E" w14:paraId="2B12B9D2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="394"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4682" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6761638B" w14:textId="77777777" w:rsidR="00E8193E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="115"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Portföy </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Hazırlama</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E34C435" w14:textId="77777777" w:rsidR="00E8193E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1E34C435" w14:textId="0DC09DDB" w:rsidR="00E8193E" w:rsidRDefault="00951656">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="30"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6957F0A1" w14:textId="77777777" w:rsidR="00E8193E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6957F0A1" w14:textId="117CE7BD" w:rsidR="00E8193E" w:rsidRDefault="00951656">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="29"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="17"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB74659" w14:textId="77777777" w:rsidR="00E8193E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6DB74659" w14:textId="7A65C8BA" w:rsidR="00E8193E" w:rsidRDefault="00951656">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="32" w:right="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="17"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E8193E" w14:paraId="730F2436" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4682" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="086F7FF0" w14:textId="77777777" w:rsidR="00E8193E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="115"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Ara</w:t>
@@ -13067,51 +12790,51 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="19050">
                                   <a:solidFill>
                                     <a:srgbClr val="145F82"/>
                                   </a:solidFill>
                                   <a:prstDash val="dot"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="1E820343" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:30pt;margin-top:1.95pt;width:224.45pt;height:79.05pt;z-index:-16116736;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="28505,10039" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqJ3MMHRMAAMBeAAAOAAAAZHJzL2Uyb0RvYy54bWzsnG9vI8eRh98HyHcQ+P680z3T3TOC5eAQ&#10;n40DglyA+JDXXIlaCSeJCsldrb99np6ukmZWZBdlrpMcYNjQUKuaZnV11a/+znz7h8/3d2efVpvt&#10;7frhYuG+aRZnq4fL9dXtw4eLxf/+9MN/9Iuz7W75cLW8Wz+sLhY/r7aLP3z3+999+/R4vvLrm/Xd&#10;1WpzxiIP2/Onx4vFzW73eP7u3fbyZnW/3H6zflw98Mfr9eZ+uePXzYd3V5vlE6vf373zTRPfPa03&#10;V4+b9eVqu+Vfvy9/XHw3rn99vbrc/c/19Xa1O7u7WMDbbvy5GX++zz/fffft8vzDZvl4c3spbCx/&#10;ARf3y9sHvvR5qe+Xu+XZx83tq6Xuby836+36evfN5fr+3fr6+vZyNe6B3bjmi938uFl/fBz38uH8&#10;6cPjs5gQ7Rdy+sXLXv7504+bx78+/mVTuOfjn9aX/7dFLu+eHj+cT/+ef//wQvz5enOfb2ITZ59H&#10;if78LNHV593ZJf/o+9AEFxZnl/zNNU07tKHI/PKGg3l13+XNfxl3vluely8e2Xtm5+kR/dm+iGh7&#10;moj+erN8XI2S32YR/GVzdnt1sWgXZw/Le7T4R1GYNu8lfzU0WYby21bEuVdCbeqHdihC2CumLna9&#10;HzXzea/L88uP292Pq/Uo8OWnP213RXGv9NPyRj9dfn7QjxvUPyv+3aj4u8UZir9ZnKH478v3Py53&#10;+b58ivnj2dPkxG4uFsJJ/vP9+tPqp/VIuMun5l3vU4dxc64zhl8I7x5mN7Qp5W29uqGQsdXMwS/g&#10;xLWelVGxYzlxwaOW6fUNJ3MSHaygJEdz0jep7/awfionvoswEo/nxMfo+2bPcZ7KyZ4DP6QhMWbL&#10;eM3zqSz4FHzy3euFDzFSQOtX4CSFtFfIhxgZgu/7PRI8VSKu6Xwa9ljAIUacB7Xi8FqEJ3PSDylF&#10;93rhQ5z4ZvB9+yuczRRG2mZok88QCSwd4mQKI7MbvqZMZgsf4mQqk9kNp3IytZzZwgc5Gd19OZ3Z&#10;Dady4ibQOlv4ECduAq2zG07lpJjjbMmDPEysZnbDqTxM4X228CFOpvA+u+FkTiZhwGzhg5xMwoDZ&#10;DSdzMkF5F0LXJcN+pyg/u+FkTiYymS18jExmN5zKiZug62zhg5xM0HV2w6mcFKuZLXmIh6nlzm44&#10;lYep1cwWPsTJ1GpmN5zKSZGGhvgHv35iKkp76jdPZaBrHvz+SUyotCd//8RKdc2D3z9xJkr7xfdL&#10;1jCmMHyeJkl3DzmbIYIKY16+Xd/dXv1we3eXM4zt5sP7P95tzj4tSY6+H/J/AhYzssfNdvf9cntT&#10;6MY/Cdndw5geb89LppczwPfrq59JE5/IDC8W279/XG5Wi7O7/34gEeW4d/phox/e64fN7u6P67E6&#10;MSY/fOdPn/+23Dye5a+/WOzIEf+81nx0ea7JX976M22+82H9nx936+vbnBmSGytH8gu5cclUf/Uk&#10;mUB7niR3WWhvTJLjEOII4MvzvTmyC13bjJUE5KBp9vT4VUxUZH7dHFk4ySfwosiPY46soNcOfiwU&#10;wOoLSdFkDrGk06OulxzFhckNXyg89HvydJMHNZ9jvl5pv/jmrG9aLeDzVNa/mVox/n+6qVE5mJva&#10;aBFHm9qQBleSQO/bbhjtdGJvMXS5WjeW7lIKbanc/UvsTVmhJiWc7LO3fhhcqXlEtjZYCVwxzxmp&#10;GqVep3bMFzuqRiUpVAK9FsIXBt5EvJeFy7v1dlW+7FVh7DhxtKkbmgIp0Tc+9sL7YRDohr6UgGb0&#10;uke9KmI9Ux+x2Qkvb6Pey8npsolh6FGQXKkLnSdbMGQT4jCkolszepWJXotsJtRH7HbCy9uo93Jy&#10;umyGrttbdTqkNz04EfeU11QmehUbeaHOu32WvFLptVBPeHkb9awmrWueLhvn/dBjSVlx2r5HOw3F&#10;ca4dCEJf36A86bXsd0p+xIan7LyRfMa9MvEVBMSR9qFYSuuafoiWgDqP6ylYPLtBedKrCGhCfsyO&#10;J+y8kXwvM19BQHimHq3PGuTb1tl1xtTgy4rKzW5QwehVBDQhP2bHE3beSL6XmdMF5Ju+69tiMWPW&#10;bfktNwydOv7ZDSoYvYqAJuRH7HjKzhvJ9zLzFQTUxkE7aSnlzkYJEw7hs6fWr4HAlF7Fotcinjm1&#10;CdB+xswbyV94Vx6+gnQIjrTJYoGzD7RaJQxQWuVEryKVCeUxWjBh4o3kX/LxSiKVRGxWvZgVOVwX&#10;fug1IJ6QjYWC34oYrzr9OLB5ZjW6saMzq+LOAPpIExbrnGRVs4EIn/S4/2U1jH2JVGFfWTuIK5Oa&#10;hdIWqxEVJR/+rWgw1vKykP9d6nNk/HPVHnPao1XbkS5JM30srs61O8TYaM2gB1zpGRfn9M/Xb2WF&#10;moFwcljVIUjB8qPFKmak6iT0WpxFr9MGmL9joqFIQGn0KtEIffUS2x1BTKIqCXofXXyWra6o17Jy&#10;20WJoo4g7rwPpQvfx8ZKygI5TYnwjyCOTZDovg/kS64qjdi7UKYMGNBpmFCoiY4JFylvHEHMsdER&#10;zEF3H0J4DrpVZHotoiMfofp8JLFrWu9KuEom3HSq8bqkXuW8yYn0WOhNPAdvSqVXpabsUOaD+iOo&#10;/eBkwqoPDNvVZe3amPRkyMBSXdgEEH1fGvv9EdQhNJKy9F3K+W/tIF30QEWR9xHUyVG3FOrYeUPe&#10;PbMcoqwd9TDtGaic9Sry7tGO46mZXWkEFbq2ZVKntkvfhFZPp3N5AK1KjRFGlbdNTRgu01t917TM&#10;x1TXbqkbiLwpA3BjlZoFsZfRGo6hHsZ5z2xo3MZcXnXtkFBDWTvkQaAq9diQFOqOLdepU0s99mjq&#10;HjApWTn2CVf1tQfmH1WCLn+s8k0gqKfTmtQtRRPFYj/EWJdg61BwkaDvXVeXYOsRuOAJ3W2q5TW+&#10;2xYHLvp9BDWVGRlW633A6uprB6xe5O1bCqZ16tgkRWTv80FV+Y49ilpO/ghqErRW8AQbNTxU2zOm&#10;KPJmvMJwUe0APil16gy3g6F1isjOpnY+9CJBvKbhdzo6AOotgRbD78A1Z18k6PxgeJKOGoCeDgVM&#10;w5OAa0795RHUAb8nEmwGnGD15DumWPV0sp+taxXngVDKLpvYG76h651TREZN+rqlEagx2itrt4kt&#10;1DS2o1/lJeIAbQ1qRuoJBGVtWnd1S6MmE9VfNg1RVZWT4NteEJmqkWMLNb4xnE5Oh3lSAKVO3TVB&#10;EDkNEUUxqIckiJwGdMbYZWDeufjLY6iBVUHkNAC4dfwOqWOwe5Q3kUcwEDlk/1H8ZRqaxkDkMPhO&#10;mpaJ4IN+bE3eseERimINeR73ucWpUYxeSzQTGw6w6DcD8mhBfW0H40VjUw9w1f1O9ECOUnvQpb52&#10;i7iLxuYJaAM1CdW9IHLieJior8okEB6JvHkQwMBB8lP6MeUsEwlSXb9jzLmTUOPd6vrNzH2S9IXc&#10;hEcB6nxzgILIx1BzIHo6BMAGDia0RBCZEJWeVZWT5EAzkWDsk4GDgGanpxOTM3Aw+YG4rkgwds7A&#10;qtQmp6dDUmBgVSJCFn9J6EjboL7LDJqisYHxovpZohtMyRe+Qw8m19dOnuBHqCP5cZ26J4EWedMN&#10;NdCHhyIaPZ1AUl+3yzSQQou8gxsM9MHnMX4vfANV9V0SXg7iL3n0JxfOa3bZe7JokWAHONd1sG9d&#10;1NMh1TTQhySnlwwGH5HTqionHXGayDsjef10yMwA5SKTFhdk8I2dKSK3PVpQ5ySFPpWchLuSgSck&#10;3EHyy9TiGozTGciiRd5tGw2EwDNBLrukflHf5dBQEhH9Jhw0bB6vEySDSTxCYEQzsJ2boDm/TJi8&#10;gRBMJLWSwVBlI82oyhsX1Ski5859/XSoUzR6OjQVDZsngiH2KnwTJxk2P8Reu74JTTdsnsLC0EvE&#10;wTigYfOQOkVkntQxrJj2J3MXwjf7rVtxfmaTfLSQMx1umLFrHHm0xBxNSoYdO+Jvxl9kdSKUuopD&#10;TiYtWtuw0bolU5nrB4XlxkXDlMH7mKdOsybSYaUOWtUtRxSO5xTyxGYN8khdpsid6VbSGoMc9RZo&#10;jgP5dB328X7k00XuhBU4AWN10FuOKSIjw0QdC7aCzkREnWF1zjUEKAUuAHUUv86Mc3lKowiSZ7sM&#10;z0zySHoqcsczG4ZHiukoi5bVE0lZPdZ3lFAacaCR5/UMBwrrqLDIPXXeqKhA/vwQbATtLOPLRX5B&#10;6fGToQRuDIPKVimlG26RSlSu0Al5aCxrckyhCFDH2BK41E8VsRAuyOpNsKyJh9hys3Q0vpCfWzFW&#10;dxylyD3gry1mcHZ6TEz7WdZERSrPBBZmHOUpgxlqGgLXgEx+PLEWjlC38eScZXUe1LXMA//YCWDH&#10;jmzIkgwBvAA21XFvmYdHIcWhxpYxGkPFUIFWADu2iYje2Cp1KT2mFldsgB6+AwdWJIObt7wHtu8V&#10;sFsCmnoYCDFJqOA7tmfpe8uSCth5RNRQsRbpKWATB1r6TiRPY6RslSah5Q5QSJ2SI1zqLX2nFsIN&#10;snqXLHcADiTxqxTnkqXAbU/AIwrc0L808D17YT2mhujH0JkW36uAjT5YCtzheRWweYWGpcAd8ZQc&#10;EzPARAV1BaZSSlQ4CjIAxZYCk4s48auBEqqlwB3qLn41DLwcwzBt4t1OAJs8gpF9g3cSVzkmMqrW&#10;0kjOCIgvW8V5WBpJdIKvLuQU/yyNZKaPpFvIqasYSsCjB4SeQo42G5CKF/YC2DSOc128isDkDYQx&#10;ZXW8vAWpJNKNADZzYLkHX199fHBQVqfYbmw1tCThIneKh5aKZSSSmhRRJKBqMEP9XI+JF19YKkZd&#10;hEp44R1tR33qW00k4gWwKTDyChuLnCRI5E4RyVIxlJz/hRls29pqTuAKLHGkOYqr8h6pY4lfRYyN&#10;FdRSge4EsANPLlsoxqgD/YLCOwOYForFtqGiKuS03Yyt4qoZNRByanDWVjuqgEJO4GQlcaRBaEFZ&#10;nXjY0hmiQQJrISeANnSGwBfjLuSkLZbORGZdFbAJIy2dIZ0hZpbViUEtQVJ+E8CmCUMXv64zpHm5&#10;ipADQ6Ygck5UVTGarWiZkFP8NPA9p3wC2IAM7/4wVmfmQAAbdMWxGuS4PvGrlLKt8SFqzPjSEqAw&#10;HPLypIP2GPQqkxNYqpdjotqX/U5dMgyfiF9FN81ZFRgAeYsg4dxSAmLq3LoajynS0TJgiSYD5fpC&#10;jtu2lKDHllJRYDLn7MCrW0XFKZzI6s4aLcCYeVy0KDCuxur/866BSLWtrE5iY3kPSoqD9OBwTI3l&#10;PSjEuq7gO11eDtbYKm/a0WNiesCohjriPIqJhXe03TpVylzZ/MdTpfdtmTYJIhGNkJNWWLxDL4kQ&#10;HTmrl0nvHzUsgE3tz2pPsk+q2sWvckhWV5CKBSG5KDDjDhZgM47S6jExvmfMMJBuYJ9F35nks1pm&#10;kJOaF0ESnVh9LZoOKQeP+ZgyPlmBIVGhjhOCp5h5XcUGQEkAm4mrxhgwwncRZpRjoq9udWYcD1Yg&#10;m8I7B2C5YR4iJEYq5PntVUZ6i+UxZyDkQE4dlnBepOYiSOIgI9wn+CJ6lGMK9HLqzobRBxxewRkC&#10;G8Y0q3L3zKbocCExp1Wmp0fIBEvRd2Ir2vfG6rk/LILkWVEjWmJMh9lzJQeA64k/NWZQSeTuAcx6&#10;3pTDjVwWHxU4P99iCZKYVo+JCoARz1DnIjUXuVMsN8zDU/Om0V+YocVpmAdBJ+OoInfK34Z5QE5q&#10;XgTp6XhYcidb1TlDj5lbcgcXgYuR9zxEZMmdMhdRTCHHp1lyJ33IExD5mAiwrQIjpVlAssidNxda&#10;FUOPo+aNeLI6M+11WIKchmg5Jh8p8hrWxMgg2UdZnbqCEel5YIywXcgDFZq6NWF9OnCYOweGk881&#10;whxRjYIkPbNwBnoaH4WcWo2FMwCqzhzig61SFC01prxEkJT5CQ9qwRVZPxGzHBOtL0uBmSXTsUMm&#10;OLMjqa/OUQpgg8RWOQddJyKXY+LNjiT19dWZkxTABrwZHjHIMSE5JvQBDLTI0fGi74QTNIjq5FSk&#10;dfiQuMwqiSBqPEY5JmaM8p3VrTJ4quOH+AWraIGeQFMAm0QUR2WsTo4qx8SIHmM4BjkWJICNJgcj&#10;O8ij1TqCODaqDLnz/TqDmAGtt3jPAzpFgfNUiBFCkMuA10pOoGX4Vd63q2OIGbuNgJyqNQwUBaa5&#10;Db7WBZlbZXpMtFd5rqGqBPmUBLCzmzKyYbp8DECIAlP3tFQs5yfiV2l/WpiHLessIiBjKRjnyCDx&#10;CHmAU6hnEoSN6ExxqkzSGXlHTiWfZxFBP0N3eT5CZxFJUYzSIuU7kvIC1YwOmjKhACIZEK8gsmSC&#10;Y9FZxPykkaEqpJE6i4iSWTJhCpvp01HehJ2WTHI5Tp0pw1eGBAH95hmkrVSJvg/2KUiEghu2T2Cn&#10;s4hM91jEPCQci9udo+fxj0+SVobGeL8ZprD30d/l+P6wl/ebXa13z+YrbzL6//Vg8PhCcF6TPj52&#10;Kq90z+9hn/4+buzlxfPf/QMAAP//AwBQSwMEFAAGAAgAAAAhAB4JdqLfAAAACAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FqwzAQRO+F/oPYQm+N5ISY1LUcQmh7CoUmhdLbxtrYJpZkLMV2/r7bU3Pb&#10;YYbZN/l6sq0YqA+NdxqSmQJBrvSmcZWGr8Pb0wpEiOgMtt6RhisFWBf3dzlmxo/uk4Z9rASXuJCh&#10;hjrGLpMylDVZDDPfkWPv5HuLkWVfSdPjyOW2lXOlUmmxcfyhxo62NZXn/cVqeB9x3CyS12F3Pm2v&#10;P4flx/cuIa0fH6bNC4hIU/wPwx8+o0PBTEd/cSaIVkOqeErUsHgGwfZSrfg4ci6dK5BFLm8HFL8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6idzDB0TAADAXgAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAHgl2ot8AAAAIAQAADwAAAAAAAAAAAAAA&#10;AAB3FQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIMWAAAAAA==&#10;">
+                    <v:group w14:anchorId="7F110E07" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:30pt;margin-top:1.95pt;width:224.45pt;height:79.05pt;z-index:-16116736;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="28505,10039" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqJ3MMHRMAAMBeAAAOAAAAZHJzL2Uyb0RvYy54bWzsnG9vI8eRh98HyHcQ+P680z3T3TOC5eAQ&#10;n40DglyA+JDXXIlaCSeJCsldrb99np6ukmZWZBdlrpMcYNjQUKuaZnV11a/+znz7h8/3d2efVpvt&#10;7frhYuG+aRZnq4fL9dXtw4eLxf/+9MN/9Iuz7W75cLW8Wz+sLhY/r7aLP3z3+999+/R4vvLrm/Xd&#10;1WpzxiIP2/Onx4vFzW73eP7u3fbyZnW/3H6zflw98Mfr9eZ+uePXzYd3V5vlE6vf373zTRPfPa03&#10;V4+b9eVqu+Vfvy9/XHw3rn99vbrc/c/19Xa1O7u7WMDbbvy5GX++zz/fffft8vzDZvl4c3spbCx/&#10;ARf3y9sHvvR5qe+Xu+XZx83tq6Xuby836+36evfN5fr+3fr6+vZyNe6B3bjmi938uFl/fBz38uH8&#10;6cPjs5gQ7Rdy+sXLXv7504+bx78+/mVTuOfjn9aX/7dFLu+eHj+cT/+ef//wQvz5enOfb2ITZ59H&#10;if78LNHV593ZJf/o+9AEFxZnl/zNNU07tKHI/PKGg3l13+XNfxl3vluely8e2Xtm5+kR/dm+iGh7&#10;moj+erN8XI2S32YR/GVzdnt1sWgXZw/Le7T4R1GYNu8lfzU0WYby21bEuVdCbeqHdihC2CumLna9&#10;HzXzea/L88uP292Pq/Uo8OWnP213RXGv9NPyRj9dfn7QjxvUPyv+3aj4u8UZir9ZnKH478v3Py53&#10;+b58ivnj2dPkxG4uFsJJ/vP9+tPqp/VIuMun5l3vU4dxc64zhl8I7x5mN7Qp5W29uqGQsdXMwS/g&#10;xLWelVGxYzlxwaOW6fUNJ3MSHaygJEdz0jep7/awfionvoswEo/nxMfo+2bPcZ7KyZ4DP6QhMWbL&#10;eM3zqSz4FHzy3euFDzFSQOtX4CSFtFfIhxgZgu/7PRI8VSKu6Xwa9ljAIUacB7Xi8FqEJ3PSDylF&#10;93rhQ5z4ZvB9+yuczRRG2mZok88QCSwd4mQKI7MbvqZMZgsf4mQqk9kNp3IytZzZwgc5Gd19OZ3Z&#10;Dady4ibQOlv4ECduAq2zG07lpJjjbMmDPEysZnbDqTxM4X228CFOpvA+u+FkTiZhwGzhg5xMwoDZ&#10;DSdzMkF5F0LXJcN+pyg/u+FkTiYymS18jExmN5zKiZug62zhg5xM0HV2w6mcFKuZLXmIh6nlzm44&#10;lYep1cwWPsTJ1GpmN5zKSZGGhvgHv35iKkp76jdPZaBrHvz+SUyotCd//8RKdc2D3z9xJkr7xfdL&#10;1jCmMHyeJkl3DzmbIYIKY16+Xd/dXv1we3eXM4zt5sP7P95tzj4tSY6+H/J/AhYzssfNdvf9cntT&#10;6MY/Cdndw5geb89LppczwPfrq59JE5/IDC8W279/XG5Wi7O7/34gEeW4d/phox/e64fN7u6P67E6&#10;MSY/fOdPn/+23Dye5a+/WOzIEf+81nx0ea7JX976M22+82H9nx936+vbnBmSGytH8gu5cclUf/Uk&#10;mUB7niR3WWhvTJLjEOII4MvzvTmyC13bjJUE5KBp9vT4VUxUZH7dHFk4ySfwosiPY46soNcOfiwU&#10;wOoLSdFkDrGk06OulxzFhckNXyg89HvydJMHNZ9jvl5pv/jmrG9aLeDzVNa/mVox/n+6qVE5mJva&#10;aBFHm9qQBleSQO/bbhjtdGJvMXS5WjeW7lIKbanc/UvsTVmhJiWc7LO3fhhcqXlEtjZYCVwxzxmp&#10;GqVep3bMFzuqRiUpVAK9FsIXBt5EvJeFy7v1dlW+7FVh7DhxtKkbmgIp0Tc+9sL7YRDohr6UgGb0&#10;uke9KmI9Ux+x2Qkvb6Pey8npsolh6FGQXKkLnSdbMGQT4jCkolszepWJXotsJtRH7HbCy9uo93Jy&#10;umyGrttbdTqkNz04EfeU11QmehUbeaHOu32WvFLptVBPeHkb9awmrWueLhvn/dBjSVlx2r5HOw3F&#10;ca4dCEJf36A86bXsd0p+xIan7LyRfMa9MvEVBMSR9qFYSuuafoiWgDqP6ylYPLtBedKrCGhCfsyO&#10;J+y8kXwvM19BQHimHq3PGuTb1tl1xtTgy4rKzW5QwehVBDQhP2bHE3beSL6XmdMF5Ju+69tiMWPW&#10;bfktNwydOv7ZDSoYvYqAJuRH7HjKzhvJ9zLzFQTUxkE7aSnlzkYJEw7hs6fWr4HAlF7Fotcinjm1&#10;CdB+xswbyV94Vx6+gnQIjrTJYoGzD7RaJQxQWuVEryKVCeUxWjBh4o3kX/LxSiKVRGxWvZgVOVwX&#10;fug1IJ6QjYWC34oYrzr9OLB5ZjW6saMzq+LOAPpIExbrnGRVs4EIn/S4/2U1jH2JVGFfWTuIK5Oa&#10;hdIWqxEVJR/+rWgw1vKykP9d6nNk/HPVHnPao1XbkS5JM30srs61O8TYaM2gB1zpGRfn9M/Xb2WF&#10;moFwcljVIUjB8qPFKmak6iT0WpxFr9MGmL9joqFIQGn0KtEIffUS2x1BTKIqCXofXXyWra6o17Jy&#10;20WJoo4g7rwPpQvfx8ZKygI5TYnwjyCOTZDovg/kS64qjdi7UKYMGNBpmFCoiY4JFylvHEHMsdER&#10;zEF3H0J4DrpVZHotoiMfofp8JLFrWu9KuEom3HSq8bqkXuW8yYn0WOhNPAdvSqVXpabsUOaD+iOo&#10;/eBkwqoPDNvVZe3amPRkyMBSXdgEEH1fGvv9EdQhNJKy9F3K+W/tIF30QEWR9xHUyVG3FOrYeUPe&#10;PbMcoqwd9TDtGaic9Sry7tGO46mZXWkEFbq2ZVKntkvfhFZPp3N5AK1KjRFGlbdNTRgu01t917TM&#10;x1TXbqkbiLwpA3BjlZoFsZfRGo6hHsZ5z2xo3MZcXnXtkFBDWTvkQaAq9diQFOqOLdepU0s99mjq&#10;HjApWTn2CVf1tQfmH1WCLn+s8k0gqKfTmtQtRRPFYj/EWJdg61BwkaDvXVeXYOsRuOAJ3W2q5TW+&#10;2xYHLvp9BDWVGRlW633A6uprB6xe5O1bCqZ16tgkRWTv80FV+Y49ilpO/ghqErRW8AQbNTxU2zOm&#10;KPJmvMJwUe0APil16gy3g6F1isjOpnY+9CJBvKbhdzo6AOotgRbD78A1Z18k6PxgeJKOGoCeDgVM&#10;w5OAa0795RHUAb8nEmwGnGD15DumWPV0sp+taxXngVDKLpvYG76h651TREZN+rqlEagx2itrt4kt&#10;1DS2o1/lJeIAbQ1qRuoJBGVtWnd1S6MmE9VfNg1RVZWT4NteEJmqkWMLNb4xnE5Oh3lSAKVO3TVB&#10;EDkNEUUxqIckiJwGdMbYZWDeufjLY6iBVUHkNAC4dfwOqWOwe5Q3kUcwEDlk/1H8ZRqaxkDkMPhO&#10;mpaJ4IN+bE3eseERimINeR73ucWpUYxeSzQTGw6w6DcD8mhBfW0H40VjUw9w1f1O9ECOUnvQpb52&#10;i7iLxuYJaAM1CdW9IHLieJior8okEB6JvHkQwMBB8lP6MeUsEwlSXb9jzLmTUOPd6vrNzH2S9IXc&#10;hEcB6nxzgILIx1BzIHo6BMAGDia0RBCZEJWeVZWT5EAzkWDsk4GDgGanpxOTM3Aw+YG4rkgwds7A&#10;qtQmp6dDUmBgVSJCFn9J6EjboL7LDJqisYHxovpZohtMyRe+Qw8m19dOnuBHqCP5cZ26J4EWedMN&#10;NdCHhyIaPZ1AUl+3yzSQQou8gxsM9MHnMX4vfANV9V0SXg7iL3n0JxfOa3bZe7JokWAHONd1sG9d&#10;1NMh1TTQhySnlwwGH5HTqionHXGayDsjef10yMwA5SKTFhdk8I2dKSK3PVpQ5ySFPpWchLuSgSck&#10;3EHyy9TiGozTGciiRd5tGw2EwDNBLrukflHf5dBQEhH9Jhw0bB6vEySDSTxCYEQzsJ2boDm/TJi8&#10;gRBMJLWSwVBlI82oyhsX1Ski5859/XSoUzR6OjQVDZsngiH2KnwTJxk2P8Reu74JTTdsnsLC0EvE&#10;wTigYfOQOkVkntQxrJj2J3MXwjf7rVtxfmaTfLSQMx1umLFrHHm0xBxNSoYdO+Jvxl9kdSKUuopD&#10;TiYtWtuw0bolU5nrB4XlxkXDlMH7mKdOsybSYaUOWtUtRxSO5xTyxGYN8khdpsid6VbSGoMc9RZo&#10;jgP5dB328X7k00XuhBU4AWN10FuOKSIjw0QdC7aCzkREnWF1zjUEKAUuAHUUv86Mc3lKowiSZ7sM&#10;z0zySHoqcsczG4ZHiukoi5bVE0lZPdZ3lFAacaCR5/UMBwrrqLDIPXXeqKhA/vwQbATtLOPLRX5B&#10;6fGToQRuDIPKVimlG26RSlSu0Al5aCxrckyhCFDH2BK41E8VsRAuyOpNsKyJh9hys3Q0vpCfWzFW&#10;dxylyD3gry1mcHZ6TEz7WdZERSrPBBZmHOUpgxlqGgLXgEx+PLEWjlC38eScZXUe1LXMA//YCWDH&#10;jmzIkgwBvAA21XFvmYdHIcWhxpYxGkPFUIFWADu2iYje2Cp1KT2mFldsgB6+AwdWJIObt7wHtu8V&#10;sFsCmnoYCDFJqOA7tmfpe8uSCth5RNRQsRbpKWATB1r6TiRPY6RslSah5Q5QSJ2SI1zqLX2nFsIN&#10;snqXLHcADiTxqxTnkqXAbU/AIwrc0L808D17YT2mhujH0JkW36uAjT5YCtzheRWweYWGpcAd8ZQc&#10;EzPARAV1BaZSSlQ4CjIAxZYCk4s48auBEqqlwB3qLn41DLwcwzBt4t1OAJs8gpF9g3cSVzkmMqrW&#10;0kjOCIgvW8V5WBpJdIKvLuQU/yyNZKaPpFvIqasYSsCjB4SeQo42G5CKF/YC2DSOc128isDkDYQx&#10;ZXW8vAWpJNKNADZzYLkHX199fHBQVqfYbmw1tCThIneKh5aKZSSSmhRRJKBqMEP9XI+JF19YKkZd&#10;hEp44R1tR33qW00k4gWwKTDyChuLnCRI5E4RyVIxlJz/hRls29pqTuAKLHGkOYqr8h6pY4lfRYyN&#10;FdRSge4EsANPLlsoxqgD/YLCOwOYForFtqGiKuS03Yyt4qoZNRByanDWVjuqgEJO4GQlcaRBaEFZ&#10;nXjY0hmiQQJrISeANnSGwBfjLuSkLZbORGZdFbAJIy2dIZ0hZpbViUEtQVJ+E8CmCUMXv64zpHm5&#10;ipADQ6Ygck5UVTGarWiZkFP8NPA9p3wC2IAM7/4wVmfmQAAbdMWxGuS4PvGrlLKt8SFqzPjSEqAw&#10;HPLypIP2GPQqkxNYqpdjotqX/U5dMgyfiF9FN81ZFRgAeYsg4dxSAmLq3LoajynS0TJgiSYD5fpC&#10;jtu2lKDHllJRYDLn7MCrW0XFKZzI6s4aLcCYeVy0KDCuxur/866BSLWtrE5iY3kPSoqD9OBwTI3l&#10;PSjEuq7gO11eDtbYKm/a0WNiesCohjriPIqJhXe03TpVylzZ/MdTpfdtmTYJIhGNkJNWWLxDL4kQ&#10;HTmrl0nvHzUsgE3tz2pPsk+q2sWvckhWV5CKBSG5KDDjDhZgM47S6jExvmfMMJBuYJ9F35nks1pm&#10;kJOaF0ESnVh9LZoOKQeP+ZgyPlmBIVGhjhOCp5h5XcUGQEkAm4mrxhgwwncRZpRjoq9udWYcD1Yg&#10;m8I7B2C5YR4iJEYq5PntVUZ6i+UxZyDkQE4dlnBepOYiSOIgI9wn+CJ6lGMK9HLqzobRBxxewRkC&#10;G8Y0q3L3zKbocCExp1Wmp0fIBEvRd2Ir2vfG6rk/LILkWVEjWmJMh9lzJQeA64k/NWZQSeTuAcx6&#10;3pTDjVwWHxU4P99iCZKYVo+JCoARz1DnIjUXuVMsN8zDU/Om0V+YocVpmAdBJ+OoInfK34Z5QE5q&#10;XgTp6XhYcidb1TlDj5lbcgcXgYuR9zxEZMmdMhdRTCHHp1lyJ33IExD5mAiwrQIjpVlAssidNxda&#10;FUOPo+aNeLI6M+11WIKchmg5Jh8p8hrWxMgg2UdZnbqCEel5YIywXcgDFZq6NWF9OnCYOweGk881&#10;whxRjYIkPbNwBnoaH4WcWo2FMwCqzhzig61SFC01prxEkJT5CQ9qwRVZPxGzHBOtL0uBmSXTsUMm&#10;OLMjqa/OUQpgg8RWOQddJyKXY+LNjiT19dWZkxTABrwZHjHIMSE5JvQBDLTI0fGi74QTNIjq5FSk&#10;dfiQuMwqiSBqPEY5JmaM8p3VrTJ4quOH+AWraIGeQFMAm0QUR2WsTo4qx8SIHmM4BjkWJICNJgcj&#10;O8ij1TqCODaqDLnz/TqDmAGtt3jPAzpFgfNUiBFCkMuA10pOoGX4Vd63q2OIGbuNgJyqNQwUBaa5&#10;Db7WBZlbZXpMtFd5rqGqBPmUBLCzmzKyYbp8DECIAlP3tFQs5yfiV2l/WpiHLessIiBjKRjnyCDx&#10;CHmAU6hnEoSN6ExxqkzSGXlHTiWfZxFBP0N3eT5CZxFJUYzSIuU7kvIC1YwOmjKhACIZEK8gsmSC&#10;Y9FZxPykkaEqpJE6i4iSWTJhCpvp01HehJ2WTHI5Tp0pw1eGBAH95hmkrVSJvg/2KUiEghu2T2Cn&#10;s4hM91jEPCQci9udo+fxj0+SVobGeL8ZprD30d/l+P6wl/ebXa13z+YrbzL6//Vg8PhCcF6TPj52&#10;Kq90z+9hn/4+buzlxfPf/QMAAP//AwBQSwMEFAAGAAgAAAAhAB4JdqLfAAAACAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FqwzAQRO+F/oPYQm+N5ISY1LUcQmh7CoUmhdLbxtrYJpZkLMV2/r7bU3Pb&#10;YYbZN/l6sq0YqA+NdxqSmQJBrvSmcZWGr8Pb0wpEiOgMtt6RhisFWBf3dzlmxo/uk4Z9rASXuJCh&#10;hjrGLpMylDVZDDPfkWPv5HuLkWVfSdPjyOW2lXOlUmmxcfyhxo62NZXn/cVqeB9x3CyS12F3Pm2v&#10;P4flx/cuIa0fH6bNC4hIU/wPwx8+o0PBTEd/cSaIVkOqeErUsHgGwfZSrfg4ci6dK5BFLm8HFL8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6idzDB0TAADAXgAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAHgl2ot8AAAAIAQAADwAAAAAAAAAAAAAA&#10;AAB3FQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIMWAAAAAA==&#10;">
                       <v:shape id="Graphic 3" o:spid="_x0000_s1027" style="position:absolute;top:3789;width:28505;height:4648;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2850515,464820" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBMVCBkwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mrXCUlajqCCIeKktFW+PzXOzuHlZk9Rd/70pFHocZuYbZr7sbSPu5EPtWMFknIEg&#10;Lp2uuVLw9bl9fQcRIrLGxjEpeFCA5WLwMsdCu44/6H6MlUgQDgUqMDG2hZShNGQxjF1LnLyL8xZj&#10;kr6S2mOX4LaRb1mWS4s1pwWDLW0Mldfjj1XQHc4n4/Hmw2m/3639Nj/cvnOlRsN+NQMRqY//4b/2&#10;TiuYwu+VdAPk4gkAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMVCBkwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m2182748,464820r195072,em1327785,464820r195072,em1612773,464820r195072,em2467736,464820r195072,em,464820r667893,em2752724,464820r97789,em757808,464820r195072,em1042797,464820r195072,em1897761,464820r195072,em1327785,309372r195072,em1897761,309372r195072,em2752724,309372r97789,em1612773,309372r195072,em,309372r1237869,em2467736,309372r195072,em2182748,309372r195072,em2752724,155447r97789,em2182748,155447r195072,em1897761,155447r195072,em,155447r1807845,em2467736,155447r195072,em,l2377820,em2467736,r195072,em2752724,r97789,e" filled="f" strokecolor="#d9d9d9">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <v:shape id="Graphic 4" o:spid="_x0000_s1028" style="position:absolute;top:695;width:28505;height:1543;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2850515,154305" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCe9eIywwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC77DcoTe1U1KKSW6iihSqzf15wGO2WMSkz0bdteYvn1XELwcZuYbZjLrTSM6cr6yrCAdJSCI&#10;c6srLhQcD6u3LxA+IGtsLJOCP/Iwmw5eJphpe+MddftQiAhhn6GCMoQ2k9LnJRn0I9sSR+9sncEQ&#10;pSukdniLcNPI9yT5lAYrjgsltrQoKa/3V6Og26TbxbFOf07fm639rWt3OSydUq/Dfj4GEagPz/Cj&#10;vdYKPuB+Jd4AOf0HAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnvXiMsMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,153923r2850514,em,l2850514,e" filled="f" strokecolor="#d9d9d9">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <v:shape id="Graphic 5" o:spid="_x0000_s1029" style="position:absolute;left:979;top:2234;width:26549;height:7754;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2654935,775335" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDYhXO2wgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NisIw&#10;FIX3A75DuIK7MXVQkWoq4qC4GAasLlxemmtb2tzUJtb69pMBweXh/Hyc1bo3teiodaVlBZNxBII4&#10;s7rkXMH5tPtcgHAeWWNtmRQ8ycE6GXysMNb2wUfqUp+LMMIuRgWF900spcsKMujGtiEO3tW2Bn2Q&#10;bS51i48wbmr5FUVzabDkQCiwoW1BWZXeTYBcKrvffB+affo7vf/03dweZzelRsN+swThqffv8Kt9&#10;0Apm8H8l3ACZ/AEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYhXO2wgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m89916,697992l,697992r,77165l89916,775157r,-77165xem374904,620268r-89916,l284988,775157r89916,l374904,620268xem659892,542544r-89916,l569976,775157r89916,l659892,542544xem944880,464820r-89916,l854964,775144r89916,l944880,464820xem1229868,388620r-89916,l1139952,775144r89916,l1229868,388620xem1514856,310896r-89916,l1424940,775144r89916,l1514856,310896xem1799844,233172r-89916,l1709928,775144r89916,l1799844,233172xem2084832,155448r-89916,l1994916,775144r89916,l2084832,155448xem2369820,77724r-89916,l2279904,775144r89916,l2369820,77724xem2654808,r-89916,l2564892,775144r89916,l2654808,xe" fillcolor="#145f82" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <v:shape id="Graphic 6" o:spid="_x0000_s1030" style="position:absolute;top:9986;width:28505;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2850515,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAhi9efwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhfyD2EButdwQTHCthFJiyCGF1kkPvS3W1jK1VsZSYvvvq0Ihx2Fm3jDFfrKduNHgW8cKnpIU&#10;BHHtdMuNgsu5fNyC8AFZY+eYFMzkYb9bPBSYazfyB92q0IgIYZ+jAhNCn0vpa0MWfeJ64uh9u8Fi&#10;iHJopB5wjHDbyXWaZtJiy3HBYE+vhuqf6moVbNKR3sJneZiMkSe5rub38qtSarWcXp5BBJrCPfzf&#10;PmoFGfxdiTdA7n4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIYvXn8MAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l2850514,e" filled="f" strokecolor="#d9d9d9">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <v:shape id="Graphic 7" o:spid="_x0000_s1031" style="position:absolute;left:1425;top:95;width:25660;height:8648;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2566035,864869" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBveXLYwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mtVDW1ajiKWwhyqoLXh8bp67i5uXkER3/femIPQ4zMw3zHzZm1bcyIfGsoLJOANB&#10;XFrdcKXg5/D1+gEiRGSNrWVScKcAy8XgZY65th3v6LaPlUgQDjkqqGN0uZShrMlgGFtHnLyz9QZj&#10;kr6S2mOX4KaV0yx7kwYbTgs1OlrXVF72V6PgcxPd8fdeFN9uddXddBsuJ18qNRr2qxmISH38Dz/b&#10;hVbwDn9X0g2QiwcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAb3ly2MMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,864754r,l8724,863193r9144,l25488,861669r9144,l42251,860144r9145,l60540,858621r7619,-1524l77304,857097r9143,-1525l94067,855572r9145,-1523l110832,852524r9143,l129120,851001r7620,-1524l145883,849477r9145,-1525l162648,847952r9143,-1523l180936,844905r7620,l197700,843380r7620,-1523l214463,841857r9145,-1524l231228,838808r9144,l249515,837285r7621,-1524l266280,834236r7619,l283044,832713r9144,-1525l299808,831188r9143,-1523l318096,828141r7619,-1525l334860,826616r7620,-1523l351624,823569r9143,-1525l368388,822044r9143,-1523l386676,818997r7620,-1525l403440,817472r9144,-1523l420204,814424r9144,-1523l436967,811377r9145,l455256,809852r7620,-1523l472020,806805r9143,-1524l488784,803756r9143,l505548,802233r9143,-1524l523836,799184r7620,-1523l540599,796137r9145,-1524l557363,794613r9145,-1525l574127,791565r9145,-1524l592416,788517r7620,-1525l609180,785469r9144,-1524l625944,782420r9144,-1523l644231,779373r7621,-1524l660995,776324r7621,-1523l677759,773277r9145,l694524,771752r9143,-1523l712812,768705r7619,-1524l729576,764133r7619,-1524l746340,761084r9144,-1523l763104,758037r9144,-1524l781392,754988r7620,-1523l798156,751941r7620,-1524l814920,748892r9144,-1523l831684,745845r9144,-1525l849972,741273r7620,-1524l866736,738224r9143,-1523l883500,735177r9144,-1525l900264,732129r9144,-3048l918551,727556r7621,-1523l935315,724509r9144,-1525l952079,719937r9144,-1524l968844,716888r9143,-1523l987131,712317r7620,-1525l1003895,709269r9145,-1524l1020659,704697r9145,-1524l1038948,701649r7619,-3048l1055712,697077r7619,-1525l1072476,692505r9144,-1524l1089240,689456r9144,-3047l1107528,684884r7620,-1523l1124292,680313r7620,-1525l1141056,675741r9144,-1525l1157820,672692r9144,-3047l1176108,668120r7620,-3047l1192872,663549r7620,-3048l1209636,658977r9144,-3048l1226400,654405r9144,-3049l1244687,649833r7621,-3049l1261451,643737r9144,-1524l1278215,639165r9144,-1524l1294980,634592r9143,-3047l1313267,630020r7620,-3047l1330031,625449r9145,-3048l1346795,619352r9145,-1523l1363559,614781r9145,-3048l1381848,608684r7619,-1523l1398612,604113r9144,-3048l1415376,598016r9144,-1524l1432140,593445r9144,-3048l1450428,587349r7620,-3048l1467192,581252r9144,-1523l1483956,576681r9144,-3048l1502244,570584r7620,-3047l1519008,564488r7620,-3047l1535772,558392r9144,-3047l1552536,552297r9144,-3049l1570823,546201r7621,-3049l1587587,540105r7621,-3049l1604351,534009r9144,-3048l1621116,527913r9143,-3048l1639404,521816r7620,-3047l1656168,514197r7619,-3049l1672931,508101r9145,-3049l1689696,502005r9144,-4572l1707984,494384r7620,-3047l1724748,488288r9144,-4572l1741512,480669r9143,-3049l1758276,473048r9144,-3047l1776564,466952r7620,-4571l1793327,459333r9144,-3049l1810092,451713r9144,-3048l1826855,444092r9144,-3047l1845143,436473r7621,-3049l1861908,428852r9144,-3047l1878671,421233r9144,-4572l1896959,413613r7621,-4572l1913724,404469r7619,-3048l1930487,396849r9144,-4572l1947252,389229r9144,-4573l1965540,380085r7619,-4572l1982304,372465r7620,-4573l1999068,363321r9144,-4572l2015831,354177r9145,-4572l2034120,345033r7620,-4572l2050884,337413r7620,-4573l2067648,328269r9144,-4572l2084412,317601r9144,-4572l2102699,308456r7621,-4571l2119464,299313r9144,-4573l2136227,290169r9144,-4572l2152992,279501r9144,-4572l2171280,270356r7619,-4571l2188043,259688r9144,-4571l2204808,250545r9144,-6096l2221571,239877r9144,-6096l2239859,229208r7621,-6095l2256624,218540r9144,-6095l2273387,207872r9144,-6095l2290152,197205r9144,-6097l2308440,186537r7619,-6097l2325204,174345r9144,-6096l2341968,163677r9144,-6096l2360256,151485r7620,-6096l2377020,139292r7620,-4571l2393784,128624r9143,-6095l2410548,116432r9144,-6095l2428836,104240r7620,-6095l2445599,92049r7621,-6096l2462364,78333r9144,-6096l2479127,66141r9144,-6096l2497415,53949r7621,-7620l2514180,40233r7619,-6096l2530943,26517r9144,-6096l2547708,14325r9144,-7620l2565462,e" filled="f" strokecolor="#145f82" strokeweight="1.5pt">
                         <v:stroke dashstyle="dot"/>
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="585858"/>
                 <w:spacing w:val="-5"/>
@@ -15046,51 +14769,51 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="19050">
                                   <a:solidFill>
                                     <a:srgbClr val="145F82"/>
                                   </a:solidFill>
                                   <a:prstDash val="dot"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="4860DF7B" id="Group 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:30.9pt;margin-top:1.95pt;width:224.45pt;height:79.05pt;z-index:-16116224;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="28505,10039" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCxl9ynBRMAAMheAAAOAAAAZHJzL2Uyb0RvYy54bWzsnG1vI8eRx98HyHcg+P68093TDyNYDg7x&#10;2TggyAWID3nNlaiVcJKokNzV+tvn19Nd0sxK7KJMb4IcjAU01KqmWV0P/3romvn2D5/vbhef1tvd&#10;zeb+fGm+6ZaL9f3F5vLm/sP58n9/+uE/0nKx26/uL1e3m/v1+fLn9W75h+9+/7tvHx/O1nZzvbm9&#10;XG8XLHK/O3t8OF9e7/cPZ+/e7S6u13er3Tebh/U9f7zabO9We37dfnh3uV09svrd7TvbdeHd42Z7&#10;+bDdXKx3O/73+/LH5Xfj+ldX64v9/1xd7db7xe35Et7248/t+PN9/vnuu29XZx+2q4frm4vKxuoX&#10;cHG3urnnS5+W+n61Xy0+bm9eLHV3c7Hd7DZX+28uNnfvNldXNxfrcQ/sxnRf7ObH7ebjw7iXD2eP&#10;Hx6exIRov5DTL1724s+fftw+/PXhL9vCPR//tLn4vx1yeff48OFs+vf8+4dn4s9X27t8E5tYfB4l&#10;+vOTRNef94sL/tMm33njl4sL/ma6zg3OF5lfXKOYF/ddXP+Xcue71Vn54pG9J3YeH7Cf3bOIdqeJ&#10;6K/Xq4f1KPldFsFftouby/PlsFzcr+6w4h+rwQx5L/mrockyrL/tqjhflZCLaXDjjauzV8XUhz7Z&#10;0TKf9ro6u/i42/+43owCX336025fDPdSPq2u5dPF53v5uMX8s+Hfjoa/Xy4w/O1ygeG/L0p4WO3z&#10;fVmL+ePicaKx6/Nl5ST/+W7zaf3TZiTcZ61Zk2zexgK9zhh+Jry9n93AvjtjXt5QyNhq5uAXcGKc&#10;jUPExI7lxHjruj6+vOFkToKxQ7AvFz4kE5O61Ln+5Q2ncmL7EAf7yhYPcWJDsMPwijpP5QTMPVYv&#10;ISAO95L+VBZs9HbIGHQsIwW0voJaoo+vCvmQVgbvuviKBE+ViOl6O6Q3mIexLnX+K5iHSUMc/Cuo&#10;cEgkthtcZ7+ClUxhxPEl0WaIBJYOcTKFkdkNJ2tnIpPZwoc4mcpkdsOpnEw9Z7bwQU7GcF88Z3bD&#10;qZyYCbTOFj7EyRRaZzecyklxx9mSB3mYeM3shlN5mML7bOFDnEzhfXbDyZxM0oDZwgc5maQBsxtO&#10;5mSC8sb7ngDf9t8pys9uOJmTiUxmCx8jk9kNp3IyRdfZwgc5maDr7IZTOSleM1vyEA9Tz53dcCoP&#10;U6+ZLXyIk6nXzG44lZMiDUnxD379xFWE9tRvnspA1jz4/ZOcUGhP/v6Jl8qaB79/EkyE9ovvr1XD&#10;WMLweVok3d7nambw1o91+W5ze3P5w83tba4wdtsP7/94u118WlEcfT/kfxUsZmQP293++9XuutCN&#10;f6pkt/djebw7K5VergDfby5/pkx8pDI8X+7+/nG1XS8Xt/99TyGKuvfyYSsf3suH7f72j5uxOzEW&#10;P3znT5//tto+LPLXny/31Ih/3kg9ujqT4i9v/Yk233m/+c+P+83VTa4MqY2Fo/oLtXGpVL96kWzY&#10;7rxK5n/g6Y1lchh8GCH8QJVsfO+6sZeAJKTQnhqACIqezNetkisnWQfPpvwwVskCe24gZX1LOJrc&#10;8IXJo/ZXKnWVB3GgZw7LuixX6vnfnO3f0tkonb5wNvMmZxtSN5R83VrX8xErnXhc8H3u2I3tuxi9&#10;K927f4nHCSv0pSonr3lcSrjOWOoHKks+tr2uOOiMVPxCrlNP5ouNl8RSCORaCJ8ZeBPxqyxc3G52&#10;67KBF82x48ThYj90Rb/BdjYkRR429UOiZU+rZEYve5SrgMYT9RGbnfDyNupXOTldNsEPqdqK7y0V&#10;gyIbH4YhhlE2M3qRiVyLbCbUR+x2wsvbqF/l5HTZDH2fUnGOo7q7CZwIBztmq7O5bCbUebdPkhcq&#10;uRZJTnh5G/WMc1nzdNkYS/MMT8pO4lLCOhXDMcYNJKIvbxCe5Fr2OyU/YsNTdt5IPuNemPgVBIRK&#10;ky+e4kyXhqAJqLeEnmJusxuEJ7lWAU3Ij9nxhJ03kr/KzK8gICJTwuqzBVnnjN5rjB2xrJjc7AYR&#10;jFyrgCbkx+x4ws4byV9l5nQB2S71yRWPGStvLW6ZYegHU0xudoMIRq5VQBPyI3Y8ZeeN5K8y8ysI&#10;yIUhHxJmC4oxWi12Wc7IJBGY0otY5FrEM6dWAdrOmHkj+TPvwsOvIB2SI86SRulo4Gw9x601DRBa&#10;4USuVSoTymOsYMLEG8m/5OOFRHLxL0e3fJ6WvbMOxqzRYXr/Q5KEeEI2Ngt+a2S8OO034M8XtdUo&#10;vTc2MoD64MYIOKmrZmMRljO+kuX/y/oYr5VSBV2Etd8aB/+/unQcoX5h3GOH6mjjNpRMhJ0cgMYm&#10;67xv4EPopG+QANggDdZ/voULK/QNKieHjR2C6LVYWvxiRiqBQq4lYKTBFAEBAGaQBqDQyLVmJMFn&#10;eSHNI4iJWbEcxqdgwpNsZUW5lpUd00TlvPwIYjLrXog7rTCjF5JKypWCShy66Mo5f+IuO3apCF3C&#10;q1wLzyE5X8XsyWXbHZdIj6OKTidO3tRRkOS9f0q85evlWtgYsPGSRRxBbJjk6arsfN/1YvGypFyr&#10;vo2RMYbEGcVTAidUcq3UDAeGKupjqAdXJ63Ybte1ZW3I3kQzVGGxLWzTo8hq1UdQexavuukZ9JDs&#10;Q3Yn17rLYOneFSc4gjoaUuBKHRhoqTFU1pRrXTsOIFKlpicmJwdCJddKnVKsE2LUaSr1wEhfNdfe&#10;MSnT5MR2HhusnJiktBMtAgeRRmDodWrryPMrdedcG3OsM72p1LQCSJhLFiKykGuRie07H6oEj6FO&#10;pg5zJWZpUlve1kem+ArfzsfQtljOZfs6FpVcT/XR5jv2nWjnCGrKTgFiWDKKBDnXESTG5eicNiXI&#10;8JdoR6dmOsIIFjNWGNoSdCZE0Y5N6LXJibN+6CqeIE0K5xbfdP0Z4i3aOYK6tyEKtWegoL22N0kA&#10;GcFrsSx0gyCytZ3SOHQB76r2fQR1rosrnuCjSoRyyTvRDmMWSohyuYdZ7duALG0cJIyQMBR5H0Ft&#10;jBXtGE8bpCnv3jKDXRGZ+K7EHVDVuxoBmW1VIknvIgxUvo1TIknfByb5jqYuIz0jDnYDIbO9S5aW&#10;eMlMqRIb0IcVRO4YQm17GpEpuYr2mElqexpt9EHiZeciXdGWp3GcYgSRdWq8Mop2Oo7v2p6Wu6CC&#10;yB1jpW07ISPpKiITUUySpFhiglxLbPDAT42XzGIDKM1dkh3Fodg3URlDUahTX7UThx7yNrWP5HWj&#10;VR1DHciei31H5koV/PaxJ4+vaxuvILInNlVEjkPXKYjsBxsqIsdE1taWSejQd8GTSG31dMwpWpFr&#10;0Q6g6Wq8jBy9KBgbyDIqIkfSsb7tDcGikZKfxGRBl6Z2gvM0IosEyTcU1CSpA1kLNeqJbc0HT0Ao&#10;+QlIzjlmm5NAuK4SJHAqOMhoehLtRFqLbfsO8WmmOea8RtFlwherxR5BTYYu2omGaarmLmNHnBIJ&#10;YjJtmURjALci7wBXbc1H24VaWEYCvoKD0WZcqGv3RsGqiLJFO1iYglWRFLnGS1JHjg7aMvFUz9Vi&#10;PUNGbV1m2xDteB7WaOsyd+IrIgP1XsEqHoiRoXq6DvncvRUbqDE4wS8SJPdQ0CcHKUFkbwYFffJw&#10;P9NWObpGD1S1d0nCZgSRc3xr22BGBUHkPlIPNneZHG5ZtdP7pKAPkaETRKZxoaAPTVcjiNwbq+AJ&#10;uSP4V2TiiOEK3wQSQWSXrIInbNGLdlyICp4QtoPES0doULTDQWGtYKJzoGJT3jkyiXacJcdTqAcv&#10;iEw6qPg8aQMRs0iQRwmU3IcASNpbqanV22jPVJLvqsXanjKjzTeBW7STT+/bCEGfgsqvcMLBouLz&#10;ZDC9IDJ5kuLzQxjGxmj2NENUafs8jQUjiGzopbQRmUd6XK1gIk/sKF6cj0BFO4aErG0ntJH6rnb7&#10;iFdWcWPc0kTRT0eHrs05vbCOrKOIvCNDaZs45BTSFSU6Ntq2FTpzxIUaYoEAxZV5OirEWmWSHdLa&#10;bNqWoZ8zVGCGcTarkOckqOA4vTGv+CeaoeQugROEIeVXVqftUrEZS6Oc0MixgVLMhESu1y5PTK68&#10;KjoHGuCK19HiDISeUauBA33F7YgpDBiWbJwGsFMiM2UvRXUBDIo2pzgeUzUWuynMxESS3ZYMTm0r&#10;RGMNUQmgsE5dXQyY7MIqHRXInx6GDShYcz6aOwwSFN4Dg1aKEeSmgagpJKOERRJhWC95H20m+vSK&#10;ZKiUKlAHbFnzpvyUvqgpdITg9uo8zJYqVAdPhaB4E88hDxWrA36oxC9mpZi0q2pi4k/zJjpSscbS&#10;nM1p7kHyR1gqaiKfU0IYbRvGnqrcgRzNPai0QgVsrqTIiiCxKlFTT4ND0arl+ytgB8xBCTXGJgJ6&#10;FSToqrkHObQRNbkePbV55/lsVwGbTpjX7B3fJ1cscneUxu0idASCGlUpLgbN3h1tKgHsPCbaTjUo&#10;bZBkhSXyQM3eyeTlUVzAktCgSIaCRQDbUHFrzAR6TlVNFHdaOMidegFsArhmwCS6FJhF7iQHmgE7&#10;JgFFTR3Zj4IEjopIAJuaRDPgvqNfUOXOqzQ0AyZn42R45J05YLKCttzplFIeV3IyCEVN1CKYTSV3&#10;vWbAfY9ySqAkl6DaUJjxObCW1cn5NIvEN3gStZIT7hW5A0WuArYneGgW2UdqjJKJ022nzld4J0Wu&#10;cZWDHqKTQj5Qf1e5UzxqFuk7Tk2EvKN+bK+eT0crYNMU8BqkUkhTDxRBhjwhrazOvL2oiSJBw0gG&#10;AIYK2J7moWZioCLJYWHG0xBQcgISzShqIv/UTAyYSRWwifC217Ya8vxlYaZnIlrRqqdrWeMqj3Hx&#10;JL0iyERHr8odQNWiNl0dBq4LMzQ+tagdqIArYCNGDKjNDPhLc6yu3lH9KeREXlETvU8NxTi4QK9l&#10;daSuoVjgtLm2djmxShqK0aTnQLmsjn61Ii5w4FsBm9MDo9kM2SDP3NTV6SUqNgPMUKUWcloJms0E&#10;uiq1R0UVxMmLIvdE+Kj4Tkag2QxN9K4Cdk+zR8OZCMMVsHMVreEM2Tst4XGruAkZQpt3uohP79ZJ&#10;yWo4Q9UPYJTVOWzXjIBaJta4SitbGx+ix0xHtdg7VcXz0w5yxiDXOjlB5UwAKcxEjFkxAlrHdOIr&#10;eafOqsAAeWchh3PNCHImJmqiWa0FGw4ZgPiyuh+08QmTSzh5BZJndkUJNpg4nbm6OtmwkpATOvoK&#10;2IQa7fyfdw7Ep5caUdho0YOWIsGsMEMTVYseNGLzs3+5Qdw7UETjnTfuiJocQxeaZLCqegzHkY92&#10;uGs48WL2pzDDgJbm2rnWr3GVwlw7JmWIg7Z8NWCGrjR8TxwhiJqIDJpWGcKPFbDzWIqWEwAWMkTI&#10;SJl2dGcGSwulqomJPGWGgXKjk0FCN5C+K5EPTJJRQrIT7VwL840MGIxqIvPXDp8McpRxQvCU0NPG&#10;SLogtqqJGEj3UCGnmKlxlYpIO5nJk2UyVEhNpB22kBQCBSWu0s7XTkQgp5NXADuntIqaCF6U5lWQ&#10;npZ6W015VFBGC+nOaMcFnCl52ktFTTzEp3gTBR+dghJXyTm1Nj1HstnK6uo0VtvZEnM35LRVkCC3&#10;4k2QgwXF3hEjUmoaAQeW+US7MGOT1sPGvCjNC2BTzmlN6fyQEIIvq5uotY3zS5tkxpD+BR3tNu85&#10;eFTAZlBB69Qyz4IoC747anTFPSCnNC+CpLWu9VJBUWqJoiab3VyRO7gog4Z5iEhJO8lQKc2L3Bkc&#10;9EramSFPRg1JsLUGI61ZK7OG7EHrGFoCtQwbEmG1FiDkdN2L3Gk1Mm6haJX0rgI2I3mcBynkTL+J&#10;mvIUaTuPzDNvPH0yWmQ+OVCCPD1CSvNiwLTWtUYXPTGsvKqJyKB0aplPIt4VnCEGa62o3DmToUNC&#10;B87VlgztGc5Ry1Y5+tKAgwl6hiQLOfMumgFbqn1RUz52ULTK0bIMHgIiSRn3s0BRrIUQ4E2pq2yV&#10;SqWqiZIMDNTIB9LHcatkfIxHtMkBF2rQQk75qZQqiDrI9CH5MImnsrqlNC84Q/2kNS2wE/LOAtgc&#10;lhKSldXJeGpc5aCfMRyFnDSgAjb1Gb0ujZzAXuydAQiecFbIOZSqcRVAIwNSyJkdqYBNzofFK+T5&#10;AdmqJgY9tBSC9+7KGCKt+6Ak5PgeLlTlbukAKrxTQERRUz6jUHgnFsgkIvaoVcOMj1CCFljKL67U&#10;TIz6RGYROf7UXBVflllEQEYzMPQos4jMVfl2FUTaSF1ejJ28Q2kp5P4yTYjR8ZhH1fyOQS2ZRaRE&#10;UcoIGknkJsV0GR1UZUIWKA1gBgAV5edWjBRAeViqbbc4jswiktNqMqGnxfDpKBMEr8mEPIAzupGa&#10;2KsFR0BfZhFRvOZAjOvILCI74KVirVEt1E4xXkyWqKQR84BHfWvwHD3rU77jW0gPPe5bXnNmeESl&#10;U95zdujxXx4l5j1iz+85u9zsnzb3b/mWs/HF4LwufZRbfbV7fh/79PdxY88voP/uHwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAA8kfxHfAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AUhO+C/2F5&#10;gje7m5ZGjdmUUtRTEdoK4u01+5qEZt+G7DZJ/73rSY/DDDPf5KvJtmKg3jeONSQzBYK4dKbhSsPn&#10;4e3hCYQPyAZbx6ThSh5Wxe1NjplxI+9o2IdKxBL2GWqoQ+gyKX1Zk0U/cx1x9E6utxii7Ctpehxj&#10;uW3lXKlUWmw4LtTY0aam8ry/WA3vI47rRfI6bM+nzfX7sPz42iak9f3dtH4BEWgKf2H4xY/oUESm&#10;o7uw8aLVkCaRPGhYPIOI9jJRjyCOMZfOFcgil/8PFD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAsZfcpwUTAADIXgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEADyR/Ed8AAAAIAQAADwAAAAAAAAAAAAAAAABfFQAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAGsWAAAAAA==&#10;">
+                    <v:group w14:anchorId="12F04D3C" id="Group 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:30.9pt;margin-top:1.95pt;width:224.45pt;height:79.05pt;z-index:-16116224;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="28505,10039" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCxl9ynBRMAAMheAAAOAAAAZHJzL2Uyb0RvYy54bWzsnG1vI8eRx98HyHcg+P68093TDyNYDg7x&#10;2TggyAWID3nNlaiVcJKokNzV+tvn19Nd0sxK7KJMb4IcjAU01KqmWV0P/3romvn2D5/vbhef1tvd&#10;zeb+fGm+6ZaL9f3F5vLm/sP58n9/+uE/0nKx26/uL1e3m/v1+fLn9W75h+9+/7tvHx/O1nZzvbm9&#10;XG8XLHK/O3t8OF9e7/cPZ+/e7S6u13er3Tebh/U9f7zabO9We37dfnh3uV09svrd7TvbdeHd42Z7&#10;+bDdXKx3O/73+/LH5Xfj+ldX64v9/1xd7db7xe35Et7248/t+PN9/vnuu29XZx+2q4frm4vKxuoX&#10;cHG3urnnS5+W+n61Xy0+bm9eLHV3c7Hd7DZX+28uNnfvNldXNxfrcQ/sxnRf7ObH7ebjw7iXD2eP&#10;Hx6exIRov5DTL1724s+fftw+/PXhL9vCPR//tLn4vx1yeff48OFs+vf8+4dn4s9X27t8E5tYfB4l&#10;+vOTRNef94sL/tMm33njl4sL/ma6zg3OF5lfXKOYF/ddXP+Xcue71Vn54pG9J3YeH7Cf3bOIdqeJ&#10;6K/Xq4f1KPldFsFftouby/PlsFzcr+6w4h+rwQx5L/mrockyrL/tqjhflZCLaXDjjauzV8XUhz7Z&#10;0TKf9ro6u/i42/+43owCX336025fDPdSPq2u5dPF53v5uMX8s+Hfjoa/Xy4w/O1ygeG/L0p4WO3z&#10;fVmL+ePicaKx6/Nl5ST/+W7zaf3TZiTcZ61Zk2zexgK9zhh+Jry9n93AvjtjXt5QyNhq5uAXcGKc&#10;jUPExI7lxHjruj6+vOFkToKxQ7AvFz4kE5O61Ln+5Q2ncmL7EAf7yhYPcWJDsMPwijpP5QTMPVYv&#10;ISAO95L+VBZs9HbIGHQsIwW0voJaoo+vCvmQVgbvuviKBE+ViOl6O6Q3mIexLnX+K5iHSUMc/Cuo&#10;cEgkthtcZ7+ClUxhxPEl0WaIBJYOcTKFkdkNJ2tnIpPZwoc4mcpkdsOpnEw9Z7bwQU7GcF88Z3bD&#10;qZyYCbTOFj7EyRRaZzecyklxx9mSB3mYeM3shlN5mML7bOFDnEzhfXbDyZxM0oDZwgc5maQBsxtO&#10;5mSC8sb7ngDf9t8pys9uOJmTiUxmCx8jk9kNp3IyRdfZwgc5maDr7IZTOSleM1vyEA9Tz53dcCoP&#10;U6+ZLXyIk6nXzG44lZMiDUnxD379xFWE9tRvnspA1jz4/ZOcUGhP/v6Jl8qaB79/EkyE9ovvr1XD&#10;WMLweVok3d7nambw1o91+W5ze3P5w83tba4wdtsP7/94u118WlEcfT/kfxUsZmQP293++9XuutCN&#10;f6pkt/djebw7K5VergDfby5/pkx8pDI8X+7+/nG1XS8Xt/99TyGKuvfyYSsf3suH7f72j5uxOzEW&#10;P3znT5//tto+LPLXny/31Ih/3kg9ujqT4i9v/Yk233m/+c+P+83VTa4MqY2Fo/oLtXGpVL96kWzY&#10;7rxK5n/g6Y1lchh8GCH8QJVsfO+6sZeAJKTQnhqACIqezNetkisnWQfPpvwwVskCe24gZX1LOJrc&#10;8IXJo/ZXKnWVB3GgZw7LuixX6vnfnO3f0tkonb5wNvMmZxtSN5R83VrX8xErnXhc8H3u2I3tuxi9&#10;K927f4nHCSv0pSonr3lcSrjOWOoHKks+tr2uOOiMVPxCrlNP5ouNl8RSCORaCJ8ZeBPxqyxc3G52&#10;67KBF82x48ThYj90Rb/BdjYkRR429UOiZU+rZEYve5SrgMYT9RGbnfDyNupXOTldNsEPqdqK7y0V&#10;gyIbH4YhhlE2M3qRiVyLbCbUR+x2wsvbqF/l5HTZDH2fUnGOo7q7CZwIBztmq7O5bCbUebdPkhcq&#10;uRZJTnh5G/WMc1nzdNkYS/MMT8pO4lLCOhXDMcYNJKIvbxCe5Fr2OyU/YsNTdt5IPuNemPgVBIRK&#10;ky+e4kyXhqAJqLeEnmJusxuEJ7lWAU3Ij9nxhJ03kr/KzK8gICJTwuqzBVnnjN5rjB2xrJjc7AYR&#10;jFyrgCbkx+x4ws4byV9l5nQB2S71yRWPGStvLW6ZYegHU0xudoMIRq5VQBPyI3Y8ZeeN5K8y8ysI&#10;yIUhHxJmC4oxWi12Wc7IJBGY0otY5FrEM6dWAdrOmHkj+TPvwsOvIB2SI86SRulo4Gw9x601DRBa&#10;4USuVSoTymOsYMLEG8m/5OOFRHLxL0e3fJ6WvbMOxqzRYXr/Q5KEeEI2Ngt+a2S8OO034M8XtdUo&#10;vTc2MoD64MYIOKmrZmMRljO+kuX/y/oYr5VSBV2Etd8aB/+/unQcoX5h3GOH6mjjNpRMhJ0cgMYm&#10;67xv4EPopG+QANggDdZ/voULK/QNKieHjR2C6LVYWvxiRiqBQq4lYKTBFAEBAGaQBqDQyLVmJMFn&#10;eSHNI4iJWbEcxqdgwpNsZUW5lpUd00TlvPwIYjLrXog7rTCjF5JKypWCShy66Mo5f+IuO3apCF3C&#10;q1wLzyE5X8XsyWXbHZdIj6OKTidO3tRRkOS9f0q85evlWtgYsPGSRRxBbJjk6arsfN/1YvGypFyr&#10;vo2RMYbEGcVTAidUcq3UDAeGKupjqAdXJ63Ybte1ZW3I3kQzVGGxLWzTo8hq1UdQexavuukZ9JDs&#10;Q3Yn17rLYOneFSc4gjoaUuBKHRhoqTFU1pRrXTsOIFKlpicmJwdCJddKnVKsE2LUaSr1wEhfNdfe&#10;MSnT5MR2HhusnJiktBMtAgeRRmDodWrryPMrdedcG3OsM72p1LQCSJhLFiKykGuRie07H6oEj6FO&#10;pg5zJWZpUlve1kem+ArfzsfQtljOZfs6FpVcT/XR5jv2nWjnCGrKTgFiWDKKBDnXESTG5eicNiXI&#10;8JdoR6dmOsIIFjNWGNoSdCZE0Y5N6LXJibN+6CqeIE0K5xbfdP0Z4i3aOYK6tyEKtWegoL22N0kA&#10;GcFrsSx0gyCytZ3SOHQB76r2fQR1rosrnuCjSoRyyTvRDmMWSohyuYdZ7duALG0cJIyQMBR5H0Ft&#10;jBXtGE8bpCnv3jKDXRGZ+K7EHVDVuxoBmW1VIknvIgxUvo1TIknfByb5jqYuIz0jDnYDIbO9S5aW&#10;eMlMqRIb0IcVRO4YQm17GpEpuYr2mElqexpt9EHiZeciXdGWp3GcYgSRdWq8Mop2Oo7v2p6Wu6CC&#10;yB1jpW07ISPpKiITUUySpFhiglxLbPDAT42XzGIDKM1dkh3Fodg3URlDUahTX7UThx7yNrWP5HWj&#10;VR1DHciei31H5koV/PaxJ4+vaxuvILInNlVEjkPXKYjsBxsqIsdE1taWSejQd8GTSG31dMwpWpFr&#10;0Q6g6Wq8jBy9KBgbyDIqIkfSsb7tDcGikZKfxGRBl6Z2gvM0IosEyTcU1CSpA1kLNeqJbc0HT0Ao&#10;+QlIzjlmm5NAuK4SJHAqOMhoehLtRFqLbfsO8WmmOea8RtFlwherxR5BTYYu2omGaarmLmNHnBIJ&#10;YjJtmURjALci7wBXbc1H24VaWEYCvoKD0WZcqGv3RsGqiLJFO1iYglWRFLnGS1JHjg7aMvFUz9Vi&#10;PUNGbV1m2xDteB7WaOsyd+IrIgP1XsEqHoiRoXq6DvncvRUbqDE4wS8SJPdQ0CcHKUFkbwYFffJw&#10;P9NWObpGD1S1d0nCZgSRc3xr22BGBUHkPlIPNneZHG5ZtdP7pKAPkaETRKZxoaAPTVcjiNwbq+AJ&#10;uSP4V2TiiOEK3wQSQWSXrIInbNGLdlyICp4QtoPES0doULTDQWGtYKJzoGJT3jkyiXacJcdTqAcv&#10;iEw6qPg8aQMRs0iQRwmU3IcASNpbqanV22jPVJLvqsXanjKjzTeBW7STT+/bCEGfgsqvcMLBouLz&#10;ZDC9IDJ5kuLzQxjGxmj2NENUafs8jQUjiGzopbQRmUd6XK1gIk/sKF6cj0BFO4aErG0ntJH6rnb7&#10;iFdWcWPc0kTRT0eHrs05vbCOrKOIvCNDaZs45BTSFSU6Ntq2FTpzxIUaYoEAxZV5OirEWmWSHdLa&#10;bNqWoZ8zVGCGcTarkOckqOA4vTGv+CeaoeQugROEIeVXVqftUrEZS6Oc0MixgVLMhESu1y5PTK68&#10;KjoHGuCK19HiDISeUauBA33F7YgpDBiWbJwGsFMiM2UvRXUBDIo2pzgeUzUWuynMxESS3ZYMTm0r&#10;RGMNUQmgsE5dXQyY7MIqHRXInx6GDShYcz6aOwwSFN4Dg1aKEeSmgagpJKOERRJhWC95H20m+vSK&#10;ZKiUKlAHbFnzpvyUvqgpdITg9uo8zJYqVAdPhaB4E88hDxWrA36oxC9mpZi0q2pi4k/zJjpSscbS&#10;nM1p7kHyR1gqaiKfU0IYbRvGnqrcgRzNPai0QgVsrqTIiiCxKlFTT4ND0arl+ytgB8xBCTXGJgJ6&#10;FSToqrkHObQRNbkePbV55/lsVwGbTpjX7B3fJ1cscneUxu0idASCGlUpLgbN3h1tKgHsPCbaTjUo&#10;bZBkhSXyQM3eyeTlUVzAktCgSIaCRQDbUHFrzAR6TlVNFHdaOMidegFsArhmwCS6FJhF7iQHmgE7&#10;JgFFTR3Zj4IEjopIAJuaRDPgvqNfUOXOqzQ0AyZn42R45J05YLKCttzplFIeV3IyCEVN1CKYTSV3&#10;vWbAfY9ySqAkl6DaUJjxObCW1cn5NIvEN3gStZIT7hW5A0WuArYneGgW2UdqjJKJ022nzld4J0Wu&#10;cZWDHqKTQj5Qf1e5UzxqFuk7Tk2EvKN+bK+eT0crYNMU8BqkUkhTDxRBhjwhrazOvL2oiSJBw0gG&#10;AIYK2J7moWZioCLJYWHG0xBQcgISzShqIv/UTAyYSRWwifC217Ya8vxlYaZnIlrRqqdrWeMqj3Hx&#10;JL0iyERHr8odQNWiNl0dBq4LMzQ+tagdqIArYCNGDKjNDPhLc6yu3lH9KeREXlETvU8NxTi4QK9l&#10;daSuoVjgtLm2djmxShqK0aTnQLmsjn61Ii5w4FsBm9MDo9kM2SDP3NTV6SUqNgPMUKUWcloJms0E&#10;uiq1R0UVxMmLIvdE+Kj4Tkag2QxN9K4Cdk+zR8OZCMMVsHMVreEM2Tst4XGruAkZQpt3uohP79ZJ&#10;yWo4Q9UPYJTVOWzXjIBaJta4SitbGx+ix0xHtdg7VcXz0w5yxiDXOjlB5UwAKcxEjFkxAlrHdOIr&#10;eafOqsAAeWchh3PNCHImJmqiWa0FGw4ZgPiyuh+08QmTSzh5BZJndkUJNpg4nbm6OtmwkpATOvoK&#10;2IQa7fyfdw7Ep5caUdho0YOWIsGsMEMTVYseNGLzs3+5Qdw7UETjnTfuiJocQxeaZLCqegzHkY92&#10;uGs48WL2pzDDgJbm2rnWr3GVwlw7JmWIg7Z8NWCGrjR8TxwhiJqIDJpWGcKPFbDzWIqWEwAWMkTI&#10;SJl2dGcGSwulqomJPGWGgXKjk0FCN5C+K5EPTJJRQrIT7VwL840MGIxqIvPXDp8McpRxQvCU0NPG&#10;SLogtqqJGEj3UCGnmKlxlYpIO5nJk2UyVEhNpB22kBQCBSWu0s7XTkQgp5NXADuntIqaCF6U5lWQ&#10;npZ6W015VFBGC+nOaMcFnCl52ktFTTzEp3gTBR+dghJXyTm1Nj1HstnK6uo0VtvZEnM35LRVkCC3&#10;4k2QgwXF3hEjUmoaAQeW+US7MGOT1sPGvCjNC2BTzmlN6fyQEIIvq5uotY3zS5tkxpD+BR3tNu85&#10;eFTAZlBB69Qyz4IoC747anTFPSCnNC+CpLWu9VJBUWqJoiab3VyRO7gog4Z5iEhJO8lQKc2L3Bkc&#10;9EramSFPRg1JsLUGI61ZK7OG7EHrGFoCtQwbEmG1FiDkdN2L3Gk1Mm6haJX0rgI2I3mcBynkTL+J&#10;mvIUaTuPzDNvPH0yWmQ+OVCCPD1CSvNiwLTWtUYXPTGsvKqJyKB0aplPIt4VnCEGa62o3DmToUNC&#10;B87VlgztGc5Ry1Y5+tKAgwl6hiQLOfMumgFbqn1RUz52ULTK0bIMHgIiSRn3s0BRrIUQ4E2pq2yV&#10;SqWqiZIMDNTIB9LHcatkfIxHtMkBF2rQQk75qZQqiDrI9CH5MImnsrqlNC84Q/2kNS2wE/LOAtgc&#10;lhKSldXJeGpc5aCfMRyFnDSgAjb1Gb0ujZzAXuydAQiecFbIOZSqcRVAIwNSyJkdqYBNzofFK+T5&#10;AdmqJgY9tBSC9+7KGCKt+6Ak5PgeLlTlbukAKrxTQERRUz6jUHgnFsgkIvaoVcOMj1CCFljKL67U&#10;TIz6RGYROf7UXBVflllEQEYzMPQos4jMVfl2FUTaSF1ejJ28Q2kp5P4yTYjR8ZhH1fyOQS2ZRaRE&#10;UcoIGknkJsV0GR1UZUIWKA1gBgAV5edWjBRAeViqbbc4jswiktNqMqGnxfDpKBMEr8mEPIAzupGa&#10;2KsFR0BfZhFRvOZAjOvILCI74KVirVEt1E4xXkyWqKQR84BHfWvwHD3rU77jW0gPPe5bXnNmeESl&#10;U95zdujxXx4l5j1iz+85u9zsnzb3b/mWs/HF4LwufZRbfbV7fh/79PdxY88voP/uHwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAA8kfxHfAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AUhO+C/2F5&#10;gje7m5ZGjdmUUtRTEdoK4u01+5qEZt+G7DZJ/73rSY/DDDPf5KvJtmKg3jeONSQzBYK4dKbhSsPn&#10;4e3hCYQPyAZbx6ThSh5Wxe1NjplxI+9o2IdKxBL2GWqoQ+gyKX1Zk0U/cx1x9E6utxii7Ctpehxj&#10;uW3lXKlUWmw4LtTY0aam8ry/WA3vI47rRfI6bM+nzfX7sPz42iak9f3dtH4BEWgKf2H4xY/oUESm&#10;o7uw8aLVkCaRPGhYPIOI9jJRjyCOMZfOFcgil/8PFD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAsZfcpwUTAADIXgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEADyR/Ed8AAAAIAQAADwAAAAAAAAAAAAAAAABfFQAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAGsWAAAAAA==&#10;">
                       <v:shape id="Graphic 9" o:spid="_x0000_s1027" style="position:absolute;top:3789;width:28505;height:4648;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2850515,464820" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAtvBeOwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mrWHpV2NooIg4kVbKt4em+dmcfOyJqm7/ntTKPQ4zMw3zGzR20bcyYfasYLJOANB&#10;XDpdc6Xg63Pz+g4iRGSNjWNS8KAAi/ngZYaFdh0f6H6MlUgQDgUqMDG2hZShNGQxjF1LnLyL8xZj&#10;kr6S2mOX4LaRb1mWS4s1pwWDLa0Nldfjj1XQ7c8n4/Hmw2m32678Jt/fvnOlRsN+OQURqY//4b/2&#10;Viv4gN8r6QbI+RMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAtvBeOwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m2182939,464820r195072,em1327975,464820r195072,em1612962,464820r195072,em2467927,464820r195072,em,464820r668083,em2752915,464820r97599,em757999,464820r195071,em1042987,464820r195072,em1897951,464820r195072,em1327975,309372r195072,em1897951,309372r195072,em2752915,309372r97599,em1612962,309372r195072,em,309372r1238059,em2467927,309372r195072,em2182939,309372r195072,em2752915,155447r97599,em2182939,155447r195072,em1897951,155447r195072,em,155447r1808034,em2467927,155447r195072,em,l2378011,em2467927,r195072,em2752915,r97599,e" filled="f" strokecolor="#d9d9d9">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <v:shape id="Graphic 10" o:spid="_x0000_s1028" style="position:absolute;top:695;width:28505;height:1543;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2850515,154305" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAWd5GIxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NTsNA&#10;DITvlXiHlZG4tZv0gFDabYWKUKG99O8BTNYkIVlvtLuk4e3xoVJvtmY883m5Hl2nBgqx8Wwgn2Wg&#10;iEtvG64MXM7v0xdQMSFb7DyTgT+KsF49TJZYWH/lIw2nVCkJ4ViggTqlvtA6ljU5jDPfE4v27YPD&#10;JGuotA14lXDX6XmWPWuHDUtDjT1tairb068zMOzy/ebS5p9f293eH9o2/JzfgjFPj+PrAlSiMd3N&#10;t+sPK/hCL7/IAHr1DwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABZ3kYjEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,153923r2850514,em,l2850514,e" filled="f" strokecolor="#d9d9d9">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <v:shape id="Graphic 11" o:spid="_x0000_s1029" style="position:absolute;left:980;top:2234;width:26550;height:7754;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2654935,775335" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQApl5lRxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;EIXvgv8hjOBNU8UVqaYiLoqHRbB68Dg0Y1vaTLpNrN1/vxEW9jbDe/O+N5ttb2rRUetKywpm0wgE&#10;cWZ1ybmC2/UwWYFwHlljbZkU/JCDbTIcbDDW9sUX6lKfixDCLkYFhfdNLKXLCjLoprYhDtrDtgZ9&#10;WNtc6hZfIdzUch5FS2mw5EAosKF9QVmVPk2A3Ct73H2emmN6Xjy/+m5pLx/fSo1H/W4NwlPv/81/&#10;1ycd6s/g/UsYQCa/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACmXmVHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m88392,697992l,697992r,77165l88392,775157r,-77165xem374904,620268r-89916,l284988,775157r89916,l374904,620268xem659892,542544r-89916,l569976,775157r89916,l659892,542544xem944880,464820r-89916,l854964,775144r89916,l944880,464820xem1229868,388620r-89916,l1139952,775144r89916,l1229868,388620xem1514856,310896r-89916,l1424940,775144r89916,l1514856,310896xem1799844,233172r-89916,l1709928,775144r89916,l1799844,233172xem2084832,155448r-89916,l1994916,775144r89916,l2084832,155448xem2369820,77724r-89916,l2279904,775144r89916,l2369820,77724xem2654808,r-89916,l2564892,775144r89916,l2654808,xe" fillcolor="#145f82" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <v:shape id="Graphic 12" o:spid="_x0000_s1030" style="position:absolute;top:9986;width:28505;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2850515,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQChx4VfwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LCN50Y5AiqWsopYEeFGxsD70N2TEbzM6G7DaJ/94tFLzN433OLp9sKwbqfeNYwXqVgCCu&#10;nG64VvB1LpZbED4ga2wdk4Ibecj3T7MdZtqN/ElDGWoRQ9hnqMCE0GVS+sqQRb9yHXHkLq63GCLs&#10;a6l7HGO4bWWaJM/SYsOxwWBHb4aqa/lrFWySkY7hu3ifjJEHmZa3U/FTKrWYT68vIAJN4SH+d3/o&#10;OD+Fv1/iAXJ/BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKHHhV/BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l2850514,e" filled="f" strokecolor="#d9d9d9">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <v:shape id="Graphic 13" o:spid="_x0000_s1031" style="position:absolute;left:1425;top:95;width:25660;height:8648;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2566035,864869" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAum5WIwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4L/ocwQm+arYUiW6NIRdhDW/AFPY6bcXdxMwlJdNd/3xQEb/PxPWe+7E0rbuRDY1nB6yQDQVxa&#10;3XCl4LDfjGcgQkTW2FomBXcKsFwMB3PMte14S7ddrEQK4ZCjgjpGl0sZypoMhol1xIk7W28wJugr&#10;qT12Kdy0cppl79Jgw6mhRkefNZWX3dUoWH9H93u8F8WXW111N/0Jl5MvlXoZ9asPEJH6+BQ/3IVO&#10;89/g/5d0gFz8AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC6blYjBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,864754r,l8914,863193r7621,l25679,861669r9144,l42443,860144r9143,l60731,858621r7619,-1524l77495,857097r7620,-1525l94258,855572r9145,-1523l111023,852524r9143,l129311,851001r7620,-1524l146074,849477r7621,-1525l162839,847952r9143,-1523l179603,844905r9144,l197890,843380r7621,-1523l214654,841857r9145,-1524l231419,838808r9144,l248183,837285r9144,-1524l266470,834236r7620,l283235,832713r9144,-1525l299999,831188r9144,-1523l316763,828141r9143,-1525l335051,826616r7620,-1523l351815,823569r9143,-1525l368579,822044r9143,-1523l385343,818997r9144,-1525l403631,817472r7620,-1523l420395,814424r9143,-1523l437159,811377r9143,l455447,809852r7619,-1523l472211,806805r7619,-1524l488974,803756r9145,l505738,802233r9145,-1524l524027,799184r7620,-1523l540791,796137r7620,-1524l557555,794613r9143,-1525l574319,791565r9144,-1524l592606,788517r7621,-1525l609370,785469r9145,-1524l626134,782420r9145,-1523l642899,779373r9144,-1524l661187,776324r7619,-1523l677951,773277r9144,l694715,771752r9144,-1523l711479,768705r9144,-1524l729766,764133r7621,-1524l746531,761084r9143,-1523l763295,758037r9143,-1524l780059,754988r9143,-1523l798347,751941r7620,-1524l815111,748892r9144,-1523l831874,745845r9145,-1525l850163,741273r7620,-1524l866927,738224r7620,-1523l883691,735177r9144,-1525l900455,732129r9144,-3048l918743,727556r7620,-1523l935507,724509r7620,-1525l952271,719937r9144,-1524l969035,716888r9144,-1523l987322,712317r7621,-1525l1004086,709269r7621,-1524l1020851,704697r9143,-1524l1037615,701649r9143,-3048l1055902,697077r7620,-1525l1072666,692505r9145,-1524l1089430,689456r9144,-3047l1106194,684884r9144,-1523l1124483,680313r7619,-1525l1141247,675741r9144,-1525l1158011,672692r9144,-3047l1174774,668120r9145,-3047l1193063,663549r7620,-3048l1209827,658977r9144,-3048l1226591,654405r9144,-3049l1243355,649833r9144,-3049l1261643,643737r7620,-1524l1278407,639165r9144,-1524l1295171,634592r9144,-3047l1313458,630020r7621,-3047l1330222,625449r7621,-3048l1346987,619352r9143,-1523l1363751,614781r9143,-3048l1382038,608684r7620,-1523l1398802,604113r7621,-3048l1415566,598016r9145,-1524l1432330,593445r9144,-3048l1450619,587349r7619,-3048l1467383,581252r9144,-1523l1484147,576681r9144,-3048l1500911,570584r9144,-3047l1519199,564488r7620,-3047l1535963,558392r9144,-3047l1552727,552297r9144,-3049l1569491,546201r9144,-3049l1587779,540105r7620,-3049l1604543,534009r9144,-3048l1621307,527913r9144,-3048l1638070,521816r9144,-3047l1656358,514197r7621,-3049l1673123,508101r9144,-3049l1689886,502005r9144,-4572l1708174,494384r7621,-3047l1724939,488288r7619,-4572l1741702,480669r9145,-3049l1758467,473048r9144,-3047l1776755,466952r7619,-4571l1793519,459333r7620,-3049l1810283,451713r9144,-3048l1827047,444092r9144,-3047l1845335,436473r7620,-3049l1862098,428852r7621,-3047l1878863,421233r9144,-4572l1895627,413613r9143,-4572l1913914,404469r7621,-3048l1930679,396849r9144,-4572l1947442,389229r9144,-4573l1964207,380085r9144,-4572l1982495,372465r7619,-4573l1999258,363321r9144,-4572l2016023,354177r9144,-4572l2032786,345033r9144,-4572l2051074,337413r7621,-4573l2067839,328269r9144,-4572l2084602,317601r9145,-4572l2102891,308456r7620,-4571l2119655,299313r7619,-4573l2136419,290169r9144,-4572l2153183,279501r9144,-4572l2171470,270356r7621,-4571l2188235,259688r7620,-4571l2204998,250545r9144,-6096l2221763,239877r9144,-6096l2240051,229208r7619,-6095l2256814,218540r7621,-6095l2273579,207872r9144,-6095l2290342,197205r9144,-6097l2308630,186537r7621,-6097l2325395,174345r9144,-6096l2342158,163677r9144,-6096l2358923,151485r9144,-6096l2377211,139292r7619,-4571l2393974,128624r9145,-6095l2410739,116432r9144,-6095l2427502,104240r9145,-6095l2445791,92049r7620,-6096l2462555,78333r9144,-6096l2479319,66141r9144,-6096l2496083,53949r9144,-7620l2514370,40233r7621,-6096l2531135,26517r9144,-6096l2547899,14325r9143,-7620l2565462,e" filled="f" strokecolor="#145f82" strokeweight="1.5pt">
                         <v:stroke dashstyle="dot"/>
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="585858"/>
                 <w:spacing w:val="-5"/>
@@ -17060,51 +16783,51 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="19050">
                                   <a:solidFill>
                                     <a:srgbClr val="145F82"/>
                                   </a:solidFill>
                                   <a:prstDash val="dot"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="46F085CF" id="Group 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:30pt;margin-top:1.95pt;width:224.45pt;height:79.05pt;z-index:-16115712;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="28505,10039" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhK5/E/RIAAMpeAAAOAAAAZHJzL2Uyb0RvYy54bWzsnG1v48YRx98X6Hcw/L4xd8l9oJFLUTRN&#10;UKBoCzRFX+ts+WzUtlxJd758+/6WO2OTtsSRo0vQArkDjvJ5uJqdnfnPI/n17z/f3Z58Wq43N6v7&#10;d6fuq+b0ZHl/sbq8uf/w7vSfP3z3u3x6stku7i8Xt6v75bvTH5eb099/89vffP34cL70q+vV7eVy&#10;fcIi95vzx4d3p9fb7cP52dnm4np5t9h8tXpY3vPLq9X6brHlx/WHs8v14pHV727PfNPEs8fV+vJh&#10;vbpYbjb877f1l6ffDOtfXS0vtn+7utostye3707hbTv8ux7+fV/+Pfvm68X5h/Xi4frmQthY/AQu&#10;7hY393zp01LfLraLk4/rm1dL3d1crFeb1dX2q4vV3dnq6urmYjnsgd245sVuvl+vPj4Me/lw/vjh&#10;4UlMiPaFnH7yshd//fT9+uEfD39fV+75+JfVxb83yOXs8eHD+fj35ecPz8Sfr9Z35SY2cfJ5kOiP&#10;TxJdft6eXPCfPocmuHB6csHvXNO0fRuqzC+uOZhX911c/8m482xxXr94YO+JnccH9GfzLKLNcSL6&#10;x/XiYTlIflNE8Pf1yc0lG2Aj94s71Ph70Rj+B0mVL4eqSFF+2ohAd8qoTX2bRQw7BdXFLvtBN592&#10;uzi/+LjZfr9cDSJffPrLZltV91I/La7108Xne/24xgCK6t8Oqr89PUH116cnqP77egwPi225r5xj&#10;+XjyODqz63enwkn59d3q0/KH1UC4LefmXfapw7w52QnDz4S395Mb2pTKtl7dUMnYauHgJ3DiWs/K&#10;nM2hnLjgUcz0+oajOYkOVtrXC++TictNyt0O1o/lxHcRRuLhnPgYfW52HOexnOw48H3SiDHlfof0&#10;jmXBp+CT794gjAG2fgZOUkg7hbxPIn3wOe+Q4LEScU3nU7/DAvYx4nybcuxfi/BoTnKfUnSvF97H&#10;iW96n9uf4WzGMNI2fZt8gUhgaR8nYxiZ3PAlZTJZeB8nY5lMbjiWk7HlTBbey8nIciY3HMuJG0Hr&#10;ZOF9nIyhdXLDsZxUc5wsuZeHkdVMbjiWhzG8Txbex8kY3ic3HM3JKAyYLLyXk1EYMLnhaE5GKO9C&#10;2/vWsN8anFYkmdxwNCcjmUwWPkQmkxuO5cSN0HWy8F5ORug6ueFYTqrVTJbcx8PYcic3HMvD2Gom&#10;C+/jZGw1kxuO5aRKQ0P8vV8/MhWlPfabxzLQNfd+/ygmVNqjv39kpbrm3u8fOROlffH9kjUMKQyf&#10;x0nS7X3JZoigwpCZb1a3N5ff3dzelgxjs/7w/o+365NPC5Kjb/vyV8BiQvaw3my/XWyuK93wKyG7&#10;vR8S5M15zfRKBvh+dfkjieIjqeG7081/Pi7Wy9OT2z/fk4py3Fv9sNYP7/XDenv7x9VQnxiSH77z&#10;h8//WqwfTsrXvzvdkiP+daUZ6eJck7+y9Sfacuf96g8ft6urm5IZkh0rR/ID2XHNVH/+NJm040Wa&#10;HIvY3pgmp6ZxQwi2ON+ZJbvQtc2QRiMJTbTHCqCCoirz82bJwkk5g2dVfhiy5DfAXnVHNUt5O9iY&#10;PKgBPXNYTQktqvn8YGz165X2V2NTHfrfNTaSuBfGlt5kbH3qXU0Evac8l8vNI4uLoSs1u6GAl1KH&#10;UQoC/vIWp6xQlxJOdllc7ntX6x6RrfVWElcNdEKqdqHXsSVPRKAEeq2Ezwy8iXgnCxe3q82yZqGv&#10;imOHiaNNXd9Uq46+8XE4X7R5Pwx0fa5loAm97lGvChpP1AdsdsTL26h3cnK8bGLoMwpS6oah86Hr&#10;RLX3ySbEvk9Vtyb0KhO9VtmMqA/Y7YiXt1Hv5OR42fRdt7PytE82GZyIO0psKhO9io08Ux+w2xEv&#10;b6Oe1KWVg+Nl47zvM5ZUFKfNqemH8GbGqJxrewLR1zcoT3qt0hmTH7DhMTtvJJ9wr0x8AQEF1+VQ&#10;LWWS4+/THtf5ru8qFk9uUJ70KgIakR+y4xE7byTfycwXEBCeKYM3RYN82zq71oiWUfd8fYMKRq8i&#10;oBH5ITsesfNG8gn3ysTxAvJN7nJbLcYFoNnyW67vO3X8kxuUJ72KgEbkB+x4zM4byXcy8wUE1MZe&#10;u2kple5GDRP2WZin3q+BwJhexaLXKp4p9SjqUzK9CvmEmTeSP/Oui34B6RAcaaNFA9a9kgm0WyUM&#10;UFrlRK+yzRHlIVowYuKN5C/5eCWRko9o65bP47R3UsGYFDpcF77LGhCPyIZiwa+FjNf9fvD2RW41&#10;wNAbCxlAfaQVO82rhmxb8iqaxnrgv3xWJYzsSqWqP1bW9trPr4WD/8sqHc3cF8o91EAPVm5itiBN&#10;9aHIOtXvEGOjdYMMwNI7rg7ql9dwZYW6gXCyX9khSMHypdUuJqTqKPRaHUbWqYMCAO1QlwGslUav&#10;ldbRX6/x3QHEJKuSpOfonVOGdUW91pXbLkoklWMTerVnJdJrJe68D7UbfwBxIK+pUX5m3ajFWF1R&#10;r3Vlvlsi/EOIswt12oBBHVJcUR5dUa91ZSZdpMRB0tE4DRWVSK+VmGPrar3rAGJykqjEHYWwWTZc&#10;03oq1iWmJxs2qV2jAW4Ovn/yAMqtXivXjvg21TmhTDbDyFC1JqXSq1D73smk1SHUbUx6Mh1Zxryw&#10;CSJyrk3TfAB1CI2kLSWg7+fPxkUPVFQJdjEzSTW7y+SoXR5MnZnpEGXtQhvmzcDlHCSBzV2bvWb4&#10;Kme9iryZYaEwOpy8Te2b0OrpdL5t3OwuPacdVd4Ng27z1L6NMsWVO5u6pXYg8qZh/gR8uju91l36&#10;rilDMcMu6Ux6RXSl0qtS98PkZ7GGA6hDcno6LeW+eXnXvqxwgqIYEkwtNVmhbl0wJJgBk5qZM2Zk&#10;UvfMQaoEXWznkdgTCurpcO7NvATbJiNC4dumpm2uYEwrKc9LsPUIXPCE6DPO23zb4sBFv30Ihidr&#10;qc7I0Fo+gDpg9SJvNMzyZbFJisiemtG8Fbcxt3o6zEgZDgotDa3I+wDqzLii4ImjQmlIsO+8nk5B&#10;rXkdxNA6RWSUyvA7nfMhiwQPoKYLoN6SKp3hd+Cas6866FCDeb/TUQfQ03EMwczLBFxz6i9dQ0l1&#10;Ftm6QCdf5N1k8ul5aqZZ9XQOoE5FKHWXDTHbvF122SFmoQ7J8A0Eaoz4CnXH98zzTc/KS8RBtybN&#10;x4wM1xMIytqOFvDs2sQNUf1lY1P7NgsiUzmK7bylYTidnE7qszPwm0AwCCInrNLAb3oFSRA59Wx5&#10;Xk9CYO65ng5z9sFAZHKDIIiM4BsDkUPC1urpJIppBsYG4jvxl4dQ976TxmXKuTcQOTY8TFGtIeVE&#10;zDF78rEBcap+Myjfu/m4KjoYrxqL5rYGxkYfQL9BBxnvBxTnOSHwEkRO2bXdvOcmVPeCyKmolbHL&#10;4IikKyew0s9bA/kpPRmhxtDm9TvGHPV0mGAycJDlkqQv5CbJwEGWfq7MemfgYOw7Tbthmsh9Vt4J&#10;LRFEThi/gWzJ+SyIjJclGJ9fGz+ipxMjCG5Q90EQOcUuGMiG1JyeDthjIFsiQhZ/ySx5MLAqFdAU&#10;jS12ZOwytkzLVz3BzRpYRVhM8CPUsTewqpiAVJ4LUwZW8XBEmYgq8TeBSm9gVbEXReQAls/vMjec&#10;iOAJFmqgT0aRxF8yXtAa6JMJ66Q1zAAJW57Vk9y6qKdDpm7gCUkOoFNl0oFa83hSElZF5M4lA09K&#10;5UFPh8DUwJMSDioiI20DT3IKOdWcpKi6gSck3EHyy9SGaOAJzQyAs8qkxPnzCNE3xBlKjabPxz5o&#10;HRKva3vKfvNahdcJksEkni4yEAK2SyN00G9YMhCi+HbJYErEZiAELqpTRAZiDZtnY42ejm9aw+Z7&#10;Hk1g2Hzgu9QN5r1UH7N2fqlfEFLPWgOFhT5LxEHB1bBiSJ0iMoGKYcW0QJOeDoG4YcXl6U3y0brN&#10;pueLZhl3jSOPlpijifwxyMn59YB4ZNQw5CFdUFTGxRmWTGUu9wrLDVA37+yxghjEazLy0xjW6YjC&#10;8ZyDZJji4uFCY6uxpbAg5MTB8/riSkIi0Bx7opp5A6WqSD5d5V4cvmGhkBN3CjkwYxgdJQsy6ooW&#10;hC2UOee3CvM8wVa3mkNrOGZHUkJKKuRUpubRHJ0lPRW58yClYXhM1TjKonV1gn3D8qiqc7DVJRIL&#10;OcP0YJ0UUgRJPGLYHuRPD8PGxMNNhjW5SGYtcqfUaMTkzsGwwDRuqbGsiYAffK6SiSC2oZGOSRQB&#10;avZJu39eCRAL4YKsjv+YryFQuCbbFLkjJMs8qL/xTGVdPdBkMQTp8Sx6TCikZR6+LcMnsjo5lGHa&#10;npqGwDWF7OdOkpZG9aplegIzPaYu8dkQZCRQEODoOmeZB3W9IIAdwQHLPDwKKQ6VkhPZkcEM5XkB&#10;bI6LoMQgB7j0mAhmLGeD78AjVbljtpa+tzy8qYDNrZazofxOVaauzkPslr6DW40Ctu9aS9/blolq&#10;UWBAzNJ32nOUNSozjvKPYXwopE7KkZESfs/LnVoIN8jquCbDDYMDwIWQe2e5A0IjUqJKTo3BUuDi&#10;hfWYGvoUBr7TLiK0ktWp/xmSKf0OBewGODYk05EoyjExB9xZCkxRm6hwYAar6izAJhlx4lcDU/WW&#10;AmPOaIqszuybIZku8AB3lTt5RDJSk9Kyo1pVV89dsjSSMwLihdwxZzavYkQnrQA2eB0tjSxtQDkm&#10;EqxoQSr5JaFnZYY2paWReGFAWMiJ+wxIRUvguJJjhpZGBlIHAWxmwSiNz0uG/Ig6tKxOamAYH11J&#10;6geVvDRZDbmXHrPUpAIRqKVipX6ux8T7ECwVC6CLAHYZ1rZUjJg6C2AH8NdSMRSFjKxutcOPWFsd&#10;8mUhpxpkmDYGCsJX8jahEvPHFKljiV+lXtxZQS3BGvmmrI6RG/FMGdDQY+LNBRaKUe2iolpX58As&#10;FMNVdwLYJWm1dIa0upHabsBJWTqDX0cLKjN0DyydicRf4lcDEa6lM5EesvhVak7B0pnIvKsCdtEB&#10;Q2ciRXRpuVE8obhgKAGPvQhg028AVOfJEwUCAWwm1+kZG+TU4uSYMFqKYAY5UbUANmEkEbFBTglO&#10;AJvKJvmfQY7rE79aelmWK8OASAoGJQDqcX3G6oEXA9Xwp0tYioGRFJrpisnqdN4Na6JKCfJWckJa&#10;K9wHZohQhNybcxx0jOjZVPJA7cVQAvKBLtWAvLQnLSSgL4YeyurE2oYCZ5ywADaFUKujT7uVfFyO&#10;CTFaSAAS9dKDo8fTWyEzYazrakBeurxWyEwjhip/3WpLqm2cKnFeL4BdUnrLtClzNdLpISyzOrAl&#10;QSSiqcx4YmbrVKGXRKgUic1TBWYEsEsn3ooJSjlJ/GpHMmzFBATVOkQIzlutOzQG5yTHxCScMfHg&#10;epIlAeyWyrhlqz15oQA2fQurr0XFPDEiOsidMQyr+US/p+SdQh6sfpKjcawDhS3tC2McicyKcnH1&#10;q4QEVmeGLhzpeFVg6vNW+wRyBueEnKETy/iwvEYfIMNnGsdEAYXUXARJ+9Y4Jt4kSOu56ntLMGbU&#10;IxlJwOGJ3PGURnBFPRw1r4CNXdPQmXUH9AidThfSo7Mq72AoqbkIktzVsCbImT5X8lL1Mpihkid+&#10;FZwHcwxynJMAdkvqbIBeeUgI0VQFplZkgB5endRc5I7VGn0aj0FQjK6rU7U1glqCTsZR5ZiIbw3z&#10;gJzUvAqSKTWrloo2MhBWA0PaQFZxFFBCC6tf9bBuyZ2EFaMbtlrqJ5bceRFXedC7NGDKU06W3ImP&#10;dNaQ91vxUPK8EuAC6F3J6o1VAqRmwvRGPabSxDI6TWV6kNOpqzO7bOk7MIY7q+QkfZa+Y306cIiR&#10;09WY3ypyIXOqq/PInYUznhhGj4mRNQtnAFSdOSQisEpR5W0EzKpUZpidM7Iysn4iZjmmUrU1YIlZ&#10;Mh075AwoAhiSiQwviL6jDpYCexp7ekyMeVsKTGCqk4egMX8MZpgDkGPCCzojs+FhZSKqijM0QHCa&#10;86tTkdbhQ9q3TGoY5K48VDAcE5hn1Tg8DWkdP8QvUN43VieaEcAmEbWqEKgVAqnHhJUTwRurk6UK&#10;YOMywVeDnGKVADYJFLGTRU4aKXIn5rNMm96bDiFihlYmT7sWvK76zmAmBX6DGV5oKH6VzjBRwTx5&#10;xzymALYrE+jGMZVWmR4TZVVLxcopCWDTUWREwWCGl2BKIoRTs9JbKvSUn6rceazCwjxSJZ1FxDE9&#10;PaaknRq96lA7o/viVSl8W66D2AteBtsoFQUDkkglCX4qNbmccaAdU8RyQswwWvjFFCrxzrA2dQgL&#10;vsrApWRAtG8tmTCSqbOI5a2zBryU3v5T/sMLX+ePPuBPNehhDMxQlFIue3KmIKOxNo3AZ5A2EmAe&#10;jsA+BVoYNDI8Ka75aRaRUzUYwblRsynxy5RSnvId3kK673Hf+pozQlm+pTzXNnqu98V7zoiqdj7+&#10;uxjeI/b8nrPL1faJ3//Lt5wNrwbnhemD3OTl7uWN7OOfh409v4L+m/8CAAD//wMAUEsDBBQABgAI&#10;AAAAIQAeCXai3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMwEETvhf6D2EJvjeSEmNS1&#10;HEJoewqFJoXS28ba2CaWZCzFdv6+21Nz22GG2Tf5erKtGKgPjXcakpkCQa70pnGVhq/D29MKRIjo&#10;DLbekYYrBVgX93c5ZsaP7pOGfawEl7iQoYY6xi6TMpQ1WQwz35Fj7+R7i5FlX0nT48jltpVzpVJp&#10;sXH8ocaOtjWV5/3Fangfcdwsktdhdz5trz+H5cf3LiGtHx+mzQuISFP8D8MfPqNDwUxHf3EmiFZD&#10;qnhK1LB4BsH2Uq34OHIunSuQRS5vBxS/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGEr&#10;n8T9EgAAyl4AAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AB4JdqLfAAAACAEAAA8AAAAAAAAAAAAAAAAAVxUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAABjFgAAAAA=&#10;">
+                    <v:group w14:anchorId="5AF823E9" id="Group 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:30pt;margin-top:1.95pt;width:224.45pt;height:79.05pt;z-index:-16115712;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="28505,10039" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhK5/E/RIAAMpeAAAOAAAAZHJzL2Uyb0RvYy54bWzsnG1v48YRx98X6Hcw/L4xd8l9oJFLUTRN&#10;UKBoCzRFX+ts+WzUtlxJd758+/6WO2OTtsSRo0vQArkDjvJ5uJqdnfnPI/n17z/f3Z58Wq43N6v7&#10;d6fuq+b0ZHl/sbq8uf/w7vSfP3z3u3x6stku7i8Xt6v75bvTH5eb099/89vffP34cL70q+vV7eVy&#10;fcIi95vzx4d3p9fb7cP52dnm4np5t9h8tXpY3vPLq9X6brHlx/WHs8v14pHV727PfNPEs8fV+vJh&#10;vbpYbjb877f1l6ffDOtfXS0vtn+7utostye3707hbTv8ux7+fV/+Pfvm68X5h/Xi4frmQthY/AQu&#10;7hY393zp01LfLraLk4/rm1dL3d1crFeb1dX2q4vV3dnq6urmYjnsgd245sVuvl+vPj4Me/lw/vjh&#10;4UlMiPaFnH7yshd//fT9+uEfD39fV+75+JfVxb83yOXs8eHD+fj35ecPz8Sfr9Z35SY2cfJ5kOiP&#10;TxJdft6eXPCfPocmuHB6csHvXNO0fRuqzC+uOZhX911c/8m482xxXr94YO+JnccH9GfzLKLNcSL6&#10;x/XiYTlIflNE8Pf1yc0lG2Aj94s71Ph70Rj+B0mVL4eqSFF+2ohAd8qoTX2bRQw7BdXFLvtBN592&#10;uzi/+LjZfr9cDSJffPrLZltV91I/La7108Xne/24xgCK6t8Oqr89PUH116cnqP77egwPi225r5xj&#10;+XjyODqz63enwkn59d3q0/KH1UC4LefmXfapw7w52QnDz4S395Mb2pTKtl7dUMnYauHgJ3DiWs/K&#10;nM2hnLjgUcz0+oajOYkOVtrXC++TictNyt0O1o/lxHcRRuLhnPgYfW52HOexnOw48H3SiDHlfof0&#10;jmXBp+CT794gjAG2fgZOUkg7hbxPIn3wOe+Q4LEScU3nU7/DAvYx4nybcuxfi/BoTnKfUnSvF97H&#10;iW96n9uf4WzGMNI2fZt8gUhgaR8nYxiZ3PAlZTJZeB8nY5lMbjiWk7HlTBbey8nIciY3HMuJG0Hr&#10;ZOF9nIyhdXLDsZxUc5wsuZeHkdVMbjiWhzG8Txbex8kY3ic3HM3JKAyYLLyXk1EYMLnhaE5GKO9C&#10;2/vWsN8anFYkmdxwNCcjmUwWPkQmkxuO5cSN0HWy8F5ORug6ueFYTqrVTJbcx8PYcic3HMvD2Gom&#10;C+/jZGw1kxuO5aRKQ0P8vV8/MhWlPfabxzLQNfd+/ygmVNqjv39kpbrm3u8fOROlffH9kjUMKQyf&#10;x0nS7X3JZoigwpCZb1a3N5ff3dzelgxjs/7w/o+365NPC5Kjb/vyV8BiQvaw3my/XWyuK93wKyG7&#10;vR8S5M15zfRKBvh+dfkjieIjqeG7081/Pi7Wy9OT2z/fk4py3Fv9sNYP7/XDenv7x9VQnxiSH77z&#10;h8//WqwfTsrXvzvdkiP+daUZ6eJck7+y9Sfacuf96g8ft6urm5IZkh0rR/ID2XHNVH/+NJm040Wa&#10;HIvY3pgmp6ZxQwi2ON+ZJbvQtc2QRiMJTbTHCqCCoirz82bJwkk5g2dVfhiy5DfAXnVHNUt5O9iY&#10;PKgBPXNYTQktqvn8YGz165X2V2NTHfrfNTaSuBfGlt5kbH3qXU0Evac8l8vNI4uLoSs1u6GAl1KH&#10;UQoC/vIWp6xQlxJOdllc7ntX6x6RrfVWElcNdEKqdqHXsSVPRKAEeq2Ezwy8iXgnCxe3q82yZqGv&#10;imOHiaNNXd9Uq46+8XE4X7R5Pwx0fa5loAm97lGvChpP1AdsdsTL26h3cnK8bGLoMwpS6oah86Hr&#10;RLX3ySbEvk9Vtyb0KhO9VtmMqA/Y7YiXt1Hv5OR42fRdt7PytE82GZyIO0psKhO9io08Ux+w2xEv&#10;b6Oe1KWVg+Nl47zvM5ZUFKfNqemH8GbGqJxrewLR1zcoT3qt0hmTH7DhMTtvJJ9wr0x8AQEF1+VQ&#10;LWWS4+/THtf5ru8qFk9uUJ70KgIakR+y4xE7byTfycwXEBCeKYM3RYN82zq71oiWUfd8fYMKRq8i&#10;oBH5ITsesfNG8gn3ysTxAvJN7nJbLcYFoNnyW67vO3X8kxuUJ72KgEbkB+x4zM4byXcy8wUE1MZe&#10;u2kple5GDRP2WZin3q+BwJhexaLXKp4p9SjqUzK9CvmEmTeSP/Oui34B6RAcaaNFA9a9kgm0WyUM&#10;UFrlRK+yzRHlIVowYuKN5C/5eCWRko9o65bP47R3UsGYFDpcF77LGhCPyIZiwa+FjNf9fvD2RW41&#10;wNAbCxlAfaQVO82rhmxb8iqaxnrgv3xWJYzsSqWqP1bW9trPr4WD/8sqHc3cF8o91EAPVm5itiBN&#10;9aHIOtXvEGOjdYMMwNI7rg7ql9dwZYW6gXCyX9khSMHypdUuJqTqKPRaHUbWqYMCAO1QlwGslUav&#10;ldbRX6/x3QHEJKuSpOfonVOGdUW91pXbLkoklWMTerVnJdJrJe68D7UbfwBxIK+pUX5m3ajFWF1R&#10;r3Vlvlsi/EOIswt12oBBHVJcUR5dUa91ZSZdpMRB0tE4DRWVSK+VmGPrar3rAGJykqjEHYWwWTZc&#10;03oq1iWmJxs2qV2jAW4Ovn/yAMqtXivXjvg21TmhTDbDyFC1JqXSq1D73smk1SHUbUx6Mh1Zxryw&#10;CSJyrk3TfAB1CI2kLSWg7+fPxkUPVFQJdjEzSTW7y+SoXR5MnZnpEGXtQhvmzcDlHCSBzV2bvWb4&#10;Kme9iryZYaEwOpy8Te2b0OrpdL5t3OwuPacdVd4Ng27z1L6NMsWVO5u6pXYg8qZh/gR8uju91l36&#10;rilDMcMu6Ux6RXSl0qtS98PkZ7GGA6hDcno6LeW+eXnXvqxwgqIYEkwtNVmhbl0wJJgBk5qZM2Zk&#10;UvfMQaoEXWznkdgTCurpcO7NvATbJiNC4dumpm2uYEwrKc9LsPUIXPCE6DPO23zb4sBFv30Ihidr&#10;qc7I0Fo+gDpg9SJvNMzyZbFJisiemtG8Fbcxt3o6zEgZDgotDa3I+wDqzLii4ImjQmlIsO+8nk5B&#10;rXkdxNA6RWSUyvA7nfMhiwQPoKYLoN6SKp3hd+Cas6866FCDeb/TUQfQ03EMwczLBFxz6i9dQ0l1&#10;Ftm6QCdf5N1k8ul5aqZZ9XQOoE5FKHWXDTHbvF122SFmoQ7J8A0Eaoz4CnXH98zzTc/KS8RBtybN&#10;x4wM1xMIytqOFvDs2sQNUf1lY1P7NgsiUzmK7bylYTidnE7qszPwm0AwCCInrNLAb3oFSRA59Wx5&#10;Xk9CYO65ng5z9sFAZHKDIIiM4BsDkUPC1urpJIppBsYG4jvxl4dQ976TxmXKuTcQOTY8TFGtIeVE&#10;zDF78rEBcap+Myjfu/m4KjoYrxqL5rYGxkYfQL9BBxnvBxTnOSHwEkRO2bXdvOcmVPeCyKmolbHL&#10;4IikKyew0s9bA/kpPRmhxtDm9TvGHPV0mGAycJDlkqQv5CbJwEGWfq7MemfgYOw7Tbthmsh9Vt4J&#10;LRFEThi/gWzJ+SyIjJclGJ9fGz+ipxMjCG5Q90EQOcUuGMiG1JyeDthjIFsiQhZ/ySx5MLAqFdAU&#10;jS12ZOwytkzLVz3BzRpYRVhM8CPUsTewqpiAVJ4LUwZW8XBEmYgq8TeBSm9gVbEXReQAls/vMjec&#10;iOAJFmqgT0aRxF8yXtAa6JMJ66Q1zAAJW57Vk9y6qKdDpm7gCUkOoFNl0oFa83hSElZF5M4lA09K&#10;5UFPh8DUwJMSDioiI20DT3IKOdWcpKi6gSck3EHyy9SGaOAJzQyAs8qkxPnzCNE3xBlKjabPxz5o&#10;HRKva3vKfvNahdcJksEkni4yEAK2SyN00G9YMhCi+HbJYErEZiAELqpTRAZiDZtnY42ejm9aw+Z7&#10;Hk1g2Hzgu9QN5r1UH7N2fqlfEFLPWgOFhT5LxEHB1bBiSJ0iMoGKYcW0QJOeDoG4YcXl6U3y0brN&#10;pueLZhl3jSOPlpijifwxyMn59YB4ZNQw5CFdUFTGxRmWTGUu9wrLDVA37+yxghjEazLy0xjW6YjC&#10;8ZyDZJji4uFCY6uxpbAg5MTB8/riSkIi0Bx7opp5A6WqSD5d5V4cvmGhkBN3CjkwYxgdJQsy6ooW&#10;hC2UOee3CvM8wVa3mkNrOGZHUkJKKuRUpubRHJ0lPRW58yClYXhM1TjKonV1gn3D8qiqc7DVJRIL&#10;OcP0YJ0UUgRJPGLYHuRPD8PGxMNNhjW5SGYtcqfUaMTkzsGwwDRuqbGsiYAffK6SiSC2oZGOSRQB&#10;avZJu39eCRAL4YKsjv+YryFQuCbbFLkjJMs8qL/xTGVdPdBkMQTp8Sx6TCikZR6+LcMnsjo5lGHa&#10;npqGwDWF7OdOkpZG9aplegIzPaYu8dkQZCRQEODoOmeZB3W9IIAdwQHLPDwKKQ6VkhPZkcEM5XkB&#10;bI6LoMQgB7j0mAhmLGeD78AjVbljtpa+tzy8qYDNrZazofxOVaauzkPslr6DW40Ctu9aS9/blolq&#10;UWBAzNJ32nOUNSozjvKPYXwopE7KkZESfs/LnVoIN8jquCbDDYMDwIWQe2e5A0IjUqJKTo3BUuDi&#10;hfWYGvoUBr7TLiK0ktWp/xmSKf0OBewGODYk05EoyjExB9xZCkxRm6hwYAar6izAJhlx4lcDU/WW&#10;AmPOaIqszuybIZku8AB3lTt5RDJSk9Kyo1pVV89dsjSSMwLihdwxZzavYkQnrQA2eB0tjSxtQDkm&#10;EqxoQSr5JaFnZYY2paWReGFAWMiJ+wxIRUvguJJjhpZGBlIHAWxmwSiNz0uG/Ig6tKxOamAYH11J&#10;6geVvDRZDbmXHrPUpAIRqKVipX6ux8T7ECwVC6CLAHYZ1rZUjJg6C2AH8NdSMRSFjKxutcOPWFsd&#10;8mUhpxpkmDYGCsJX8jahEvPHFKljiV+lXtxZQS3BGvmmrI6RG/FMGdDQY+LNBRaKUe2iolpX58As&#10;FMNVdwLYJWm1dIa0upHabsBJWTqDX0cLKjN0DyydicRf4lcDEa6lM5EesvhVak7B0pnIvKsCdtEB&#10;Q2ciRXRpuVE8obhgKAGPvQhg028AVOfJEwUCAWwm1+kZG+TU4uSYMFqKYAY5UbUANmEkEbFBTglO&#10;AJvKJvmfQY7rE79aelmWK8OASAoGJQDqcX3G6oEXA9Xwp0tYioGRFJrpisnqdN4Na6JKCfJWckJa&#10;K9wHZohQhNybcxx0jOjZVPJA7cVQAvKBLtWAvLQnLSSgL4YeyurE2oYCZ5ywADaFUKujT7uVfFyO&#10;CTFaSAAS9dKDo8fTWyEzYazrakBeurxWyEwjhip/3WpLqm2cKnFeL4BdUnrLtClzNdLpISyzOrAl&#10;QSSiqcx4YmbrVKGXRKgUic1TBWYEsEsn3ooJSjlJ/GpHMmzFBATVOkQIzlutOzQG5yTHxCScMfHg&#10;epIlAeyWyrhlqz15oQA2fQurr0XFPDEiOsidMQyr+US/p+SdQh6sfpKjcawDhS3tC2McicyKcnH1&#10;q4QEVmeGLhzpeFVg6vNW+wRyBueEnKETy/iwvEYfIMNnGsdEAYXUXARJ+9Y4Jt4kSOu56ntLMGbU&#10;IxlJwOGJ3PGURnBFPRw1r4CNXdPQmXUH9AidThfSo7Mq72AoqbkIktzVsCbImT5X8lL1Mpihkid+&#10;FZwHcwxynJMAdkvqbIBeeUgI0VQFplZkgB5endRc5I7VGn0aj0FQjK6rU7U1glqCTsZR5ZiIbw3z&#10;gJzUvAqSKTWrloo2MhBWA0PaQFZxFFBCC6tf9bBuyZ2EFaMbtlrqJ5bceRFXedC7NGDKU06W3ImP&#10;dNaQ91vxUPK8EuAC6F3J6o1VAqRmwvRGPabSxDI6TWV6kNOpqzO7bOk7MIY7q+QkfZa+Y306cIiR&#10;09WY3ypyIXOqq/PInYUznhhGj4mRNQtnAFSdOSQisEpR5W0EzKpUZpidM7Iysn4iZjmmUrU1YIlZ&#10;Mh075AwoAhiSiQwviL6jDpYCexp7ekyMeVsKTGCqk4egMX8MZpgDkGPCCzojs+FhZSKqijM0QHCa&#10;86tTkdbhQ9q3TGoY5K48VDAcE5hn1Tg8DWkdP8QvUN43VieaEcAmEbWqEKgVAqnHhJUTwRurk6UK&#10;YOMywVeDnGKVADYJFLGTRU4aKXIn5rNMm96bDiFihlYmT7sWvK76zmAmBX6DGV5oKH6VzjBRwTx5&#10;xzymALYrE+jGMZVWmR4TZVVLxcopCWDTUWREwWCGl2BKIoRTs9JbKvSUn6rceazCwjxSJZ1FxDE9&#10;PaaknRq96lA7o/viVSl8W66D2AteBtsoFQUDkkglCX4qNbmccaAdU8RyQswwWvjFFCrxzrA2dQgL&#10;vsrApWRAtG8tmTCSqbOI5a2zBryU3v5T/sMLX+ePPuBPNehhDMxQlFIue3KmIKOxNo3AZ5A2EmAe&#10;jsA+BVoYNDI8Ka75aRaRUzUYwblRsynxy5RSnvId3kK673Hf+pozQlm+pTzXNnqu98V7zoiqdj7+&#10;uxjeI/b8nrPL1faJ3//Lt5wNrwbnhemD3OTl7uWN7OOfh409v4L+m/8CAAD//wMAUEsDBBQABgAI&#10;AAAAIQAeCXai3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMwEETvhf6D2EJvjeSEmNS1&#10;HEJoewqFJoXS28ba2CaWZCzFdv6+21Nz22GG2Tf5erKtGKgPjXcakpkCQa70pnGVhq/D29MKRIjo&#10;DLbekYYrBVgX93c5ZsaP7pOGfawEl7iQoYY6xi6TMpQ1WQwz35Fj7+R7i5FlX0nT48jltpVzpVJp&#10;sXH8ocaOtjWV5/3Fangfcdwsktdhdz5trz+H5cf3LiGtHx+mzQuISFP8D8MfPqNDwUxHf3EmiFZD&#10;qnhK1LB4BsH2Uq34OHIunSuQRS5vBxS/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGEr&#10;n8T9EgAAyl4AAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AB4JdqLfAAAACAEAAA8AAAAAAAAAAAAAAAAAVxUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAABjFgAAAAA=&#10;">
                       <v:shape id="Graphic 15" o:spid="_x0000_s1027" style="position:absolute;top:3793;width:28505;height:4649;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2850515,464820" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHd8oFwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0X/A9hBG81a8GlrEZRQRDxUlsq3obNuFncTNYkddd/bwqF3ubxPme+7G0j7uRD7VjBZJyBIC6d&#10;rrlS8PW5fX0HESKyxsYxKXhQgOVi8DLHQruOP+h+jJVIIRwKVGBibAspQ2nIYhi7ljhxF+ctxgR9&#10;JbXHLoXbRr5lWS4t1pwaDLa0MVRejz9WQXc4n4zHmw+n/X639tv8cPvOlRoN+9UMRKQ+/ov/3Dud&#10;5k/h95d0gFw8AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAd3ygXBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m2182748,464820r195072,em1327785,464820r195072,em1612773,464820r195072,em2467736,464820r195072,em,464820r667893,em2752724,464820r97789,em757808,464820r195072,em1042797,464820r195072,em1897761,464820r195072,em1327785,309372r195072,em1897761,309372r195072,em2752724,309372r97789,em1612773,309372r195072,em,309372r1237869,em2467736,309372r195072,em2182748,309372r195072,em2752724,153923r97789,em2182748,153923r195072,em1897761,153923r195072,em,153923r1807845,em2467736,153923r195072,em,l2377820,em2467736,r195072,em2752724,r97789,e" filled="f" strokecolor="#d9d9d9">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <v:shape id="Graphic 16" o:spid="_x0000_s1028" style="position:absolute;top:700;width:28505;height:1543;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2850515,154305" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD20qxnwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NisIw&#10;EL4v+A5hBG9rWg8i1SiiiKtedtUHGJuxrW0mJcnW7ttvhIW9zcf3O4tVbxrRkfOVZQXpOAFBnFtd&#10;caHgetm9z0D4gKyxsUwKfsjDajl4W2Cm7ZO/qDuHQsQQ9hkqKENoMyl9XpJBP7YtceTu1hkMEbpC&#10;aofPGG4aOUmSqTRYcWwosaVNSXl9/jYKumN62lzr9HDbH0/2s67d47J1So2G/XoOIlAf/sV/7g8d&#10;50/h9Us8QC5/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPbSrGfBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,153923r2850514,em,l2850514,e" filled="f" strokecolor="#d9d9d9">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <v:shape id="Graphic 17" o:spid="_x0000_s1029" style="position:absolute;left:979;top:2239;width:26549;height:7747;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2654935,774700" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCNnjr3wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4L/Q9hCl5Esxasy9YoKhUthYKPi7fpZtxd3EyWJOr675uC4G0+vudMZq2pxZWcrywrGA4SEMS5&#10;1RUXCg77VT8F4QOyxtoyKbiTh9n0pTPBTNsbb+m6C4WIIewzVFCG0GRS+rwkg35gG+LInawzGCJ0&#10;hdQObzHc1PItSd6lwYpjQ4kNLUvKz7uLUfD7s/jU34u5qVZunVL4Op5PvZFS3dd2/gEiUBue4od7&#10;o+P8Mfz/Eg+Q0z8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjZ4698MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m89916,697992l,697992r,76708l89916,774700r,-76708xem374904,620268r-89916,l284988,774700r89916,l374904,620268xem659892,542544r-89916,l569976,774700r89916,l659892,542544xem944880,464820r-89916,l854964,774700r89916,l944880,464820xem1229868,387096r-89916,l1139952,774700r89916,l1229868,387096xem1514856,309372r-89916,l1424940,774700r89916,l1514856,309372xem1799844,233172r-89916,l1709928,774700r89916,l1799844,233172xem2084832,155448r-89916,l1994916,774700r89916,l2084832,155448xem2369820,77724r-89916,l2279904,774700r89916,l2369820,77724xem2654808,r-89916,l2564892,774700r89916,l2654808,xe" fillcolor="#145f82" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <v:shape id="Graphic 18" o:spid="_x0000_s1030" style="position:absolute;top:9986;width:28505;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2850515,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDAL7K1xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMkJvdaOUUqKriBjooYU26sHbkB2zwexsyK4m/vvOodDbDO/Ne9+sNqNv1Z362AQ2MJ9l&#10;oIirYBuuDRwPxcs7qJiQLbaBycCDImzWk6cV5jYM/EP3MtVKQjjmaMCl1OVax8qRxzgLHbFol9B7&#10;TLL2tbY9DhLuW73IsjftsWFpcNjRzlF1LW/ewGs20Fc6FfvROf2pF+XjuziXxjxPx+0SVKIx/Zv/&#10;rj+s4Aus/CID6PUvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMAvsrXEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l2850514,e" filled="f" strokecolor="#d9d9d9">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <v:shape id="Graphic 19" o:spid="_x0000_s1031" style="position:absolute;left:1425;top:95;width:25660;height:8648;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2566035,864869" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBPc6JiwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4L/ocwQm+arYdSt0aRirCHtuALehw34+7iZhKS6K7/vikI3ubje8582ZtW3MiHxrKC10kGgri0&#10;uuFKwWG/Gb+DCBFZY2uZFNwpwHIxHMwx17bjLd12sRIphEOOCuoYXS5lKGsyGCbWESfubL3BmKCv&#10;pPbYpXDTymmWvUmDDaeGGh191lRedlejYP0d3e/xXhRfbnXV3fQnXE6+VOpl1K8+QETq41P8cBc6&#10;zZ/B/y/pALn4AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE9zomLBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,864754r,l8724,863637r9144,l25488,862114r9144,-1524l42251,860590r9145,-1525l60540,859065r7619,-1523l77304,856018r9143,l94067,854493r9145,l110832,852970r9143,-1525l129120,851445r7620,-1523l145883,849922r9145,-1524l162648,846873r9143,l180936,845350r7620,-1524l197700,843826r7620,-1525l214463,840778r9145,l231228,839254r9144,-1525l249515,837729r7621,-1523l266280,834681r7619,-1523l283044,833158r9144,-1524l299808,830109r9143,l318096,828586r7619,-1524l334860,825537r7620,l351624,824014r9143,-1524l368388,820965r9143,l386676,819442r7620,-1524l403440,816393r9144,l420204,814870r9144,-1525l436967,811822r9145,-1524l455256,808774r7620,l472020,807249r9143,-1523l488784,804202r9143,-1525l505548,801154r9143,l523836,799630r7620,-1524l540599,796581r9145,-1523l557363,793534r9145,-1525l574127,790486r9145,l592416,788962r7620,-1524l609180,785913r9144,-1523l625944,782866r9144,-1525l644231,779818r7621,-1524l660995,776770r7621,-1525l677759,773722r9145,-1524l694524,770674r9143,-1525l712812,767626r7619,-1524l729576,764577r7619,-1523l746340,761530r9144,-1524l763104,758481r9144,-1523l781392,755434r7620,-1525l798156,752386r7620,-1524l814920,749338r9144,-1525l831684,744766r9144,-1525l849972,741718r7620,-1524l866736,738670r9143,-1525l883500,735622r9144,-3048l900264,731049r9144,-1523l918551,728002r7621,-1525l935315,724954r9144,-3048l952079,720381r9144,-1523l968844,717334r9143,-3048l987131,712762r7620,-1524l1003895,709713r9145,-3047l1020659,705141r9145,-1523l1038948,700570r7619,-1525l1055712,697522r7619,-1524l1072476,692949r9144,-1523l1089240,688377r9144,-1523l1107528,685330r7620,-3049l1124292,680758r7620,-1524l1141056,676186r9144,-1524l1157820,671613r9144,-1523l1176108,667041r7620,-1523l1192872,662470r7620,-1525l1209636,657898r9144,-1525l1226400,653326r9144,-1524l1244687,648754r7621,-1524l1261451,644181r9144,-1523l1278215,639609r9144,-3047l1294980,635038r9143,-3048l1313267,630466r7620,-3048l1330031,624370r9145,-1525l1346795,619798r9145,-3049l1363559,615226r9145,-3049l1381848,609130r7619,-3049l1398612,604558r9144,-3049l1415376,598462r9144,-3049l1432140,593890r9144,-3049l1450428,587794r7620,-3049l1467192,581698r9144,-3049l1483956,575602r9144,-1525l1502244,571030r7620,-3049l1519008,564934r7620,-3048l1535772,558838r9144,-3048l1552536,552741r9144,-3047l1570823,546645r7621,-3047l1587587,540549r7621,-3047l1604351,534454r9144,-3049l1621116,528358r9143,-3049l1639404,520738r7620,-3048l1656168,514641r7619,-3047l1672931,508545r9145,-3047l1689696,500926r9144,-3049l1707984,494830r7620,-3049l1724748,487209r9144,-3047l1741512,481113r9143,-4572l1758276,473494r9144,-3049l1776564,465873r7620,-3047l1793327,459777r9144,-4572l1810092,452158r9144,-4572l1826855,444538r9144,-4572l1845143,436918r7621,-4573l1861908,429298r9144,-4572l1878671,421677r9144,-4572l1896959,412534r7621,-3048l1913724,404913r7619,-3048l1930487,397294r9144,-4572l1947252,388149r9144,-3047l1965540,380529r7619,-4571l1982304,371386r7620,-3048l1999068,363765r9144,-4571l2015831,354622r9145,-4573l2034120,345478r7620,-4572l2050884,336334r7620,-4573l2067648,327190r9144,-4572l2084412,318045r9144,-4571l2102699,308902r7621,-4573l2119464,299758r9144,-4572l2136227,289090r9144,-4572l2152992,279945r9144,-4571l2171280,270802r7619,-6096l2188043,260134r9144,-4573l2204808,249465r9144,-4571l2221571,240322r9144,-6096l2239859,229654r7621,-6096l2256624,218986r9144,-6096l2273387,208318r9144,-6096l2290152,196126r9144,-4572l2308440,185457r7619,-4571l2325204,174789r9144,-6095l2341968,162597r9144,-4571l2360256,151930r7620,-6096l2377020,139738r7620,-6096l2393784,127546r9143,-6097l2410548,115354r9144,-6097l2428836,103162r7620,-6097l2445599,90969r7621,-6095l2462364,78778r9144,-6096l2479127,66586r9144,-6096l2497415,52869r7621,-6095l2514180,40678r7619,-7621l2530943,26961r9144,-6095l2547708,13245r9144,-6095l2565462,e" filled="f" strokecolor="#145f82" strokeweight="1.5pt">
                         <v:stroke dashstyle="dot"/>
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="585858"/>
                 <w:spacing w:val="-5"/>
@@ -19066,51 +18789,51 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="19050">
                                   <a:solidFill>
                                     <a:srgbClr val="145F82"/>
                                   </a:solidFill>
                                   <a:prstDash val="dot"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="2F9545F3" id="Group 20" o:spid="_x0000_s1026" style="position:absolute;margin-left:30.9pt;margin-top:1.95pt;width:224.45pt;height:79.05pt;z-index:-16115200;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="28505,10039" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDA9GyxFBMAAMpeAAAOAAAAZHJzL2Uyb0RvYy54bWzsnG1v40aSx98vsN9B0PvLsJvsbtLIZHHY&#10;XIIDFnsLbA73WmPLY+NsyytpxpNvv79mV9mkbXXJUSZAgGAAUx4XW9X18K+HLvLbv3y5vVl8Xm93&#10;15u790v3TbNcrO/ONxfXdx/fL//3px/+o18udvvV3cXqZnO3fr/8eb1b/uW7P//p24f7s7XfXG1u&#10;LtbbBYvc7c4e7t8vr/b7+7N373bnV+vb1e6bzf36jj9ebra3qz2/bj++u9iuHlj99uadb5r47mGz&#10;vbjfbs7Xux3/+3354/K7cf3Ly/X5/n8uL3fr/eLm/RLe9uPP7fjzQ/757rtvV2cft6v7q+tzYWP1&#10;C7i4XV3f8aWPS32/2q8Wn7bXL5a6vT7fbnaby/0355vbd5vLy+vz9bgHduOaZ7v5cbv5dD/u5ePZ&#10;w8f7RzEh2mdy+sXLnv/984/b+3/e/2NbuOfj3zbn/79DLu8e7j+eTf+ef//4RPzlcnubb2ITiy+j&#10;RH9+lOj6y35xzn/6PjTBheXinL+5pmmHNhSZn1+hmBf3nV/9l3Hnu9VZ+eKRvUd2Hu6xn92TiHan&#10;ieifV6v79Sj5XRbBP7aL6wt245aLu9UtZvyjWAz/g6Tyl0OVpSi/7USgr8qoTUPbixheFVQXu96P&#10;tvm429XZ+afd/sf1ZhT56vPfdvtiuhf6aXWln86/3OnHLQ6QTf9mNP39coHpb5cLTP9DUcP9ap/v&#10;y3rMHxcPE51dvV8KJ/nPt5vP6582I+E+68273g/tsFyg2RnDT4Q3d7Mb2tQ3DhE+v6GQsdXMwS/g&#10;xLU+DQkje77wIU5c8G3TpZc3nMxJdH6I/uXCBznpm75pu5c3nMqJ72Ia/CtbPMSJj9EPwyvqPJUT&#10;UPdYvcSIONqX9Key4FPwQ0ahYxkpsPUV1JJCelXIh7QyhLZJr0jwVIm4pvND/wbzcL7tm/AVzMP1&#10;QxrCK6hwSCS+GdrGfwUrmcJIy5cknyESWDrEyRRGZjecrJ2JTGYLH+JkKpPZDadyMvWc2cIHORkD&#10;fvGc2Q2ncuIm0Dpb+BAnbgKtsxtO5aS442zJgzxMvGZ2w6k8TOF9tvAhTqbwPrvhZE4macBs4YOc&#10;TNKA2Q0nczJBeRfaAYyo++8U5Wc3nMzJRCazhY+RyeyGUzmZouts4YOcTNB1dsOpnBSvmS15iIep&#10;585uOJWHqdfMFj7EydRrZjecykmRhqb4B79+4ipKe+o3T2Wgax78/klOqLQnf//ES3XNg98/CSZK&#10;++z7pWoYSxg+T4ukm7tczQzBh7Ey321uri9+uL65yRXGbvvxw19vtovPK4qj74f8T8BiRna/3e2/&#10;X+2uCt34JyG7uRsL5N1ZqfRyBfhhc/EzheIDpeH75e5fn1bb9XJx8993lKKoe68ftvrhg37Y7m/+&#10;uhn7E2Pxw3f+9OX/Vtv7Rf7698s9NeLfN1qRrs60+Mtbf6TNd95t/vPTfnN5nStDqmPlSH6hOi6V&#10;6tcvkymAnpXJYyr1xjI5NY0b71udvVolu9C1zVhGIwkttKcGoIKiK/N1q2ThJOvgyZTvxyr5DbB3&#10;WjgyeVAHeuKwuBJWVOr5P5ztd+lsVELPnG3Me452tqFvhpKve097rs8AN/G4GLrcsxsbeCl1OKUg&#10;4G/vccoKfSnh5DWP63tSv7HUj1SWfKwngcVBZ6TqF3qdevJMBEqg10L4xMCbiF9l4fxms1uXDbxo&#10;jh0njjZ1Q1P0G33j46hfAPMwDHRDT9OeVsmMXveoVwWNR+ojNjvh5W3Ur3JyumxiGHqxldD50HWG&#10;rYQ4DCmOspnRq0z0WmQzoT5itxNe3kb9Kieny2bour4vznFUd7cHJ+LBjtnqbC6bCfURu53w8jbq&#10;GefKwemycZ7mGZ6UnaTtUzNEw3CcawcS0Zc3KE96LZYzJT9iw1N23kg+416Z+BUEFFzXh+Ipsxr/&#10;EOq4zndDV8xtdoPypFcR0IT8mB1P2Hkj+avM/AoCIjL14E22IN+2zu41YmWDLyY3u0EFo1cR0IT8&#10;mB1P2Hkj+avMnC4g3/Rd3xaPcQFotuKWG4ZucMXkZjeoYPQqApqQH7HjKTtvJH+VmV9BQG0c8iFh&#10;tqCUkrdil+eMTBOBKb2KRa9FPHPqSdanZHoV8hkzbyR/4l0X/RWkQ3JE/3eUjiash7DHB45bJQ1Q&#10;WuVEr7LNCeUxVjBh4o3kz/l4IZFc/OvRLZ+nZe+sgzFrdLgu/NBrQjwhG5sFfzQyXp73A9DPaqvR&#10;zY6urYp7AvWxHVOESV01G4zwnPGVLP+3r6qEkddKqcK+snbQf/5oHPwuGwcU9c+Me2ymHW3c5GyB&#10;sJMD0NhknfcNQoyN9g16ADZqg/W3t3Blhb6BcHLY2CFIwYqlxS9mpBoo9FoCRj+4IqAMAG0SH1ca&#10;vRZaF0OWF9I8gpiYlcphfB+940sKeuiKei0rt0wTlfPyPnKGr/6sRHotxGTW3dHEjHb1JeXqWTdq&#10;M1ZX1GtZOTapLef8xxD3bRAxBxSiQUtX1GtZmeA6iOhCbJymikqk10LcByejIFQoFvGAjZcsgoqV&#10;RlhVzo5JnkZkdwS1czrG0DOe8hgBlFu9Fq4d44FRRe26ri5qppBambRiuyY12ZtqpqPKqAvbdShS&#10;rPoI6sDiohsS+qGuGxc9NMUJutgnQ97JkQIfTz2ASEKNq9XdwPU9zU6hbnuvFb5qRa+inSH1+NXo&#10;vJ1J7ZuADQo1k2jjDCFJnK6p17K2R+AgUlm7SakuQXq45PlHU7euc0JN1/QR+JQDvQonXROiSLCl&#10;5FBEVyq9KnXvZJirP4I6JKb4Ct8t7b66vDmXpcgQagzFkGDqGtUOtTYOXUNLLNArEB9BzZiBInHr&#10;IqN81bUZ/lLtoPemLkF6D06x+AhqF5Nqh6MkcLnGSeszYBcJkn0ys1ilxl1kRqv3IRiRrO18TGLf&#10;R1AH1ysg+66xYllsBkVkT8+o7sVt7Bm4k13SpqujJlaaAL/R05iosqj70Kp2HB1KQ4K5hyn27dJg&#10;xCjCSFRExqiMuNM551U7R1B7prAFkenSGXGHMcHAmdAoE9e2Rtzp2uRkSLB3DMHUZdJ1kUk+Wbuh&#10;pVq1wS53gUSCTU/Ir1OztMbLI6jRuyJyQz+i7pddGvpW0KcJyYgNtNEHjZdMXbLhmqdxnOIUkTmt&#10;SfWcEa9Mqh1Gqw38zl1QReQjqHFGQWQiCuKs8h0AP9EO0nEGfoeuwQdGzSf8zMBvWjmYuFCz5bqd&#10;BPLFUOybOXt8tM53jPTRZG0eKKlrPqSuFe0kmmkGxoa+xcJlbZt68FEQOWEyBiLHpqFHV9YmUynH&#10;tgdzCECzlXiZSL5dPa+KjqRRJNh3rYGx0UcnE+yp9z1OV7Pv2AYakcI399Ujd+x8L/EyZbOqaz4G&#10;3wgikyZ5TrWrnEQQSiSYcLS6fTOa3qt2mGAycJDldKY5JQaJ6z5PoktQKzJJnpy2zvfQAbJC3UQD&#10;B1PDoyYi70g6UbfvRCmp2iGbMJAtkaZJYZlipJqp8k2+CFXhO3bBQDakxtmUUDPmU9dlIkWWeJki&#10;g3p1XYIPWWw5piX8yMAqkipiYKEOHErULTZ34gWREwfABlbxQIwO1cNUZ2AVNUYOHyPfzLcaWJWD&#10;lCJyYA657pd5uD+KvENDU6GqSxI2p4hMVWygT++pokWCXeoN9Olb3FK0Q8A38ITI0Cgid6038IRO&#10;JQlSkWDnkoEn5I5J4iUVBDleXSYEEkVkpG3gCVsMqh2SJgNPCNs4b+G7DdHAE8yE7olQe2JWle+h&#10;aUithJrnQuoIgdUFRWTcwkAI8lxiU1nbY+t1qyIAkvYKNdlEPfchtodGLJaMzUCIgcCt2gFiDZ9n&#10;Y14qGECuNXx+iFTRIkH6BobPD3EYG6MZfVwipa5rB39RRKbhangxj/S0UsEktmt4cT4CVe1QQhhe&#10;zNObHcBQ1NMMyXBj3NIl1Q+puOHHRI+GrENWJ1OtwyzkFNKCEhRLhifTmctxQVYnaa4HCLwgJqky&#10;GfnBP6o6cvRzBgFmpriwHYM8J0EFx4kQnA4Z5FQYEjhBGHRmkJMmCTbngG94qGt6bKAUM6Q4lMDG&#10;6gOoWOQeGYExvI4WZ8y4mUMWxK0RmIkp0JRsPFI9Gn6HzVJUF8DgycGssVrCx1SNz0nKyAwPRxqe&#10;RyrE+gVgyIWc4XqwTl1dDJjsgsl5g5nw+DAszRJSaIMcIkFpQktuZ9W3SvNS1QS95U006gaJojHS&#10;nLQEyRN4AtTsM3fiqszk5/RVTVQiljfReukFqmMg5zGY4TlkwKholfak1TP2nkk7JW9byz1oBSaJ&#10;pRG5GBEMg2kJS4UZeiuWe+QDNImmxDtawYYgI0W22HvX4eYWeY6owgzbtgSZesryQt7SKzdwxrM9&#10;AWzCNkmJwQwFkaqJbqIVbHg+m06tMMNsjyGZllJSAZtbrWCTgUCiavQJSdZ5B7e8AjYatuy95bEd&#10;VRMgZtk7TQJ9FBewJG03mAmAhQA2LV8rHORzR1UTD6xa9k6xSkAocnfeWeGAs46syhFS6VZbBtzS&#10;11A1NbGxDJjjouxxZXWSVEMyXUO/QOy9AY4NAyZn42R4XJ054M4yYA5GKY+FPHQWYFOM5HCXeQ9M&#10;1VsGjDt3AtjkElQ1dSPoQg6sZXV6oUZpQnnBCXBREyUspYexeqT4LoKkN5f7Y1V8p0ijqVOYSZyK&#10;W3JndxJXadVFC1KpL3l4X1YHoIwEJRAcVU2JvM8AjkBaK4Cdj9QtiwyOOClyZ6NWCkF91KuayCCs&#10;FIJTSRqtZauBZMyQe+jgXuRO19MysYCSVE18tEwMmOkFsPNot2ViNDuYvyy8g7+WiRHYyYKFnG1b&#10;W8XIBbDpHcNP3SIDhxaqJuDPMrFIhi+ATb+Yz/XVwV9adoV3DlAfn0HT80+9ytkwAxq8xKGQ58Lc&#10;2CqddvQq5LSyjK1G3stAQBpxxjNhYa1OmiEzKcRjSlFjq2RUAtjUZNGymchZlaqJhNiyGWCGsrPw&#10;TvVn2UwuCaRHxSkAJyUG76SOUq9mULAiXy70BLA7jvMtnElELwFsquh8HlTFSLJ3WsLjVnETinqD&#10;nLxQ363T04IwjICqP0fHbAT5rMQKZfh+krhKP5O6yGCGhqAAdoZ6ywiowyifCzOpRTjG6rm4KvZO&#10;JWHOqiR69QLYNH3tEREyMVUTwyWWEeQTIwHsLgxgTp33XMKpmoBXCwk4FwMAimSCtwYRyO8ZPxJB&#10;MpVmRQ+KpseXGiFGCwloKRLMCjOApZUyk8ZS2gg5jQXD+fJIk6qJTMhybRrOVH1ldU+Tw1qdNouq&#10;ibTM0mrPgZrE1c6TM1taJesUwM5NYlOrA8WPqImDeCsnoJ2UD5tGX6UYtrRKUq1DhB3NWctXB8xK&#10;1cRwmzHD4HIhL4ANcltHZpBTmhcDZlzIOtfCfFOei8hbbfveOnxyyFHHCTm0yq2aKqTyuBkBT1Zv&#10;sDeDnF6rxFVSAutkJk+W6VAh/Xnr+CRXqHkMc9wqzQ7L+Whe6mBhLtAMNdFAoTQXQdK9MCA1jwrq&#10;aGEbKGzqguRMKeAUhXcipZFcUfB5krdCng8x6r7KkWy2MiGncVU/hwJDyWlFkIjG8CbImSwusJQf&#10;o4r1uMqBJSc6JX9nF5wDVG0G86L4EXsn9zBALz8klMuZ0QjoFRmgB+IRmkTu9C/Ydc3ec++SeeKy&#10;Ol1bwz2YZ0GUSk41WncPyCnNiyBprVu9VM/pAiXEyAxAbzVHyYDJHYvc2YTVviRDpTQvcs/9E0vu&#10;QJ6OGuannCy5kx/prCHvt8rpQV3uHM8JYBNhrRYgPRP2V+Tu85SiYe9UhTpuyPxHnqSoMwNwqZoY&#10;c7HsHe/L5wvZIoEzEqb66gieEwMh56EogxmGpnTkkGGhfPJU5Z3+5iCATUZgtaKY7qM0F0HyVkWj&#10;KoOczLDgDEOwVrPIM0FPRCpbpYNshGGYZSxe3MNlEza2StNY4iqogHUa5ORuEldB49xrrAuSSkXU&#10;hNc6I/3hYeUxzchGQMbHnEF99ZZTPgFsBoGY1DDIcSdRE5hn9TjwPErzIkjqJ9r7xuqkjgLYjgMn&#10;yyIRS06rx63C1mDxHijNi71zG/N2BjOBo/UCSwxA5KhWVRNdAuJNYYYOnOXaeUhaAJucz6rk6eeN&#10;Vee41RZ4NWyGIVIdQwS7yQrqvOPOOodIG5hHHwxygraqKSeghokRC3QSkSFoRhSM1WFY1QRfRnlL&#10;hz6Ph49y57EKC/MolXQWEeB+fExJmzh61aF28ntREvK3Qge51+MsIh0FAwXoL9OEGPmmpHl8UFM5&#10;0KtyQq0qIZUzOwu/mPzUWUS6XRZ80e/TF7EGZg4M5dOM0VlECn9LJvSRdBaRhr0lE8rkQZMexsAM&#10;QyEPcIrSEWSsmxWdRJ1FBKSNApiHIwCroh0Okq0cg34sw75FlxxFGIwQ3DDq7MpzSnnKd3wL6aHH&#10;fctrzkhl+Zb8XNvkuV5+mb7n7NDjvzxKzHvEnt5zdrHZP/L7u3zL2fhqcF6YPspNXu6e38g+/X3c&#10;2NMr6L/7NwAAAP//AwBQSwMEFAAGAAgAAAAhAA8kfxHfAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FLw0AUhO+C/2F5gje7m5ZGjdmUUtRTEdoK4u01+5qEZt+G7DZJ/73rSY/DDDPf5KvJtmKg&#10;3jeONSQzBYK4dKbhSsPn4e3hCYQPyAZbx6ThSh5Wxe1NjplxI+9o2IdKxBL2GWqoQ+gyKX1Zk0U/&#10;cx1x9E6utxii7CtpehxjuW3lXKlUWmw4LtTY0aam8ry/WA3vI47rRfI6bM+nzfX7sPz42iak9f3d&#10;tH4BEWgKf2H4xY/oUESmo7uw8aLVkCaRPGhYPIOI9jJRjyCOMZfOFcgil/8PFD8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAwPRssRQTAADKXgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEADyR/Ed8AAAAIAQAADwAAAAAAAAAAAAAAAABuFQAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHoWAAAAAA==&#10;">
+                    <v:group w14:anchorId="028DF330" id="Group 20" o:spid="_x0000_s1026" style="position:absolute;margin-left:30.9pt;margin-top:1.95pt;width:224.45pt;height:79.05pt;z-index:-16115200;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="28505,10039" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDA9GyxFBMAAMpeAAAOAAAAZHJzL2Uyb0RvYy54bWzsnG1v40aSx98vsN9B0PvLsJvsbtLIZHHY&#10;XIIDFnsLbA73WmPLY+NsyytpxpNvv79mV9mkbXXJUSZAgGAAUx4XW9X18K+HLvLbv3y5vVl8Xm93&#10;15u790v3TbNcrO/ONxfXdx/fL//3px/+o18udvvV3cXqZnO3fr/8eb1b/uW7P//p24f7s7XfXG1u&#10;LtbbBYvc7c4e7t8vr/b7+7N373bnV+vb1e6bzf36jj9ebra3qz2/bj++u9iuHlj99uadb5r47mGz&#10;vbjfbs7Xux3/+3354/K7cf3Ly/X5/n8uL3fr/eLm/RLe9uPP7fjzQ/757rtvV2cft6v7q+tzYWP1&#10;C7i4XV3f8aWPS32/2q8Wn7bXL5a6vT7fbnaby/0355vbd5vLy+vz9bgHduOaZ7v5cbv5dD/u5ePZ&#10;w8f7RzEh2mdy+sXLnv/984/b+3/e/2NbuOfj3zbn/79DLu8e7j+eTf+ef//4RPzlcnubb2ITiy+j&#10;RH9+lOj6y35xzn/6PjTBheXinL+5pmmHNhSZn1+hmBf3nV/9l3Hnu9VZ+eKRvUd2Hu6xn92TiHan&#10;ieifV6v79Sj5XRbBP7aL6wt245aLu9UtZvyjWAz/g6Tyl0OVpSi/7USgr8qoTUPbixheFVQXu96P&#10;tvm429XZ+afd/sf1ZhT56vPfdvtiuhf6aXWln86/3OnHLQ6QTf9mNP39coHpb5cLTP9DUcP9ap/v&#10;y3rMHxcPE51dvV8KJ/nPt5vP6582I+E+68273g/tsFyg2RnDT4Q3d7Mb2tQ3DhE+v6GQsdXMwS/g&#10;xLU+DQkje77wIU5c8G3TpZc3nMxJdH6I/uXCBznpm75pu5c3nMqJ72Ia/CtbPMSJj9EPwyvqPJUT&#10;UPdYvcSIONqX9Key4FPwQ0ahYxkpsPUV1JJCelXIh7QyhLZJr0jwVIm4pvND/wbzcL7tm/AVzMP1&#10;QxrCK6hwSCS+GdrGfwUrmcJIy5cknyESWDrEyRRGZjecrJ2JTGYLH+JkKpPZDadyMvWc2cIHORkD&#10;fvGc2Q2ncuIm0Dpb+BAnbgKtsxtO5aS442zJgzxMvGZ2w6k8TOF9tvAhTqbwPrvhZE4macBs4YOc&#10;TNKA2Q0nczJBeRfaAYyo++8U5Wc3nMzJRCazhY+RyeyGUzmZouts4YOcTNB1dsOpnBSvmS15iIep&#10;585uOJWHqdfMFj7EydRrZjecykmRhqb4B79+4ipKe+o3T2Wgax78/klOqLQnf//ES3XNg98/CSZK&#10;++z7pWoYSxg+T4ukm7tczQzBh7Ey321uri9+uL65yRXGbvvxw19vtovPK4qj74f8T8BiRna/3e2/&#10;X+2uCt34JyG7uRsL5N1ZqfRyBfhhc/EzheIDpeH75e5fn1bb9XJx8993lKKoe68ftvrhg37Y7m/+&#10;uhn7E2Pxw3f+9OX/Vtv7Rf7698s9NeLfN1qRrs60+Mtbf6TNd95t/vPTfnN5nStDqmPlSH6hOi6V&#10;6tcvkymAnpXJYyr1xjI5NY0b71udvVolu9C1zVhGIwkttKcGoIKiK/N1q2ThJOvgyZTvxyr5DbB3&#10;WjgyeVAHeuKwuBJWVOr5P5ztd+lsVELPnG3Me452tqFvhpKve097rs8AN/G4GLrcsxsbeCl1OKUg&#10;4G/vccoKfSnh5DWP63tSv7HUj1SWfKwngcVBZ6TqF3qdevJMBEqg10L4xMCbiF9l4fxms1uXDbxo&#10;jh0njjZ1Q1P0G33j46hfAPMwDHRDT9OeVsmMXveoVwWNR+ojNjvh5W3Ur3JyumxiGHqxldD50HWG&#10;rYQ4DCmOspnRq0z0WmQzoT5itxNe3kb9Kieny2bour4vznFUd7cHJ+LBjtnqbC6bCfURu53w8jbq&#10;GefKwemycZ7mGZ6UnaTtUzNEw3CcawcS0Zc3KE96LZYzJT9iw1N23kg+416Z+BUEFFzXh+Ipsxr/&#10;EOq4zndDV8xtdoPypFcR0IT8mB1P2Hkj+avM/AoCIjL14E22IN+2zu41YmWDLyY3u0EFo1cR0IT8&#10;mB1P2Hkj+avMnC4g3/Rd3xaPcQFotuKWG4ZucMXkZjeoYPQqApqQH7HjKTtvJH+VmV9BQG0c8iFh&#10;tqCUkrdil+eMTBOBKb2KRa9FPHPqSdanZHoV8hkzbyR/4l0X/RWkQ3JE/3eUjiash7DHB45bJQ1Q&#10;WuVEr7LNCeUxVjBh4o3kz/l4IZFc/OvRLZ+nZe+sgzFrdLgu/NBrQjwhG5sFfzQyXp73A9DPaqvR&#10;zY6urYp7AvWxHVOESV01G4zwnPGVLP+3r6qEkddKqcK+snbQf/5oHPwuGwcU9c+Me2ymHW3c5GyB&#10;sJMD0NhknfcNQoyN9g16ADZqg/W3t3Blhb6BcHLY2CFIwYqlxS9mpBoo9FoCRj+4IqAMAG0SH1ca&#10;vRZaF0OWF9I8gpiYlcphfB+940sKeuiKei0rt0wTlfPyPnKGr/6sRHotxGTW3dHEjHb1JeXqWTdq&#10;M1ZX1GtZOTapLef8xxD3bRAxBxSiQUtX1GtZmeA6iOhCbJymikqk10LcByejIFQoFvGAjZcsgoqV&#10;RlhVzo5JnkZkdwS1czrG0DOe8hgBlFu9Fq4d44FRRe26ri5qppBambRiuyY12ZtqpqPKqAvbdShS&#10;rPoI6sDiohsS+qGuGxc9NMUJutgnQ97JkQIfTz2ASEKNq9XdwPU9zU6hbnuvFb5qRa+inSH1+NXo&#10;vJ1J7ZuADQo1k2jjDCFJnK6p17K2R+AgUlm7SakuQXq45PlHU7euc0JN1/QR+JQDvQonXROiSLCl&#10;5FBEVyq9KnXvZJirP4I6JKb4Ct8t7b66vDmXpcgQagzFkGDqGtUOtTYOXUNLLNArEB9BzZiBInHr&#10;IqN81bUZ/lLtoPemLkF6D06x+AhqF5Nqh6MkcLnGSeszYBcJkn0ys1ilxl1kRqv3IRiRrO18TGLf&#10;R1AH1ysg+66xYllsBkVkT8+o7sVt7Bm4k13SpqujJlaaAL/R05iosqj70Kp2HB1KQ4K5hyn27dJg&#10;xCjCSFRExqiMuNM551U7R1B7prAFkenSGXGHMcHAmdAoE9e2Rtzp2uRkSLB3DMHUZdJ1kUk+Wbuh&#10;pVq1wS53gUSCTU/Ir1OztMbLI6jRuyJyQz+i7pddGvpW0KcJyYgNtNEHjZdMXbLhmqdxnOIUkTmt&#10;SfWcEa9Mqh1Gqw38zl1QReQjqHFGQWQiCuKs8h0AP9EO0nEGfoeuwQdGzSf8zMBvWjmYuFCz5bqd&#10;BPLFUOybOXt8tM53jPTRZG0eKKlrPqSuFe0kmmkGxoa+xcJlbZt68FEQOWEyBiLHpqFHV9YmUynH&#10;tgdzCECzlXiZSL5dPa+KjqRRJNh3rYGx0UcnE+yp9z1OV7Pv2AYakcI399Ujd+x8L/EyZbOqaz4G&#10;3wgikyZ5TrWrnEQQSiSYcLS6fTOa3qt2mGAycJDldKY5JQaJ6z5PoktQKzJJnpy2zvfQAbJC3UQD&#10;B1PDoyYi70g6UbfvRCmp2iGbMJAtkaZJYZlipJqp8k2+CFXhO3bBQDakxtmUUDPmU9dlIkWWeJki&#10;g3p1XYIPWWw5piX8yMAqkipiYKEOHErULTZ34gWREwfABlbxQIwO1cNUZ2AVNUYOHyPfzLcaWJWD&#10;lCJyYA657pd5uD+KvENDU6GqSxI2p4hMVWygT++pokWCXeoN9Olb3FK0Q8A38ITI0Cgid6038IRO&#10;JQlSkWDnkoEn5I5J4iUVBDleXSYEEkVkpG3gCVsMqh2SJgNPCNs4b+G7DdHAE8yE7olQe2JWle+h&#10;aUithJrnQuoIgdUFRWTcwkAI8lxiU1nbY+t1qyIAkvYKNdlEPfchtodGLJaMzUCIgcCt2gFiDZ9n&#10;Y14qGECuNXx+iFTRIkH6BobPD3EYG6MZfVwipa5rB39RRKbhangxj/S0UsEktmt4cT4CVe1QQhhe&#10;zNObHcBQ1NMMyXBj3NIl1Q+puOHHRI+GrENWJ1OtwyzkFNKCEhRLhifTmctxQVYnaa4HCLwgJqky&#10;GfnBP6o6cvRzBgFmpriwHYM8J0EFx4kQnA4Z5FQYEjhBGHRmkJMmCTbngG94qGt6bKAUM6Q4lMDG&#10;6gOoWOQeGYExvI4WZ8y4mUMWxK0RmIkp0JRsPFI9Gn6HzVJUF8DgycGssVrCx1SNz0nKyAwPRxqe&#10;RyrE+gVgyIWc4XqwTl1dDJjsgsl5g5nw+DAszRJSaIMcIkFpQktuZ9W3SvNS1QS95U006gaJojHS&#10;nLQEyRN4AtTsM3fiqszk5/RVTVQiljfReukFqmMg5zGY4TlkwKholfak1TP2nkk7JW9byz1oBSaJ&#10;pRG5GBEMg2kJS4UZeiuWe+QDNImmxDtawYYgI0W22HvX4eYWeY6owgzbtgSZesryQt7SKzdwxrM9&#10;AWzCNkmJwQwFkaqJbqIVbHg+m06tMMNsjyGZllJSAZtbrWCTgUCiavQJSdZ5B7e8AjYatuy95bEd&#10;VRMgZtk7TQJ9FBewJG03mAmAhQA2LV8rHORzR1UTD6xa9k6xSkAocnfeWeGAs46syhFS6VZbBtzS&#10;11A1NbGxDJjjouxxZXWSVEMyXUO/QOy9AY4NAyZn42R4XJ054M4yYA5GKY+FPHQWYFOM5HCXeQ9M&#10;1VsGjDt3AtjkElQ1dSPoQg6sZXV6oUZpQnnBCXBREyUspYexeqT4LoKkN5f7Y1V8p0ijqVOYSZyK&#10;W3JndxJXadVFC1KpL3l4X1YHoIwEJRAcVU2JvM8AjkBaK4Cdj9QtiwyOOClyZ6NWCkF91KuayCCs&#10;FIJTSRqtZauBZMyQe+jgXuRO19MysYCSVE18tEwMmOkFsPNot2ViNDuYvyy8g7+WiRHYyYKFnG1b&#10;W8XIBbDpHcNP3SIDhxaqJuDPMrFIhi+ATb+Yz/XVwV9adoV3DlAfn0HT80+9ytkwAxq8xKGQ58Lc&#10;2CqddvQq5LSyjK1G3stAQBpxxjNhYa1OmiEzKcRjSlFjq2RUAtjUZNGymchZlaqJhNiyGWCGsrPw&#10;TvVn2UwuCaRHxSkAJyUG76SOUq9mULAiXy70BLA7jvMtnElELwFsquh8HlTFSLJ3WsLjVnETinqD&#10;nLxQ363T04IwjICqP0fHbAT5rMQKZfh+krhKP5O6yGCGhqAAdoZ6ywiowyifCzOpRTjG6rm4KvZO&#10;JWHOqiR69QLYNH3tEREyMVUTwyWWEeQTIwHsLgxgTp33XMKpmoBXCwk4FwMAimSCtwYRyO8ZPxJB&#10;MpVmRQ+KpseXGiFGCwloKRLMCjOApZUyk8ZS2gg5jQXD+fJIk6qJTMhybRrOVH1ldU+Tw1qdNouq&#10;ibTM0mrPgZrE1c6TM1taJesUwM5NYlOrA8WPqImDeCsnoJ2UD5tGX6UYtrRKUq1DhB3NWctXB8xK&#10;1cRwmzHD4HIhL4ANcltHZpBTmhcDZlzIOtfCfFOei8hbbfveOnxyyFHHCTm0yq2aKqTyuBkBT1Zv&#10;sDeDnF6rxFVSAutkJk+W6VAh/Xnr+CRXqHkMc9wqzQ7L+Whe6mBhLtAMNdFAoTQXQdK9MCA1jwrq&#10;aGEbKGzqguRMKeAUhXcipZFcUfB5krdCng8x6r7KkWy2MiGncVU/hwJDyWlFkIjG8CbImSwusJQf&#10;o4r1uMqBJSc6JX9nF5wDVG0G86L4EXsn9zBALz8klMuZ0QjoFRmgB+IRmkTu9C/Ydc3ec++SeeKy&#10;Ol1bwz2YZ0GUSk41WncPyCnNiyBprVu9VM/pAiXEyAxAbzVHyYDJHYvc2YTVviRDpTQvcs/9E0vu&#10;QJ6OGuannCy5kx/prCHvt8rpQV3uHM8JYBNhrRYgPRP2V+Tu85SiYe9UhTpuyPxHnqSoMwNwqZoY&#10;c7HsHe/L5wvZIoEzEqb66gieEwMh56EogxmGpnTkkGGhfPJU5Z3+5iCATUZgtaKY7qM0F0HyVkWj&#10;KoOczLDgDEOwVrPIM0FPRCpbpYNshGGYZSxe3MNlEza2StNY4iqogHUa5ORuEldB49xrrAuSSkXU&#10;hNc6I/3hYeUxzchGQMbHnEF99ZZTPgFsBoGY1DDIcSdRE5hn9TjwPErzIkjqJ9r7xuqkjgLYjgMn&#10;yyIRS06rx63C1mDxHijNi71zG/N2BjOBo/UCSwxA5KhWVRNdAuJNYYYOnOXaeUhaAJucz6rk6eeN&#10;Vee41RZ4NWyGIVIdQwS7yQrqvOPOOodIG5hHHwxygraqKSeghokRC3QSkSFoRhSM1WFY1QRfRnlL&#10;hz6Ph49y57EKC/MolXQWEeB+fExJmzh61aF28ntREvK3Qge51+MsIh0FAwXoL9OEGPmmpHl8UFM5&#10;0KtyQq0qIZUzOwu/mPzUWUS6XRZ80e/TF7EGZg4M5dOM0VlECn9LJvSRdBaRhr0lE8rkQZMexsAM&#10;QyEPcIrSEWSsmxWdRJ1FBKSNApiHIwCroh0Okq0cg34sw75FlxxFGIwQ3DDq7MpzSnnKd3wL6aHH&#10;fctrzkhl+Zb8XNvkuV5+mb7n7NDjvzxKzHvEnt5zdrHZP/L7u3zL2fhqcF6YPspNXu6e38g+/X3c&#10;2NMr6L/7NwAAAP//AwBQSwMEFAAGAAgAAAAhAA8kfxHfAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FLw0AUhO+C/2F5gje7m5ZGjdmUUtRTEdoK4u01+5qEZt+G7DZJ/73rSY/DDDPf5KvJtmKg&#10;3jeONSQzBYK4dKbhSsPn4e3hCYQPyAZbx6ThSh5Wxe1NjplxI+9o2IdKxBL2GWqoQ+gyKX1Zk0U/&#10;cx1x9E6utxii7CtpehxjuW3lXKlUWmw4LtTY0aam8ry/WA3vI47rRfI6bM+nzfX7sPz42iak9f3d&#10;tH4BEWgKf2H4xY/oUESmo7uw8aLVkCaRPGhYPIOI9jJRjyCOMZfOFcgil/8PFD8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAwPRssRQTAADKXgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEADyR/Ed8AAAAIAQAADwAAAAAAAAAAAAAAAABuFQAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHoWAAAAAA==&#10;">
                       <v:shape id="Graphic 21" o:spid="_x0000_s1027" style="position:absolute;top:3793;width:28505;height:4649;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2850515,464820" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC2IAa7xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5Qm9NRs9hBKzigqCiJfaonh7ZJ/ZYPZt3N2a9N93C4Ueh5n5hqmWo+3Eg3xoHSuYZjkI&#10;4trplhsFnx/b1zcQISJr7ByTgm8KsFw8P1VYajfwOz2OsREJwqFEBSbGvpQy1IYshsz1xMm7Om8x&#10;JukbqT0OCW47OcvzQlpsOS0Y7GljqL4dv6yC4XA5G493H877/W7tt8XhfiqUepmMqzmISGP8D/+1&#10;d1rBbAq/X9IPkIsfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALYgBrvEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m2182939,464820r195072,em1327975,464820r195072,em1612962,464820r195072,em2467927,464820r195072,em,464820r668083,em2752915,464820r97599,em757999,464820r195071,em1042987,464820r195072,em1897951,464820r195072,em1327975,309372r195072,em1897951,309372r195072,em2752915,309372r97599,em1612962,309372r195072,em,309372r1238059,em2467927,309372r195072,em2182939,309372r195072,em2752915,153923r97599,em2182939,153923r195072,em1897951,153923r195072,em,153923r1808034,em2467927,153923r195072,em,l2378011,em2467927,r195072,em2752915,r97599,e" filled="f" strokecolor="#d9d9d9">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <v:shape id="Graphic 22" o:spid="_x0000_s1028" style="position:absolute;top:700;width:28505;height:1543;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2850515,154305" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBHhWDZxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvgbyD2EJviWwfSnGimOIS2iaX5ucBNtbGdm2tjKQ67ttXhUKOw8x8w6yLyfRiJOdbywrSZQKC&#10;uLK65VrB+bRdPIPwAVljb5kU/JCHYjOfrTHX9sYHGo+hFhHCPkcFTQhDLqWvGjLol3Ygjt7VOoMh&#10;SldL7fAW4aaXWZI8SYMtx4UGByobqrrjt1Ew7tJ9ee7Sj8vbbm8/u859nV6dUo8P08sKRKAp3MP/&#10;7XetIMvg70v8AXLzCwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEeFYNnEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,153923r2850514,em,l2850514,e" filled="f" strokecolor="#d9d9d9">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <v:shape id="Graphic 23" o:spid="_x0000_s1029" style="position:absolute;left:980;top:2239;width:26550;height:7747;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2654935,774700" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA8yfZJxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvhX6H8ApeRLNVLLIaRUWxIhT8c/H2unnuLm5eliTq9tsbQehxmJnfMONpYypxI+dLywo+uwkI&#10;4szqknMFx8OqMwThA7LGyjIp+CMP08n72xhTbe+8o9s+5CJC2KeooAihTqX0WUEGfdfWxNE7W2cw&#10;ROlyqR3eI9xUspckX9JgyXGhwJoWBWWX/dUo+P2ZL/V2PjPlyq2HFDany7k9UKr10cxGIAI14T/8&#10;an9rBb0+PL/EHyAnDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA8yfZJxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m88392,697992l,697992r,76708l88392,774700r,-76708xem374904,620268r-89916,l284988,774700r89916,l374904,620268xem659892,542544r-89916,l569976,774700r89916,l659892,542544xem944880,464820r-89916,l854964,774700r89916,l944880,464820xem1229868,387096r-89916,l1139952,774700r89916,l1229868,387096xem1514856,309372r-89916,l1424940,774700r89916,l1514856,309372xem1799844,233172r-89916,l1709928,774700r89916,l1799844,233172xem2084832,155448r-89916,l1994916,774700r89916,l2084832,155448xem2369820,77724r-89916,l2279904,774700r89916,l2369820,77724xem2654808,r-89916,l2564892,774700r89916,l2654808,xe" fillcolor="#145f82" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <v:shape id="Graphic 24" o:spid="_x0000_s1030" style="position:absolute;top:9986;width:28505;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2850515,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCPDnINxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvgf6D2EJvsVwTQnCimFJq6KGFxkkPvS3WxjK1VsZSbefvq0Agx2Fm3jC7YradGGnwrWMFz0kK&#10;grh2uuVGwelYLjcgfEDW2DkmBRfyUOwfFjvMtZv4QGMVGhEh7HNUYELocyl9bciiT1xPHL2zGyyG&#10;KIdG6gGnCLedzNJ0LS22HBcM9vRqqP6t/qyCVTrRZ/gu32Zj5IfMqstX+VMp9fQ4v2xBBJrDPXxr&#10;v2sF2QquX+IPkPt/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI8Ocg3EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l2850514,e" filled="f" strokecolor="#d9d9d9">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <v:shape id="Graphic 25" o:spid="_x0000_s1031" style="position:absolute;left:1425;top:95;width:25660;height:8648;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2566035,864869" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAAUmLaxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeAVvmu2CUrZGkZbCHlRQW+jxdfO6u7h5CUl0139vBKHHYWa+YRarwXTiQj60lhW8TDMQ&#10;xJXVLdcKvo6fk1cQISJr7CyTgisFWC2fRgsstO15T5dDrEWCcChQQROjK6QMVUMGw9Q64uT9WW8w&#10;JulrqT32CW46mWfZXBpsOS006Oi9oep0OBsFH9vofr6vZblx67Pu8104/fpKqfHzsH4DEWmI/+FH&#10;u9QK8hncv6QfIJc3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAABSYtrEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,864754r,l8914,863637r7621,l25679,862114r9144,-1524l42443,860590r9143,-1525l60731,859065r7619,-1523l77495,856018r7620,l94258,854493r9145,l111023,852970r9143,-1525l129311,851445r7620,-1523l146074,849922r7621,-1524l162839,846873r9143,l179603,845350r9144,-1524l197890,843826r7621,-1525l214654,840778r9145,l231419,839254r9144,-1525l248183,837729r9144,-1523l266470,834681r7620,-1523l283235,833158r9144,-1524l299999,830109r9144,l316763,828586r9143,-1524l335051,825537r7620,l351815,824014r9143,-1524l368579,820965r9143,l385343,819442r9144,-1524l403631,816393r7620,l420395,814870r9143,-1525l437159,811822r9143,-1524l455447,808774r7619,l472211,807249r7619,-1523l488974,804202r9145,-1525l505738,801154r9145,l524027,799630r7620,-1524l540791,796581r7620,-1523l557555,793534r9143,-1525l574319,790486r9144,l592606,788962r7621,-1524l609370,785913r9145,-1523l626134,782866r9145,-1525l642899,779818r9144,-1524l661187,776770r7619,-1525l677951,773722r9144,-1524l694715,770674r9144,-1525l711479,767626r9144,-1524l729766,764577r7621,-1523l746531,761530r9143,-1524l763295,758481r9143,-1523l780059,755434r9143,-1525l798347,752386r7620,-1524l815111,749338r9144,-1525l831874,744766r9145,-1525l850163,741718r7620,-1524l866927,738670r7620,-1525l883691,735622r9144,-3048l900455,731049r9144,-1523l918743,728002r7620,-1525l935507,724954r7620,-3048l952271,720381r9144,-1523l969035,717334r9144,-3048l987322,712762r7621,-1524l1004086,709713r7621,-3047l1020851,705141r9143,-1523l1037615,700570r9143,-1525l1055902,697522r7620,-1524l1072666,692949r9145,-1523l1089430,688377r9144,-1523l1106194,685330r9144,-3049l1124483,680758r7619,-1524l1141247,676186r9144,-1524l1158011,671613r9144,-1523l1174774,667041r9145,-1523l1193063,662470r7620,-1525l1209827,657898r9144,-1525l1226591,653326r9144,-1524l1243355,648754r9144,-1524l1261643,644181r7620,-1523l1278407,639609r9144,-3047l1295171,635038r9144,-3048l1313458,630466r7621,-3048l1330222,624370r7621,-1525l1346987,619798r9143,-3049l1363751,615226r9143,-3049l1382038,609130r7620,-3049l1398802,604558r7621,-3049l1415566,598462r9145,-3049l1432330,593890r9144,-3049l1450619,587794r7619,-3049l1467383,581698r9144,-3049l1484147,575602r9144,-1525l1500911,571030r9144,-3049l1519199,564934r7620,-3048l1535963,558838r9144,-3048l1552727,552741r9144,-3047l1569491,546645r9144,-3047l1587779,540549r7620,-3047l1604543,534454r9144,-3049l1621307,528358r9144,-3049l1638070,520738r9144,-3048l1656358,514641r7621,-3047l1673123,508545r9144,-3047l1689886,500926r9144,-3049l1708174,494830r7621,-3049l1724939,487209r7619,-3047l1741702,481113r9145,-4572l1758467,473494r9144,-3049l1776755,465873r7619,-3047l1793519,459777r7620,-4572l1810283,452158r9144,-4572l1827047,444538r9144,-4572l1845335,436918r7620,-4573l1862098,429298r7621,-4572l1878863,421677r9144,-4572l1895627,412534r9143,-3048l1913914,404913r7621,-3048l1930679,397294r9144,-4572l1947442,388149r9144,-3047l1964207,380529r9144,-4571l1982495,371386r7619,-3048l1999258,363765r9144,-4571l2016023,354622r9144,-4573l2032786,345478r9144,-4572l2051074,336334r7621,-4573l2067839,327190r9144,-4572l2084602,318045r9145,-4571l2102891,308902r7620,-4573l2119655,299758r7619,-4572l2136419,289090r9144,-4572l2153183,279945r9144,-4571l2171470,270802r7621,-6096l2188235,260134r7620,-4573l2204998,249465r9144,-4571l2221763,240322r9144,-6096l2240051,229654r7619,-6096l2256814,218986r7621,-6096l2273579,208318r9144,-6096l2290342,196126r9144,-4572l2308630,185457r7621,-4571l2325395,174789r9144,-6095l2342158,162597r9144,-4571l2358923,151930r9144,-6096l2377211,139738r7619,-6096l2393974,127546r9145,-6097l2410739,115354r9144,-6097l2427502,103162r9145,-6097l2445791,90969r7620,-6095l2462555,78778r9144,-6096l2479319,66586r9144,-6096l2496083,52869r9144,-6095l2514370,40678r7621,-7621l2531135,26961r9144,-6095l2547899,13245r9143,-6095l2565462,e" filled="f" strokecolor="#145f82" strokeweight="1.5pt">
                         <v:stroke dashstyle="dot"/>
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="585858"/>
                 <w:spacing w:val="-5"/>
@@ -19392,110 +19115,110 @@
             <w:r>
               <w:rPr>
                 <w:color w:val="585858"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>AA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2CD97735" w14:textId="77777777" w:rsidR="007A7A20" w:rsidRDefault="007A7A20"/>
     <w:sectPr w:rsidR="007A7A20">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1200" w:right="425" w:bottom="280" w:left="425" w:header="495" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05DC5160" w14:textId="77777777" w:rsidR="007A7A20" w:rsidRDefault="007A7A20">
+    <w:p w14:paraId="20EB52D9" w14:textId="77777777" w:rsidR="002B20FE" w:rsidRDefault="002B20FE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="280C9BBE" w14:textId="77777777" w:rsidR="007A7A20" w:rsidRDefault="007A7A20">
+    <w:p w14:paraId="76CF5814" w14:textId="77777777" w:rsidR="002B20FE" w:rsidRDefault="002B20FE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02885E09" w14:textId="77777777" w:rsidR="007A7A20" w:rsidRDefault="007A7A20">
+    <w:p w14:paraId="747FE056" w14:textId="77777777" w:rsidR="002B20FE" w:rsidRDefault="002B20FE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53B701B6" w14:textId="77777777" w:rsidR="007A7A20" w:rsidRDefault="007A7A20">
+    <w:p w14:paraId="4AE48AD6" w14:textId="77777777" w:rsidR="002B20FE" w:rsidRDefault="002B20FE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="02DFB873" w14:textId="77777777" w:rsidR="00E8193E" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="GvdeMetni"/>
       <w:spacing w:before="0" w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b w:val="0"/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -19549,51 +19272,54 @@
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E8193E"/>
+    <w:rsid w:val="002B20FE"/>
+    <w:rsid w:val="0054429F"/>
     <w:rsid w:val="007A7A20"/>
+    <w:rsid w:val="00951656"/>
     <w:rsid w:val="00A318A9"/>
     <w:rsid w:val="00D12160"/>
     <w:rsid w:val="00E8193E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -20360,60 +20086,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>792</Words>
-  <Characters>4521</Characters>
+  <Words>780</Words>
+  <Characters>4451</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5303</CharactersWithSpaces>
+  <CharactersWithSpaces>5221</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ÇAĞ UNIVERSITY</dc:title>
   <dc:creator>Egitim Ogretim Koordinatorlugu</dc:creator>
   <cp:keywords>, docId:FC9C9053D373F812A8EFBD3CCD0C0747</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2026-02-16T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft Office Word</vt:lpwstr>