--- v0 (2025-11-26)
+++ v1 (2026-04-14)
@@ -1,99 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="264414BD" w14:textId="77777777" w:rsidR="003A4CE2" w:rsidRPr="006A4BDA" w:rsidRDefault="003A4CE2" w:rsidP="003A4CE2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable4Accent4"/>
+        <w:tblStyle w:val="KlavuzuTablo4-Vurgu41"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="575"/>
         <w:tblW w:w="10740" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="897"/>
         <w:gridCol w:w="384"/>
         <w:gridCol w:w="693"/>
         <w:gridCol w:w="21"/>
         <w:gridCol w:w="135"/>
         <w:gridCol w:w="1110"/>
         <w:gridCol w:w="217"/>
         <w:gridCol w:w="728"/>
         <w:gridCol w:w="205"/>
         <w:gridCol w:w="343"/>
         <w:gridCol w:w="477"/>
         <w:gridCol w:w="353"/>
         <w:gridCol w:w="185"/>
         <w:gridCol w:w="686"/>
         <w:gridCol w:w="792"/>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="362"/>
-        <w:gridCol w:w="365"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="361"/>
+        <w:gridCol w:w="203"/>
+        <w:gridCol w:w="546"/>
         <w:gridCol w:w="729"/>
         <w:gridCol w:w="1419"/>
       </w:tblGrid>
       <w:tr w:rsidR="003A4CE2" w:rsidRPr="006A4BDA" w14:paraId="1298AE45" w14:textId="77777777" w:rsidTr="009D0966">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10740" w:type="dxa"/>
-            <w:gridSpan w:val="22"/>
+            <w:gridSpan w:val="21"/>
           </w:tcPr>
           <w:p w14:paraId="1CDC547A" w14:textId="77777777" w:rsidR="00CA55B4" w:rsidRPr="006A4BDA" w:rsidRDefault="00C72C6D" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ÇAĞ ÜNİVERSİTESİ</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BA1A08A" w14:textId="3EA14919" w:rsidR="003A4CE2" w:rsidRPr="006A4BDA" w:rsidRDefault="00F700FB" w:rsidP="00F700FB">
             <w:pPr>
@@ -117,51 +115,51 @@
               <w:t>Akademik Birim</w:t>
             </w:r>
             <w:r w:rsidR="00CA55B4" w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003A4CE2" w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482527" w:rsidRPr="006A4BDA" w14:paraId="55D65DAB" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00482527" w:rsidRPr="006A4BDA" w14:paraId="55D65DAB" w14:textId="77777777" w:rsidTr="00FA5C07">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="06624245" w14:textId="77777777" w:rsidR="00482527" w:rsidRPr="006A4BDA" w:rsidRDefault="00482527" w:rsidP="00F700FB">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kodu</w:t>
             </w:r>
@@ -171,112 +169,111 @@
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4439" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
           <w:p w14:paraId="02950333" w14:textId="77777777" w:rsidR="00482527" w:rsidRPr="006A4BDA" w:rsidRDefault="00482527" w:rsidP="00F700FB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dersin Adı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1797" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="1612" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="29A85C7F" w14:textId="77777777" w:rsidR="00482527" w:rsidRPr="006A4BDA" w:rsidRDefault="00482527" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kredisi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2509" w:type="dxa"/>
+            <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="3AF14AFB" w14:textId="77777777" w:rsidR="00482527" w:rsidRPr="006A4BDA" w:rsidRDefault="00482527" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>AKTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w14:paraId="4F04FBD5" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w14:paraId="4F04FBD5" w14:textId="77777777" w:rsidTr="00FA5C07">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="1BD444D6" w14:textId="2885A5E8" w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w:rsidRDefault="000A5C99" w:rsidP="000A5C99">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="1BD444D6" w14:textId="2885A5E8" w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w:rsidRDefault="000A5C99" w:rsidP="00FA5C07">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PSY 464</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4439" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
           <w:p w14:paraId="396185CE" w14:textId="4E2E93FA" w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w:rsidRDefault="000A5C99" w:rsidP="00F700FB">
             <w:pPr>
@@ -368,76 +365,76 @@
               <w:t>Seçme</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Vakalar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1797" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="1612" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="6D571549" w14:textId="7F09660D" w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w:rsidRDefault="000A5C99" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(3-0)3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2509" w:type="dxa"/>
+            <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="40D88F79" w14:textId="269CEF18" w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w:rsidRDefault="000A5C99" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w14:paraId="5BD7C8DD" w14:textId="77777777" w:rsidTr="009D0966">
         <w:trPr>
@@ -450,114 +447,102 @@
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="0D3E0348" w14:textId="77777777" w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w:rsidRDefault="000A5C99" w:rsidP="00F700FB">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Önkoşul Dersler</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7500" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:gridSpan w:val="15"/>
           </w:tcPr>
           <w:p w14:paraId="1F10A006" w14:textId="77777777" w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w:rsidRDefault="000A5C99" w:rsidP="00F700FB">
             <w:pPr>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w14:paraId="13D64AD8" w14:textId="77777777" w:rsidTr="009D0966">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="0041B974" w14:textId="77777777" w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w:rsidRDefault="000A5C99" w:rsidP="00F700FB">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Dersin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> Dili</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1493" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="74745195" w14:textId="5D28ADD9" w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w:rsidRDefault="000A5C99" w:rsidP="00F700FB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>İngilizce</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -568,51 +553,51 @@
           </w:tcPr>
           <w:p w14:paraId="2D6AB50C" w14:textId="77777777" w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w:rsidRDefault="000A5C99" w:rsidP="00F700FB">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:rStyle w:val="girinti"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ders İşleme Tarzı </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3514" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="71B04F12" w14:textId="6F088033" w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w:rsidRDefault="000A5C99" w:rsidP="000A5C99">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yüz yüze</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w14:paraId="5C6F2F84" w14:textId="77777777" w:rsidTr="009D0966">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
@@ -623,161 +608,127 @@
           </w:tcPr>
           <w:p w14:paraId="1F020A20" w14:textId="77777777" w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w:rsidRDefault="000A5C99" w:rsidP="00F700FB">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dersin Türü /Düzeyi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7500" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2C4B364F" w14:textId="031CB609" w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w:rsidRDefault="000A5C99" w:rsidP="00F700FB">
+            <w:gridSpan w:val="15"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C4B364F" w14:textId="7DE0FECE" w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w:rsidRDefault="000A5C99" w:rsidP="00FA5C07">
             <w:pPr>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Seçmeli</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">/4. </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006A4BDA">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA5C07">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Yıl</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006A4BDA">
+              <w:t xml:space="preserve">8. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00FA5C07">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...32 lines deleted...]
-              <w:t>Dönemi</w:t>
+              <w:t>Yarıyıl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w14:paraId="5CA7F3A5" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w14:paraId="5CA7F3A5" w14:textId="77777777" w:rsidTr="00FA5C07">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="307ECB59" w14:textId="77777777" w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w:rsidRDefault="000A5C99" w:rsidP="00F700FB">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Öğretim Üyeleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -819,98 +770,98 @@
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="7809E059" w14:textId="77777777" w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w:rsidRDefault="000A5C99" w:rsidP="00F700FB">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ders Saati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1774" w:type="dxa"/>
+            <w:tcW w:w="1612" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="2DF0A899" w14:textId="77777777" w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w:rsidRDefault="000A5C99" w:rsidP="00F700FB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Görüşme Saatleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2532" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="0480CF93" w14:textId="77777777" w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w:rsidRDefault="000A5C99" w:rsidP="00F700FB">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>İletişim</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w14:paraId="10A2DF1D" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w14:paraId="10A2DF1D" w14:textId="77777777" w:rsidTr="00FA5C07">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="323AF874" w14:textId="77777777" w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w:rsidRDefault="000A5C99" w:rsidP="00F700FB">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dersin Koordinatörü</w:t>
@@ -954,121 +905,132 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. Üyesi Ufuk KOCATEPE AVCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="71B3C89B" w14:textId="77777777" w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w:rsidRDefault="000A5C99" w:rsidP="00F700FB">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1774" w:type="dxa"/>
+            <w:tcW w:w="1612" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="1923D1CE" w14:textId="77777777" w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w:rsidRDefault="000A5C99" w:rsidP="00F700FB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2532" w:type="dxa"/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="006A4BDA">
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E348A1B" w14:textId="7859857B" w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w:rsidRDefault="00FA5C07" w:rsidP="00F700FB">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId4" w:history="1">
+              <w:r w:rsidRPr="00DB1583">
+                <w:rPr>
+                  <w:rStyle w:val="Kpr"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>ufukkocatepe@cag.edu.tr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">ufukkocatepe@cag.edu.tr </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w14:paraId="24E29426" w14:textId="77777777" w:rsidTr="009D0966">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="535622F1" w14:textId="77777777" w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w:rsidRDefault="000A5C99" w:rsidP="00F700FB">
             <w:pPr>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dersin Amacı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8610" w:type="dxa"/>
-            <w:gridSpan w:val="17"/>
+            <w:gridSpan w:val="16"/>
           </w:tcPr>
           <w:p w14:paraId="2A87555D" w14:textId="14493101" w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w:rsidRDefault="000A5C99" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Bu ders öğrencilere çeşitli klinik vakaların vaka </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1254,51 +1216,51 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>öğrenci</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2897" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="59668388" w14:textId="77777777" w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w:rsidRDefault="000A5C99" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>İlişkiler</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w14:paraId="4BDFAC6B" w14:textId="77777777" w:rsidTr="009D0966">
         <w:tc>
           <w:tcPr>
@@ -1335,51 +1297,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5869" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6464D89E" w14:textId="77777777" w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w:rsidRDefault="000A5C99" w:rsidP="00F700FB">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1478" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="0BD7114C" w14:textId="75B7B939" w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w:rsidRDefault="000A5C99" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Program Çıktıları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1419" w:type="dxa"/>
           </w:tcPr>
@@ -1455,68 +1417,59 @@
             <w:tcW w:w="5869" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
           </w:tcPr>
           <w:p w14:paraId="579208EE" w14:textId="06AA9016" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">DSM-5’in yapısını, tanı ölçütlerini ve sınıflandırma sistemini </w:t>
             </w:r>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:rStyle w:val="Gl"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>açıklayabili</w:t>
-[...8 lines deleted...]
-              <w:t>r.</w:t>
+              <w:t>açıklayabilir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1478" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="186D6A6E" w14:textId="3DE1D908" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1419" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -1607,51 +1560,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Verilen vaka öykülerini </w:t>
             </w:r>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:rStyle w:val="Gl"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DSM-5 ölçütlerine göre değerlendirerek</w:t>
             </w:r>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> olası tanılar üzerinde çıkarım yapabilir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1478" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="117B67E8" w14:textId="3DC562E1" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4, 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1419" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -1744,51 +1697,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Bir klinik vakanın temel psikolojik süreçlerini </w:t>
             </w:r>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:rStyle w:val="Gl"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>analiz edebilir</w:t>
             </w:r>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1478" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C8E4E84" w14:textId="3D886BB0" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1, 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1419" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -1905,51 +1858,51 @@
               <w:t>terapi</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:rStyle w:val="Gl"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> planlarını tasarlayabilir</w:t>
             </w:r>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1478" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E2681F5" w14:textId="239A22E5" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4, 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1419" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -2028,68 +1981,59 @@
             <w:tcW w:w="5869" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
           </w:tcPr>
           <w:p w14:paraId="39FC86FD" w14:textId="6ABCBD8D" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Benzer belirtiler gösteren bozukluklar arasında </w:t>
             </w:r>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:rStyle w:val="Gl"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ayırıcı tanı yapabilir</w:t>
-[...8 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>ayırıcı tanı yapabilir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1478" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27D3622A" w14:textId="14CBE275" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1, 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1419" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -2101,112 +2045,108 @@
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4, 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="294E659A" w14:textId="77777777" w:rsidTr="009D0966">
         <w:trPr>
           <w:trHeight w:val="613"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10740" w:type="dxa"/>
-            <w:gridSpan w:val="22"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7AF1CCE5" w14:textId="44129E2F" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
+            <w:gridSpan w:val="21"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF1CCE5" w14:textId="2A3E32E9" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dersin İçeriği:</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4BDA">
+            <w:r w:rsidR="006C1EFB">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...13 lines deleted...]
-              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C1EFB">
+              <w:t xml:space="preserve">Bu ders, klinik psikolojide ayırıcı tanı ve etkili </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006C1EFB">
               <w:t>terapötik</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> müdahaleler konusunda eğitim vermeyi amaçlamaktadır.</w:t>
+            <w:r w:rsidR="006C1EFB">
+              <w:t xml:space="preserve"> müdahaleler konusunda öğrencileri yetiştirmeyi amaçlamaktadır. Ders kapsamında öğrenciler, farklı psikolojik bozuklukları temsil eden çeşitli vaka öykülerini analiz ederler. Her hafta farklı bir vaka ayrıntılı olarak incelenir ve tartışılır; öğrencilerden başvuru sorunlarını, olası tanıları, sürdürücü faktörleri ve uygun müdahale stratejilerini belirleyerek vaka </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006C1EFB">
+              <w:t>formülasyonu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006C1EFB">
+              <w:t xml:space="preserve"> geliştirmeleri beklenir. Ders, klinik muhakeme, tanısal karar verme ve kuramsal bilginin gerçek yaşam klinik durumlarına vaka temelli tartışmalar yoluyla uygulanmasına odaklanmaktadır.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="75EEDD6A" w14:textId="77777777" w:rsidTr="009D0966">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10740" w:type="dxa"/>
-            <w:gridSpan w:val="22"/>
+            <w:gridSpan w:val="21"/>
           </w:tcPr>
           <w:p w14:paraId="3F9C9AE3" w14:textId="61F4D902" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ders İçerikleri (Haftalık Ders Planı): </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="50A4220B" w14:textId="77777777" w:rsidTr="009D0966">
         <w:tc>
           <w:tcPr>
@@ -2264,51 +2204,51 @@
           </w:tcPr>
           <w:p w14:paraId="500BF07A" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hazırlık</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3259" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="751563D7" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:ind w:left="-288" w:firstLine="288"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Öğrenme Aktiviteleri ve Öğretim Metotları</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="401A6293" w14:textId="77777777" w:rsidTr="009D0966">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -2359,51 +2299,51 @@
               </w:rPr>
               <w:t>DSM-5 ile tanışma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="18B16C42" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F32273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3259" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="6992CEF4" w14:textId="206E2B20" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F32273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ders anlatımı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="395EE54F" w14:textId="77777777" w:rsidTr="009D0966">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="897" w:type="dxa"/>
           </w:tcPr>
@@ -2494,51 +2434,51 @@
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="5F142242" w14:textId="6E2D61D7" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00BB22F5" w:rsidP="00F32273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dersin sorumlusu tarafından sağlanan vaka örneği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3259" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="22733903" w14:textId="149B4463" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="00F32273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Vakayı formüle etme ve </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>terapi</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
@@ -2648,51 +2588,51 @@
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="01D487CC" w14:textId="4F26BF8E" w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="00F32273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dersin sorumlusu tarafından sağlanan vaka örneği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3259" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="516A450C" w14:textId="0B8B704A" w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="00F32273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D15DD0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Vakayı formüle etme ve </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D15DD0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>terapi</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
@@ -2817,51 +2757,51 @@
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="0DFBE0D8" w14:textId="47A4891B" w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="00F32273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dersin sorumlusu tarafından sağlanan vaka örneği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3259" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="12ED867A" w14:textId="0B4DBF76" w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="00F32273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D15DD0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Vakayı formüle etme ve </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D15DD0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>terapi</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
@@ -2989,51 +2929,51 @@
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="1C6D3660" w14:textId="65617408" w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="00F32273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dersin sorumlusu tarafından sağlanan vaka örneği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3259" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="24CBC67C" w14:textId="4022029B" w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="00F32273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D15DD0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Vakayı formüle etme ve </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D15DD0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>terapi</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
@@ -3194,51 +3134,51 @@
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="0C7E597A" w14:textId="1FD1A2EE" w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="00F32273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dersin sorumlusu tarafından sağlanan vaka örneği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3259" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="663B43AE" w14:textId="446AAF76" w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="00F32273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D15DD0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Vakayı formüle etme ve </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D15DD0">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>terapi</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
@@ -3384,76 +3324,74 @@
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="0BD01FAD" w14:textId="5A136393" w:rsidR="00BB22F5" w:rsidRPr="006A4BDA" w:rsidRDefault="00BB22F5" w:rsidP="00F32273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Davetli konuşmacı tarafından sağlanan vaka örneği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3259" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="4A5BD53D" w14:textId="2D335030" w:rsidR="00BB22F5" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="00F32273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ruh Sağlığı Atölyesi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>’nden davetli uzman</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="72618E4F" w14:textId="77777777" w:rsidTr="009D0966">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="897" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D058C99" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3482,51 +3420,51 @@
               </w:rPr>
               <w:t>Ara Sınav</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="4B912117" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F32273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3259" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="19AF3A70" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F32273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="416BEFC7" w14:textId="77777777" w:rsidTr="009D0966">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="897" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="239D72AC" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -3567,51 +3505,51 @@
               </w:rPr>
               <w:t>Ara Sınav</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="745C72D3" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F32273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3259" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="19ADF3BA" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F32273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w14:paraId="66556CFB" w14:textId="77777777" w:rsidTr="009D0966">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="897" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64DA6A86" w14:textId="77777777" w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="000A5C99">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
@@ -3723,120 +3661,138 @@
               </w:rPr>
               <w:t>çalışması</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="63F8B8A3" w14:textId="43815550" w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="00F32273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Dersin sorumlusu tarafından sağlanan vaka örneği</w:t>
+              <w:t xml:space="preserve">Dersin sorumlusu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4BDA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>tarafından sağlanan vaka örneği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3259" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="57D01F81" w14:textId="1BD692DC" w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="00F32273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C82F6B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Vakayı formüle etme ve </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C82F6B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>terapi</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00C82F6B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> planı üzerinde tartışma</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C82F6B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>planı üzerinde tartışma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w14:paraId="0526D17D" w14:textId="77777777" w:rsidTr="009D0966">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="897" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7642C035" w14:textId="77777777" w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="000A5C99">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4313" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
           <w:p w14:paraId="79D4A816" w14:textId="235A1C43" w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="000A5C99">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Obsesif</w:t>
@@ -3921,51 +3877,51 @@
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="6E415757" w14:textId="0BCFB8E0" w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="00F32273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dersin sorumlusu tarafından sağlanan vaka örneği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3259" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="5BC08E7A" w14:textId="74F6201F" w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="00F32273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C82F6B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Vakayı formüle etme ve </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C82F6B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>terapi</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
@@ -3980,51 +3936,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w14:paraId="3D54E557" w14:textId="77777777" w:rsidTr="009D0966">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="897" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D3F62DB" w14:textId="77777777" w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="000A5C99">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4313" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
           <w:p w14:paraId="43C0391C" w14:textId="52FAFAF9" w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="000A5C99">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Obsesif</w:t>
@@ -4109,51 +4064,51 @@
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="405BC0F0" w14:textId="439336E4" w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="00F32273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dersin sorumlusu tarafından sağlanan vaka örneği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3259" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="1B0581E5" w14:textId="77D3CFC5" w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="00F32273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C82F6B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Vakayı formüle etme ve </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C82F6B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>terapi</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
@@ -4263,51 +4218,51 @@
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="7EAF95DF" w14:textId="7D99A80A" w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="00F32273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dersin sorumlusu tarafından sağlanan vaka örneği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3259" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="31159176" w14:textId="2F1C53A8" w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="00F32273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C82F6B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Vakayı formüle etme ve </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C82F6B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>terapi</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
@@ -4414,51 +4369,51 @@
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="7BFD1CA1" w14:textId="7C3D2DE5" w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="00F32273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dersin sorumlusu tarafından sağlanan vaka örneği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3259" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="38404ABE" w14:textId="6FCE3C89" w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="00F32273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C82F6B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Vakayı formüle etme ve </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C82F6B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>terapi</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
@@ -4596,66 +4551,59 @@
               </w:rPr>
               <w:t>vakalar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="494492E3" w14:textId="350607FD" w:rsidR="00BB22F5" w:rsidRPr="006A4BDA" w:rsidRDefault="00BB22F5" w:rsidP="00F32273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Davetli konuşmacı</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> tarafından sağlanan vaka örneği</w:t>
+              <w:t>Davetli konuşmacı tarafından sağlanan vaka örneği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3259" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="66C3DC8A" w14:textId="3505EDB3" w:rsidR="00BB22F5" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="00F32273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ruh Sağlığı Atölyesi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>’nden davetli uzman</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4789,51 +4737,51 @@
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="48D85A73" w14:textId="72C01E61" w:rsidR="00BB22F5" w:rsidRPr="006A4BDA" w:rsidRDefault="00BB22F5" w:rsidP="000138EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Davetli konuşmacı tarafından sağlanan vaka örneği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3259" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="2F12BD47" w14:textId="278B1269" w:rsidR="00BB22F5" w:rsidRPr="006A4BDA" w:rsidRDefault="00BB22F5" w:rsidP="00F32273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ruh Sağlığı Atölyesi</w:t>
             </w:r>
             <w:r w:rsidR="006A4BDA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>’nden davetli uzman</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4888,51 +4836,51 @@
               </w:rPr>
               <w:t>Final Sınavı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="1D089FA4" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3259" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="6EE12314" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="4E511733" w14:textId="77777777" w:rsidTr="009D0966">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="897" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F41EF59" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
@@ -4970,72 +4918,72 @@
               </w:rPr>
               <w:t>Final Sınavı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="6FB2235F" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3259" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="2003D6B8" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="4FD7544C" w14:textId="77777777" w:rsidTr="009D0966">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10740" w:type="dxa"/>
-            <w:gridSpan w:val="22"/>
+            <w:gridSpan w:val="21"/>
           </w:tcPr>
           <w:p w14:paraId="44D79F10" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>KAYNAKLAR</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="041FB7B5" w14:textId="0E2630C1" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
@@ -5052,51 +5000,51 @@
             <w:tcW w:w="3457" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="12C9D4A2" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ders Kitabı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7283" w:type="dxa"/>
-            <w:gridSpan w:val="15"/>
+            <w:gridSpan w:val="14"/>
           </w:tcPr>
           <w:p w14:paraId="63EF0957" w14:textId="28DE4938" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>American</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -5328,51 +5276,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Önerilen Kaynaklar</w:t>
             </w:r>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7283" w:type="dxa"/>
-            <w:gridSpan w:val="15"/>
+            <w:gridSpan w:val="14"/>
           </w:tcPr>
           <w:p w14:paraId="72ABA702" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F70C9C">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sommer</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -5760,51 +5708,51 @@
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Press</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="769A0796" w14:textId="77777777" w:rsidTr="009D0966">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10740" w:type="dxa"/>
-            <w:gridSpan w:val="22"/>
+            <w:gridSpan w:val="21"/>
           </w:tcPr>
           <w:p w14:paraId="283663F7" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="49A5BEEB" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
@@ -5877,51 +5825,51 @@
           </w:tcPr>
           <w:p w14:paraId="7A4FC252" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Katkı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5177" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
           </w:tcPr>
           <w:p w14:paraId="60DEBB73" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Notlar </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="4337A73D" w14:textId="77777777" w:rsidTr="009D0966">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -5978,175 +5926,183 @@
           </w:tcPr>
           <w:p w14:paraId="3579EB47" w14:textId="7FB1B704" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5177" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
           </w:tcPr>
           <w:p w14:paraId="2143DB10" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="2E2D70D3" w14:textId="77777777" w:rsidTr="009D0966">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3457" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="4917B25D" w14:textId="19E7CE3A" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Proje  Ödev</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2D228682" w14:textId="5FC7121B" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
+          <w:p w14:paraId="2D228682" w14:textId="2A0770C0" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="006C1EFB" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4BDA">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1173" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="208EF235" w14:textId="730E872C" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="000A5C99">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5177" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="26EEB1F3" w14:textId="7B8D516A" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
+            <w:gridSpan w:val="9"/>
+          </w:tcPr>
+          <w:p w14:paraId="26EEB1F3" w14:textId="71E3855F" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaka </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>formülasyonu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006C1EFB">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> x 2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="42916745" w14:textId="77777777" w:rsidTr="009D0966">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3457" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="748A7225" w14:textId="4B14D3DA" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Final  </w:t>
@@ -6185,74 +6141,74 @@
           </w:tcPr>
           <w:p w14:paraId="76CBE7D3" w14:textId="777943DE" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5177" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
           </w:tcPr>
           <w:p w14:paraId="07898A75" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="074802A6" w14:textId="77777777" w:rsidTr="009D0966">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10740" w:type="dxa"/>
-            <w:gridSpan w:val="22"/>
+            <w:gridSpan w:val="21"/>
           </w:tcPr>
           <w:p w14:paraId="0F852BB1" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5BB9F064" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
@@ -6295,51 +6251,51 @@
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="6C16B2C6" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sayı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="3DD538E9" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Saat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2148" w:type="dxa"/>
@@ -6401,51 +6357,51 @@
           </w:tcPr>
           <w:p w14:paraId="60AB84C0" w14:textId="4B496453" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="2F109457" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6508,51 +6464,51 @@
           </w:tcPr>
           <w:p w14:paraId="60E6F7AA" w14:textId="1CCE3DE3" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="17B818DD" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6605,96 +6561,98 @@
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ödevler</w:t>
             </w:r>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="0F2B0A2A" w14:textId="71D6DD42" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
+          <w:p w14:paraId="0F2B0A2A" w14:textId="5EBB4634" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="006C1EFB" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4BDA">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0131A2D6" w14:textId="5AF311FB" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="0131A2D6" w14:textId="68AD291B" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="006C1EFB" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A4BDA">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>10</w:t>
-            </w:r>
+              <w:t>5</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="68409A58" w14:textId="3A059E54" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -6736,51 +6694,51 @@
           </w:tcPr>
           <w:p w14:paraId="6533ACC5" w14:textId="4E8326B4" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="0A77E4A0" w14:textId="5FEDB18D" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6846,51 +6804,51 @@
           </w:tcPr>
           <w:p w14:paraId="75BCC0FD" w14:textId="0497D5AF" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="654499C7" w14:textId="3CC159AC" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6953,51 +6911,51 @@
           </w:tcPr>
           <w:p w14:paraId="5649C522" w14:textId="388DF5B7" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="671C9B9D" w14:textId="1DC4477A" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7063,51 +7021,51 @@
           </w:tcPr>
           <w:p w14:paraId="4ED662FE" w14:textId="4FED53E5" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2844" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="11A098DF" w14:textId="0DF6D6D6" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7120,51 +7078,51 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="1CC34E87" w14:textId="77777777" w:rsidTr="009D0966">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8592" w:type="dxa"/>
-            <w:gridSpan w:val="20"/>
+            <w:gridSpan w:val="19"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="67004055" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Toplam</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FB0DE97" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
@@ -7215,101 +7173,101 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>168</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="414B8606" w14:textId="77777777" w:rsidTr="009D0966">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8592" w:type="dxa"/>
-            <w:gridSpan w:val="20"/>
+            <w:gridSpan w:val="19"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0BA85070" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="53227F6D" w14:textId="3D4936AF" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00856512">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4BDA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>168/30=5,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="48580430" w14:textId="77777777" w:rsidTr="009D0966">
         <w:trPr>
           <w:cnfStyle w:val="010000000000" w:firstRow="0" w:lastRow="1" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8592" w:type="dxa"/>
-            <w:gridSpan w:val="20"/>
+            <w:gridSpan w:val="19"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="09617E22" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7C308BAE" w14:textId="022D9F4D" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
@@ -7354,83 +7312,84 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="608AE357" w14:textId="77777777" w:rsidR="003A4CE2" w:rsidRPr="006A4BDA" w:rsidRDefault="003A4CE2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003A4CE2" w:rsidRPr="006A4BDA" w:rsidSect="003A4CE2">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="899" w:right="1417" w:bottom="360" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003A4CE2"/>
     <w:rsid w:val="0000388D"/>
     <w:rsid w:val="000138EF"/>
     <w:rsid w:val="00017704"/>
     <w:rsid w:val="00051842"/>
     <w:rsid w:val="00052E53"/>
     <w:rsid w:val="00085AD5"/>
     <w:rsid w:val="00090AED"/>
     <w:rsid w:val="000A4453"/>
     <w:rsid w:val="000A5C99"/>
     <w:rsid w:val="000D384E"/>
     <w:rsid w:val="00102701"/>
@@ -7464,50 +7423,51 @@
     <w:rsid w:val="00474110"/>
     <w:rsid w:val="00474423"/>
     <w:rsid w:val="00482527"/>
     <w:rsid w:val="00496407"/>
     <w:rsid w:val="004A7E15"/>
     <w:rsid w:val="004E15BB"/>
     <w:rsid w:val="005215FA"/>
     <w:rsid w:val="005221D8"/>
     <w:rsid w:val="0054597B"/>
     <w:rsid w:val="005546F5"/>
     <w:rsid w:val="005726A0"/>
     <w:rsid w:val="00580094"/>
     <w:rsid w:val="005920FF"/>
     <w:rsid w:val="005C15A7"/>
     <w:rsid w:val="005F70D3"/>
     <w:rsid w:val="00600586"/>
     <w:rsid w:val="00601BED"/>
     <w:rsid w:val="00612FE4"/>
     <w:rsid w:val="00621099"/>
     <w:rsid w:val="00635121"/>
     <w:rsid w:val="00636DEF"/>
     <w:rsid w:val="00642ED5"/>
     <w:rsid w:val="00681162"/>
     <w:rsid w:val="006A4BDA"/>
     <w:rsid w:val="006A6D82"/>
+    <w:rsid w:val="006C1EFB"/>
     <w:rsid w:val="007062CB"/>
     <w:rsid w:val="007152C2"/>
     <w:rsid w:val="007348AB"/>
     <w:rsid w:val="00745E6E"/>
     <w:rsid w:val="00747E10"/>
     <w:rsid w:val="00770795"/>
     <w:rsid w:val="007C799D"/>
     <w:rsid w:val="007D162B"/>
     <w:rsid w:val="007F04A8"/>
     <w:rsid w:val="00800E21"/>
     <w:rsid w:val="00807259"/>
     <w:rsid w:val="0082068F"/>
     <w:rsid w:val="0082236E"/>
     <w:rsid w:val="00825885"/>
     <w:rsid w:val="00847969"/>
     <w:rsid w:val="00856512"/>
     <w:rsid w:val="0086588C"/>
     <w:rsid w:val="00870700"/>
     <w:rsid w:val="008804FE"/>
     <w:rsid w:val="00880F10"/>
     <w:rsid w:val="00883290"/>
     <w:rsid w:val="00886770"/>
     <w:rsid w:val="00895E2A"/>
     <w:rsid w:val="008A022E"/>
     <w:rsid w:val="008D4F25"/>
@@ -7565,108 +7525,243 @@
     <w:rsid w:val="00DC07E8"/>
     <w:rsid w:val="00DD0194"/>
     <w:rsid w:val="00E02DF5"/>
     <w:rsid w:val="00E23222"/>
     <w:rsid w:val="00E255A0"/>
     <w:rsid w:val="00E268B9"/>
     <w:rsid w:val="00E47459"/>
     <w:rsid w:val="00E7156E"/>
     <w:rsid w:val="00E9623B"/>
     <w:rsid w:val="00E971D4"/>
     <w:rsid w:val="00EA2406"/>
     <w:rsid w:val="00EA6A9B"/>
     <w:rsid w:val="00EB1678"/>
     <w:rsid w:val="00ED3D23"/>
     <w:rsid w:val="00ED5384"/>
     <w:rsid w:val="00EF393C"/>
     <w:rsid w:val="00F04A29"/>
     <w:rsid w:val="00F107BF"/>
     <w:rsid w:val="00F2363D"/>
     <w:rsid w:val="00F32273"/>
     <w:rsid w:val="00F43268"/>
     <w:rsid w:val="00F700FB"/>
     <w:rsid w:val="00F818C3"/>
     <w:rsid w:val="00F91795"/>
     <w:rsid w:val="00FA2A04"/>
+    <w:rsid w:val="00FA5C07"/>
     <w:rsid w:val="00FC1CD9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0367FFAF"/>
+  <w15:docId w15:val="{A84B3240-1403-4D58-938E-875CD9B57BFE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
-    <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -7734,50 +7829,154 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003A4CE2"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -7824,73 +8023,66 @@
     <w:rPr>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="009933"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLncedenBiimlendirilmi">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HTMLncedenBiimlendirilmiChar"/>
     <w:rsid w:val="00642ED5"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTMLncedenBiimlendirilmiChar">
     <w:name w:val="HTML Önceden Biçimlendirilmiş Char"/>
     <w:link w:val="HTMLncedenBiimlendirilmi"/>
     <w:rsid w:val="00642ED5"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4Accent4">
-    <w:name w:val="Grid Table 4 Accent 4"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="KlavuzuTablo4-Vurgu41">
+    <w:name w:val="Kılavuzu Tablo 4 - Vurgu 41"/>
     <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00F700FB"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -7904,73 +8096,66 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4Accent5">
-    <w:name w:val="Grid Table 4 Accent 5"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="KlavuzuTablo4-Vurgu51">
+    <w:name w:val="Kılavuzu Tablo 4 - Vurgu 51"/>
     <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="009D0966"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -7984,596 +8169,66 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5DarkAccent4">
-    <w:name w:val="Grid Table 5 Dark Accent 4"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="KlavuzTablo5Koyu-Vurgu41">
+    <w:name w:val="Kılavuz Tablo 5 Koyu - Vurgu 41"/>
     <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="009D0966"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...527 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -8642,51 +8297,51 @@
   <w:style w:type="character" w:styleId="Gl">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00EF393C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF393C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="24184187">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="250432714">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9013,51 +8668,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1982493964">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ufukkocatepe@cag.edu.tr" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -9325,87 +8980,87 @@
   </a:themeElements>
   <a:objectDefaults>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>606</Words>
-  <Characters>3460</Characters>
+  <Words>690</Words>
+  <Characters>3933</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ÇAĞ UNIVERSITY</vt:lpstr>
       <vt:lpstr>ÇAĞ UNIVERSITY</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Cag University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4058</CharactersWithSpaces>
+  <CharactersWithSpaces>4614</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ÇAĞ UNIVERSITY</dc:title>
   <dc:subject/>
   <dc:creator>467295425</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>