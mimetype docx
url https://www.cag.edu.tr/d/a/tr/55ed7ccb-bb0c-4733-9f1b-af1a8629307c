--- v1 (2026-04-14)
+++ v2 (2026-08-11)
@@ -1,7603 +1,8596 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="264414BD" w14:textId="77777777" w:rsidR="003A4CE2" w:rsidRPr="006A4BDA" w:rsidRDefault="003A4CE2" w:rsidP="003A4CE2">
-[...6 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="KlavuzuTablo4-Vurgu41"/>
-[...1 lines deleted...]
-        <w:tblW w:w="10740" w:type="dxa"/>
+        <w:tblStyle w:val="KlavuzuTablo4-Vurgu11"/>
+        <w:tblW w:w="10857" w:type="dxa"/>
+        <w:tblInd w:w="-902" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="897"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="477"/>
+        <w:gridCol w:w="618"/>
+        <w:gridCol w:w="276"/>
+        <w:gridCol w:w="717"/>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="997"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="47"/>
         <w:gridCol w:w="353"/>
-        <w:gridCol w:w="185"/>
-        <w:gridCol w:w="686"/>
+        <w:gridCol w:w="25"/>
+        <w:gridCol w:w="855"/>
         <w:gridCol w:w="792"/>
-        <w:gridCol w:w="255"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1419"/>
+        <w:gridCol w:w="246"/>
+        <w:gridCol w:w="366"/>
+        <w:gridCol w:w="718"/>
+        <w:gridCol w:w="27"/>
+        <w:gridCol w:w="733"/>
+        <w:gridCol w:w="1540"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003A4CE2" w:rsidRPr="006A4BDA" w14:paraId="1298AE45" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="005A2B8A" w:rsidRPr="005F064F" w14:paraId="2CF276D6" w14:textId="77777777" w:rsidTr="005A2B8A">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="550"/>
+          <w:trHeight w:val="1469"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="10740" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="10857" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23C9CAB3" w14:textId="77777777" w:rsidR="005A2B8A" w:rsidRPr="005F064F" w:rsidRDefault="005A2B8A" w:rsidP="004904EB">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DERS İZLENCESİ (SYLLABUS)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DE1DD46" w14:textId="6A3E227D" w:rsidR="005A2B8A" w:rsidRPr="005F064F" w:rsidRDefault="005327A1" w:rsidP="005327A1">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:iCs/>
-                <w:color w:val="FFFFFF"/>
-[...9 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Fen Edebiyat</w:t>
+            </w:r>
+            <w:r w:rsidR="005A2B8A" w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:iCs/>
-                <w:color w:val="FFFFFF"/>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Fakültesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482527" w:rsidRPr="006A4BDA" w14:paraId="55D65DAB" w14:textId="77777777" w:rsidTr="00FA5C07">
+      <w:tr w:rsidR="00482527" w:rsidRPr="005F064F" w14:paraId="75D12ECC" w14:textId="77777777" w:rsidTr="005A2B8A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1995" w:type="dxa"/>
+            <w:tcW w:w="1611" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D0B14B9" w14:textId="21397E42" w:rsidR="00482527" w:rsidRPr="005F064F" w:rsidRDefault="00FB3417" w:rsidP="00212A30">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dersin </w:t>
+            </w:r>
+            <w:r w:rsidR="00482527" w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kodu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4824" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D26E176" w14:textId="77777777" w:rsidR="00482527" w:rsidRPr="005F064F" w:rsidRDefault="00482527" w:rsidP="00212A30">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dersin Adı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-          </w:tcPr>
-[...14 lines deleted...]
-              <w:t>Kodu</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37A44735" w14:textId="77777777" w:rsidR="00482527" w:rsidRPr="005F064F" w:rsidRDefault="00482527" w:rsidP="00212A30">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kredisi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="344C7FD7" w14:textId="5B51A410" w:rsidR="00482527" w:rsidRPr="005F064F" w:rsidRDefault="00482527" w:rsidP="00212A30">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AKTS</w:t>
+            </w:r>
+            <w:r w:rsidR="003A0CE5" w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Değeri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="3EECAC9C" w14:textId="77777777" w:rsidTr="00D764A7">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1611" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74FD4430" w14:textId="67C446BD" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>PSY464</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4439" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:tcW w:w="1612" w:type="dxa"/>
+            <w:tcW w:w="4824" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="332DDDD9" w14:textId="4B727CD0" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Ruh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Sağlığı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Atölyesi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Psikopatolojide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Seçme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Vakalar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-          </w:tcPr>
-[...16 lines deleted...]
-              <w:t>Kredisi</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01A4A3C7" w14:textId="421EA316" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(3-0-3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-          </w:tcPr>
-[...15 lines deleted...]
-              <w:t>AKTS</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="242BC9E2" w14:textId="7A4AA337" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w14:paraId="4F04FBD5" w14:textId="77777777" w:rsidTr="00FA5C07">
-[...195 lines deleted...]
-      <w:tr w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w14:paraId="5BD7C8DD" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="5B46F662" w14:textId="77777777" w:rsidTr="00727DB3">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3240" w:type="dxa"/>
-[...17 lines deleted...]
-              <w:t>Önkoşul Dersler</w:t>
+            <w:tcW w:w="1611" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18A6A2EB" w14:textId="00E0B903" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ön koşul Dersler:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="7500" w:type="dxa"/>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="9246" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC4E30B" w14:textId="5A3207A8" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Yok</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w14:paraId="13D64AD8" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="64620FC2" w14:textId="77777777" w:rsidTr="00727DB3">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3240" w:type="dxa"/>
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> Dili</w:t>
+            <w:tcW w:w="1611" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C670231" w14:textId="078B2A41" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dersin Dili:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1493" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26CBDD8E" w14:textId="204A12AB" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>İngilizce</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2493" w:type="dxa"/>
+            <w:tcW w:w="2072" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-          <w:p w14:paraId="2D6AB50C" w14:textId="77777777" w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w:rsidRDefault="000A5C99" w:rsidP="00F700FB">
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75FF5C8F" w14:textId="6A6388FC" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006A4BDA">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
               <w:rPr>
                 <w:rStyle w:val="girinti"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Ders İşleme Tarzı </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ders İşleme Tarzı:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3514" w:type="dxa"/>
+            <w:tcW w:w="3630" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-          </w:tcPr>
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="608EE131" w14:textId="6E45AA9F" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yüz yüze</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w14:paraId="5C6F2F84" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="61757E6D" w14:textId="77777777" w:rsidTr="00727DB3">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:tcW w:w="1611" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21036217" w14:textId="5EAB60C0" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dersin Türü ve Düzeyi:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="9246" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19D6D351" w14:textId="32F6E31E" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zorunlu/ 4. Yıl/ Bahar Dönemi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="012C44F7" w14:textId="77777777" w:rsidTr="001B5C97">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5155" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-          </w:tcPr>
-[...16 lines deleted...]
-              <w:t>Dersin Türü /Düzeyi</w:t>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F4DD77C" w14:textId="245427A4" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dersin Öğretim Üyesinin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Unvanı, Adı ve Soyadı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38505A88" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ders Saati</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DADECDE" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Görüşme Saatleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="7500" w:type="dxa"/>
-[...72 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1464FC35" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>İletişim</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w14:paraId="5CA7F3A5" w14:textId="77777777" w:rsidTr="00FA5C07">
-[...132 lines deleted...]
-      <w:tr w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w14:paraId="10A2DF1D" w14:textId="77777777" w:rsidTr="00FA5C07">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="29B512D9" w14:textId="77777777" w:rsidTr="005A2B8A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2130" w:type="dxa"/>
-[...17 lines deleted...]
-              <w:t>Dersin Koordinatörü</w:t>
+            <w:tcW w:w="5155" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68DC02A2" w14:textId="1DDE13E9" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Öğr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. Üyesi Ufuk KOCATEPE AVCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2603" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B5DF00B" w14:textId="3B82A2FE" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DCEC51D" w14:textId="1DB3C2D7" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="406CD1B0" w14:textId="6C347C80" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ufukkocatepe@cag.edu.tr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="1008EB46" w14:textId="77777777" w:rsidTr="00727DB3">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1611" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A5E64B1" w14:textId="1E3ACFF3" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dersin Koordinatörü:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="9246" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C3B751E" w14:textId="3A67FB09" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Dr. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Öğr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>. Üyesi Ufuk KOCATEPE AVCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...65 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w14:paraId="24E29426" w14:textId="77777777" w:rsidTr="009D0966">
-[...88 lines deleted...]
-      <w:tr w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w14:paraId="4CD0E799" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="5543DDA1" w14:textId="77777777" w:rsidTr="005F064F">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:tcW w:w="10857" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66EAB58D" w14:textId="50B5CF6A" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dersin Amacı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="213C9229" w14:textId="77777777" w:rsidTr="00727DB3">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65045474" w14:textId="55E2DDE6" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dersin Öğrenme Çıktıları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="7221" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2101E5FB" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bu dersi başarıyla tamamlayan öğrenci;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3018" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60E08AE0" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>İlişkiler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="66F2E097" w14:textId="77777777" w:rsidTr="005F064F">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BC0001E" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="7221" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB0A30F" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F6C401B" w14:textId="27E812F1" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Program Çıktıları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36E4147D" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Net Katkı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="09B246EF" w14:textId="77777777" w:rsidTr="0049196E">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E9EF140" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...229 lines deleted...]
-          <w:p w14:paraId="6464D89E" w14:textId="77777777" w:rsidR="000A5C99" w:rsidRPr="006A4BDA" w:rsidRDefault="000A5C99" w:rsidP="00F700FB">
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0299E96A" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6228" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="659C2DB8" w14:textId="6A8CA8CF" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DSM-5’in yapısını, tanı ölçütlerini ve sınıflandırma sistemini </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rStyle w:val="Gl"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>açıklayabilir.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1478" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-          </w:tcPr>
-[...15 lines deleted...]
-              <w:t>Program Çıktıları</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3392DE1D" w14:textId="560EB69D" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1419" w:type="dxa"/>
-[...16 lines deleted...]
-              <w:t>Net Katkı</w:t>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="245FC917" w14:textId="171157B8" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="56461710" w14:textId="77777777" w:rsidTr="00E33EB1">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="2914C0F8" w14:textId="77777777" w:rsidTr="0049196E">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="1757EE8E" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...42 lines deleted...]
-          <w:p w14:paraId="579208EE" w14:textId="06AA9016" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23678C1D" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6228" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5676F5CC" w14:textId="4960B125" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="006A4BDA">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verilen vaka öykülerini </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F064F">
               <w:rPr>
                 <w:rStyle w:val="Gl"/>
-                <w:b w:val="0"/>
-[...3 lines deleted...]
-              <w:t>açıklayabilir.</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DSM-5 ölçütlerine göre değerlendirerek</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> olası tanılar üzerinde çıkarım yapabilir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1478" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:vAlign w:val="center"/>
-[...15 lines deleted...]
-              <w:t>1</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CC074F8" w14:textId="3C44EFD8" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4, 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1419" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:t>5</w:t>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E540A1C" w14:textId="36D6397A" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5, 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="36EF67E8" w14:textId="77777777" w:rsidTr="00E33EB1">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="6B4B5D9D" w14:textId="77777777" w:rsidTr="0049196E">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3BBA0B" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...44 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A5D0A91" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6228" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E6B3CF6" w14:textId="51DE4FC1" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="006A4BDA">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bir klinik vakanın temel psikolojik süreçlerini </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F064F">
               <w:rPr>
                 <w:rStyle w:val="Gl"/>
-                <w:b w:val="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> olası tanılar üzerinde çıkarım yapabilir.</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>analiz edebilir</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1478" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:vAlign w:val="center"/>
-[...15 lines deleted...]
-              <w:t>4, 8</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="130E6C82" w14:textId="0843DA3E" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1, 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1419" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:t>5, 4</w:t>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B65611D" w14:textId="72F5EAA6" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4, 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="08D5D419" w14:textId="77777777" w:rsidTr="00E33EB1">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="61F9DB88" w14:textId="77777777" w:rsidTr="0049196E">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="45534632" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...42 lines deleted...]
-          <w:p w14:paraId="3977308C" w14:textId="6028F220" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26B8D73D" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6228" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C26084B" w14:textId="7D35EFC4" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="006A4BDA">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vaka </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>formülasyonu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oluşturarak, olası </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F064F">
               <w:rPr>
                 <w:rStyle w:val="Gl"/>
-                <w:b w:val="0"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>terapi</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rStyle w:val="Gl"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> planlarını tasarlayabilir</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1478" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:vAlign w:val="center"/>
-[...15 lines deleted...]
-              <w:t>1, 8</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A18E382" w14:textId="32615465" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4, 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1419" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:t>4, 4</w:t>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27DCF042" w14:textId="2CD004DF" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4, 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="043F9898" w14:textId="77777777" w:rsidTr="00E33EB1">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="1842EBF9" w14:textId="77777777" w:rsidTr="0049196E">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="4967DC27" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...42 lines deleted...]
-          <w:p w14:paraId="48833F77" w14:textId="41F537F6" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3075A5A7" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6228" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C60B735" w14:textId="13986032" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...27 lines deleted...]
-            <w:r w:rsidRPr="006A4BDA">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Benzer belirtiler gösteren bozukluklar arasında </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F064F">
               <w:rPr>
                 <w:rStyle w:val="Gl"/>
-                <w:b w:val="0"/>
-[...20 lines deleted...]
-              <w:t>.</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ayırıcı tanı yapabilir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1478" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:vAlign w:val="center"/>
-[...15 lines deleted...]
-              <w:t>4, 8</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1561474B" w14:textId="721F33EE" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1, 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1419" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:t>4, 5</w:t>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FF8D652" w14:textId="61ACA12A" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4, 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="3ADD935E" w14:textId="77777777" w:rsidTr="00E33EB1">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="308762C8" w14:textId="3AD2B085" w:rsidTr="005A2B8A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="60"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1281" w:type="dxa"/>
-[...41 lines deleted...]
-            <w:tcW w:w="5869" w:type="dxa"/>
+            <w:tcW w:w="1611" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B009601" w14:textId="50C3248D" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dersin İçeriği:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="9246" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
-          </w:tcPr>
-[...73 lines deleted...]
-              <w:t>4, 4</w:t>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FCAB1F0" w14:textId="214236D5" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bu ders, klinik psikolojide ayırıcı tanı ve etkili </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>terapötik</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> müdahaleler konusunda öğrencileri yetiştirmeyi amaçlamaktadır. Ders kapsamında öğrenciler, farklı psikolojik bozuklukları temsil eden çeşitli vaka öykülerini analiz ederler. Her hafta farklı bir vaka ayrıntılı olarak incelenir ve tartışılır; öğrencilerden başvuru sorunlarını, olası tanıları, sürdürücü faktörleri ve uygun müdahale stratejilerini belirleyerek vaka </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>formülasyonu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> geliştirmeleri beklenir. Ders, klinik muhakeme, tanısal karar verme ve kuramsal bilginin gerçek yaşam klinik durumlarına vaka temelli tartışmalar yoluyla uygulanmasına odaklanmaktadır.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="294E659A" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="7C83A3B7" w14:textId="77777777" w:rsidTr="005F064F">
         <w:trPr>
-          <w:trHeight w:val="613"/>
+          <w:trHeight w:val="321"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="10740" w:type="dxa"/>
-[...44 lines deleted...]
-              <w:t xml:space="preserve"> geliştirmeleri beklenir. Ders, klinik muhakeme, tanısal karar verme ve kuramsal bilginin gerçek yaşam klinik durumlarına vaka temelli tartışmalar yoluyla uygulanmasına odaklanmaktadır.</w:t>
+            <w:tcW w:w="10857" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54E551E5" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ders İçerikleri: (Haftalık Ders Planı)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="75EEDD6A" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="492EFA39" w14:textId="77777777" w:rsidTr="005A2B8A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="10740" w:type="dxa"/>
-[...42 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="612CA867" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Hafta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09455A41" w14:textId="394B9E2D" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Konu </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Konu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-          <w:p w14:paraId="500BF07A" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44A41321" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Hazırlık</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="657EB692" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:ind w:left="-288" w:firstLine="288"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Öğretim Yöntem ve Teknikleri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="68B046AB" w14:textId="77777777" w:rsidTr="00D96725">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A4227DD" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="470003E1" w14:textId="6DF18EF5" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DSM-5 ile tanışma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A1AA39" w14:textId="7246984A" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:b/>
-[...11 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...16 lines deleted...]
-              <w:t>Öğrenme Aktiviteleri ve Öğretim Metotları</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="630C4497" w14:textId="75545873" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ders anlatımı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="401A6293" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="199189EF" w14:textId="77777777" w:rsidTr="00D96725">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:t>1</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D940AF3" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...15 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4374FDA5" w14:textId="7CFEA310" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Depresyon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>vaka</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>çalışması</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-          <w:p w14:paraId="18B16C42" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F32273">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A3375F5" w14:textId="793686F3" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dersin sorumlusu tarafından sağlanan vaka örneği</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...13 lines deleted...]
-              <w:t>Ders anlatımı</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="23414219" w14:textId="3A32857F" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vakayı formüle etme ve </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>terapi</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> planı üzerinde tartışma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="395EE54F" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="37C8367A" w14:textId="77777777" w:rsidTr="00D96725">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:t>2</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F6548EC" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BAB814A" w14:textId="6781AF97" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Depresyon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>vaka</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>çalışması</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-          <w:p w14:paraId="5F142242" w14:textId="6E2D61D7" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00BB22F5" w:rsidP="00F32273">
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8BE1F4" w14:textId="50150CDC" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dersin sorumlusu tarafından sağlanan vaka örneği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A682109" w14:textId="27E0D060" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vakayı formüle etme ve </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>terapi</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> planı üzerinde tartışma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w14:paraId="74E7B014" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="5E0425D8" w14:textId="77777777" w:rsidTr="00D96725">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16DEC8DB" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BCC2790" w14:textId="72CCD66A" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...5 lines deleted...]
-              <w:t>Depresyon</w:t>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Kompleks</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>yas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>vaka</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>çalışması</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-          <w:p w14:paraId="01D487CC" w14:textId="4F26BF8E" w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="00F32273">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6216AD61" w14:textId="454934C3" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dersin sorumlusu tarafından sağlanan vaka örneği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B065C00" w14:textId="73A07DE9" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vakayı formüle etme ve </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00D15DD0">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>terapi</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00D15DD0">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> planı üzerinde tartışma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w14:paraId="3D4CBF27" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="572AE7FF" w14:textId="77777777" w:rsidTr="00D96725">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:t>4</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="602CB1FF" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DB57E5F" w14:textId="1D63829F" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...5 lines deleted...]
-              <w:t>Kompleks</w:t>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Panik</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...5 lines deleted...]
-              <w:t>yas</w:t>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>bozukluk</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>vaka</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>çalışması</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-          <w:p w14:paraId="0DFBE0D8" w14:textId="47A4891B" w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="00F32273">
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="26BDCA38" w14:textId="70375C83" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dersin sorumlusu tarafından sağlanan vaka örneği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A0399AA" w14:textId="6B913F07" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vakayı formüle etme ve </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00D15DD0">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>terapi</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00D15DD0">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> planı üzerinde tartışma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w14:paraId="388A5312" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="40B18F66" w14:textId="77777777" w:rsidTr="00D96725">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:t>5</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2413084A" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0931D2E2" w14:textId="3257D513" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Panik</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>bozukluk</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ve</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>agorafobi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>vaka</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>çalışması</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-          <w:p w14:paraId="1C6D3660" w14:textId="65617408" w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="00F32273">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5773CCF7" w14:textId="0CC8657C" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dersin sorumlusu tarafından sağlanan vaka örneği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="108B07A9" w14:textId="7388FF28" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vakayı formüle etme ve </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00D15DD0">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>terapi</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00D15DD0">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> planı üzerinde tartışma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w14:paraId="0AA06A6B" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="1843248B" w14:textId="77777777" w:rsidTr="00D96725">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:t>6</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76D70DF3" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="333F1193" w14:textId="5C1E177E" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...5 lines deleted...]
-              <w:t>Panik</w:t>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Cinsel</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...5 lines deleted...]
-              <w:t>bozukluk</w:t>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>İşlev</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...5 lines deleted...]
-              <w:t>ve</w:t>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Bozuklukları</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>vaka</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...38 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>çalışması</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-          <w:p w14:paraId="0C7E597A" w14:textId="1FD1A2EE" w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="00F32273">
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="1591F644" w14:textId="63A5C18D" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-              <w:t>Dersin sorumlusu tarafından sağlanan vaka örneği</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Davetli konuşmacı </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>tarafından sağlanan vaka örneği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> planı üzerinde tartışma</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA15B95" w14:textId="221C1801" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Ruh Sağlığı Atölyesi’nden davetli </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>uzman</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB22F5" w:rsidRPr="006A4BDA" w14:paraId="40105123" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="6ABE12D6" w14:textId="77777777" w:rsidTr="005F064F">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:t>7</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62DDB1ED" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...90 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DFFAB3C" w14:textId="4A079AE6" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ara Sınav</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-          <w:p w14:paraId="0BD01FAD" w14:textId="5A136393" w:rsidR="00BB22F5" w:rsidRPr="006A4BDA" w:rsidRDefault="00BB22F5" w:rsidP="00F32273">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="04590A59" w14:textId="3CA5E8EC" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...21 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="66EE9B06" w14:textId="43E58318" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="72618E4F" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="291CDCDD" w14:textId="77777777" w:rsidTr="005F064F">
+        <w:trPr>
+          <w:trHeight w:val="271"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:t>8</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18E59DE5" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE72139" w14:textId="256F1AAF" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ara Sınav</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-          <w:p w14:paraId="4B912117" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F32273">
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF2690A" w14:textId="1A7F4B01" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB47C99" w14:textId="206D250E" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="416BEFC7" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="5A0BEE33" w14:textId="77777777" w:rsidTr="0007425F">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:t>9</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5351D79C" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...15 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="05C966E6" w14:textId="108EDEBC" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1267"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Yaygın</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>anksiyete</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>bozukluğu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>vaka</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>çalışması</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-          <w:p w14:paraId="745C72D3" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F32273">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A7D3643" w14:textId="24FC3C71" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dersin sorumlusu tarafından sağlanan vaka örneği</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...7 lines deleted...]
-            </w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="50975E5D" w14:textId="640E02C5" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vakayı formüle etme ve </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>terapi</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> planı üzerinde tartışma</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w14:paraId="66556CFB" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="1D8B54E9" w14:textId="77777777" w:rsidTr="0007425F">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:t>10</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16BE0142" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="1242F594" w14:textId="2AB51E31" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...5 lines deleted...]
-              <w:t>Yaygın</w:t>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Obsesif</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...5 lines deleted...]
-              <w:t>anksiyete</w:t>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>kompulsif</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...5 lines deleted...]
-              <w:t>bozukluğu</w:t>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>bozukluk</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> – </w:t>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>vaka</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>çalışması</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-          <w:p w14:paraId="63F8B8A3" w14:textId="43815550" w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="00F32273">
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD3F5E0" w14:textId="11414A15" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...16 lines deleted...]
-              <w:t>tarafından sağlanan vaka örneği</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dersin sorumlusu tarafından sağlanan vaka örneği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...13 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="378C5450" w14:textId="40CE0DE5" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vakayı formüle etme ve </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00C82F6B">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>terapi</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00C82F6B">
-[...12 lines deleted...]
-              <w:t>planı üzerinde tartışma</w:t>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> planı üzerinde tartışma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w14:paraId="0526D17D" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="5E2DD858" w14:textId="77777777" w:rsidTr="008D1E98">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t>11</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05452BF1" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="49B35FFE" w14:textId="2FE6E933" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Obsesif</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>kompulsif</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>bozukluk</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">– </w:t>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>vaka</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>çalışması</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-          <w:p w14:paraId="6E415757" w14:textId="0BCFB8E0" w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="00F32273">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="017669E5" w14:textId="670EBBCA" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dersin sorumlusu tarafından sağlanan vaka örneği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="36C928C5" w14:textId="30442F05" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vakayı formüle etme ve </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00C82F6B">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>terapi</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00C82F6B">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> planı üzerinde tartışma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w14:paraId="3D54E557" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="1251BFA0" w14:textId="77777777" w:rsidTr="008D1E98">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:t>12</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD197EA" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="46BDADB8" w14:textId="1008D00B" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...5 lines deleted...]
-              <w:t>Obsesif</w:t>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Fobiler</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>vaka</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...56 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>çalışması</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-          <w:p w14:paraId="405BC0F0" w14:textId="439336E4" w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="00F32273">
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="75BE5125" w14:textId="5968543B" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dersin sorumlusu tarafından sağlanan vaka örneği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="213BE876" w14:textId="111AF9DC" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vakayı formüle etme ve </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00C82F6B">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>terapi</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00C82F6B">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> planı üzerinde tartışma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w14:paraId="237A22AD" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="3D5181E7" w14:textId="77777777" w:rsidTr="008D1E98">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:t>13</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65311EE9" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="287BBCEB" w14:textId="6408D8D7" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Fobiler</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>vaka</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>çalışması</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-          <w:p w14:paraId="7EAF95DF" w14:textId="7D99A80A" w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="00F32273">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E0B48E8" w14:textId="6A59A2B7" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dersin sorumlusu tarafından sağlanan vaka örneği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="01F8B557" w14:textId="017154ED" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vakayı formüle etme ve </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00C82F6B">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>terapi</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00C82F6B">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> planı üzerinde tartışma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w14:paraId="1580376A" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="50D506D0" w14:textId="77777777" w:rsidTr="008D1E98">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:t>14</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF156B4" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="17983BCB" w14:textId="1CAD49A1" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...5 lines deleted...]
-              <w:t>Fobiler</w:t>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Birden</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> – </w:t>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...5 lines deleted...]
-              <w:t>vaka</w:t>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>fazla</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...5 lines deleted...]
-              <w:t>çalışması</w:t>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tanıya</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>sahip</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>vakalar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-          <w:p w14:paraId="7BFD1CA1" w14:textId="7C3D2DE5" w:rsidR="006A4BDA" w:rsidRPr="006A4BDA" w:rsidRDefault="006A4BDA" w:rsidP="00F32273">
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="463A8CB9" w14:textId="5C2AA71F" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-              <w:t>Dersin sorumlusu tarafından sağlanan vaka örneği</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Davetli konuşmacı tarafından sağlanan vaka örneği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> planı üzerinde tartışma</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F3574F7" w14:textId="7E27AC71" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ruh Sağlığı Atölyesi’nden davetli uzman</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB22F5" w:rsidRPr="006A4BDA" w14:paraId="02F07E51" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="0EE7EC9F" w14:textId="77777777" w:rsidTr="008D1E98">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:t>15</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="177346A9" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C6A86DB" w14:textId="0E79120F" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Birden</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>fazla</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>tanıya</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>sahip</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>vakalar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-          <w:p w14:paraId="494492E3" w14:textId="350607FD" w:rsidR="00BB22F5" w:rsidRPr="006A4BDA" w:rsidRDefault="00BB22F5" w:rsidP="00F32273">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DC441A5" w14:textId="53D80DCC" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Davetli konuşmacı tarafından sağlanan vaka örneği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...20 lines deleted...]
-              <w:t>’nden davetli uzman</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D1738B9" w14:textId="74F4B15E" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ruh Sağlığı Atölyesi’nden davetli uzman</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB22F5" w:rsidRPr="006A4BDA" w14:paraId="7CF41BEA" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="15C5AFEF" w14:textId="77777777" w:rsidTr="005F064F">
+        <w:trPr>
+          <w:trHeight w:val="267"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:t>16</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="726D5A50" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...90 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="682EA4FF" w14:textId="03FB5A45" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Final Sınavı</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-          <w:p w14:paraId="48D85A73" w14:textId="72C01E61" w:rsidR="00BB22F5" w:rsidRPr="006A4BDA" w:rsidRDefault="00BB22F5" w:rsidP="000138EF">
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="607CC73E" w14:textId="08961256" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...21 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF471FD" w14:textId="004A1A81" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="4E0BA190" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="0E54BDBD" w14:textId="77777777" w:rsidTr="005F064F">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:t>17</w:t>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BFB2011" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C0A0783" w14:textId="35D091C8" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Final Sınavı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-          <w:p w14:paraId="1D089FA4" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="37CF168A" w14:textId="4719ACC0" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EA07FD4" w14:textId="3F052076" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="4E511733" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="2B63E1BA" w14:textId="77777777" w:rsidTr="00466279">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="897" w:type="dxa"/>
-[...73 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="10857" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61C3B0D6" w14:textId="2CE9DD20" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ders İçin Kaynaklar</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="4FD7544C" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="38ED9E23" w14:textId="77777777" w:rsidTr="00A14D93">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="10740" w:type="dxa"/>
-[...53 lines deleted...]
-              <w:t>Ders Kitabı</w:t>
+            <w:tcW w:w="3449" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D76A32" w14:textId="7849EFF5" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ders Kitabı:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="7283" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="7408" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3011E0E6" w14:textId="44112EF9" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>American</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Psychiatric</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Association</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. (2013). </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Diagnostic</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>statistical</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>manual</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>mental</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>disorders</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (5th ed.). </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>American</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Psychiatric</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Publishing.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="01A16899" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="480B1676" w14:textId="77777777" w:rsidTr="00A14D93">
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="415"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3457" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="75590EC0" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
+            <w:tcW w:w="3449" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED8829A" w14:textId="4787706E" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="3241"/>
               </w:tabs>
               <w:rPr>
-                <w:b w:val="0"/>
-[...16 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Önerilen Kaynaklar:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="7283" w:type="dxa"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="7408" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="60E0F6B4" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sommer</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, R. J</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Oltmanns</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, T. F. (2020). </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Case </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Studies</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> in </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Abnormal</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Psychology</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Wiley</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7497E10B" w14:textId="3E32E45F" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="23171847" w14:textId="316537C0" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>McLeod</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, J. (2013). </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">An </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Introduction</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Counselling</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Psychotherapy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Theory</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Skills</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-              <w:rPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Practice</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (3rd ed.). Open </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>University</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Press</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="769A0796" w14:textId="77777777" w:rsidTr="009D0966">
-[...38 lines deleted...]
-      <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="5BCA07C3" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="70CF837C" w14:textId="77777777" w:rsidTr="005F064F">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3457" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="10857" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28AC308E" w14:textId="4F0685E0" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dersin Ölçme ve Değerlendirmesi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="271B0652" w14:textId="77777777" w:rsidTr="00466279">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3449" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F42C52" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Etkinlikler</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="933" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="295544CB" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sayı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:tcW w:w="1109" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-          </w:tcPr>
-[...4 lines deleted...]
-              <w:rPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="473CF504" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Katkı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5177" w:type="dxa"/>
+            <w:tcW w:w="5302" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-          </w:tcPr>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Notlar </w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0890690E" w14:textId="484AB64B" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Notlar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="4337A73D" w14:textId="77777777" w:rsidTr="009D0966">
-[...91 lines deleted...]
-      <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="2E2D70D3" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="7139BC66" w14:textId="77777777" w:rsidTr="00BD5F8D">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3457" w:type="dxa"/>
-[...19 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:tcW w:w="3449" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52CE2F29" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ara Sınav </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="933" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AF41AA6" w14:textId="6004671B" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1109" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11AF3B95" w14:textId="1F03B187" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5302" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8D7E7A" w14:textId="786E6447" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="25DAAEF9" w14:textId="77777777" w:rsidTr="00BD5F8D">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3449" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E12C91" w14:textId="3E3DE3D8" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ödev</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03778AE6" w14:textId="461C5D60" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:tcW w:w="1109" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-          </w:tcPr>
-[...16 lines deleted...]
-              <w:t>20</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C185354" w14:textId="7F6247EE" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5177" w:type="dxa"/>
+            <w:tcW w:w="5302" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-          </w:tcPr>
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4172B6" w14:textId="12C3918C" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaka </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A4BDA">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>formülasyonu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="006C1EFB">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> x 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="42916745" w14:textId="77777777" w:rsidTr="009D0966">
-[...92 lines deleted...]
-      <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="074802A6" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="1CF3E1D3" w14:textId="77777777" w:rsidTr="00BD5F8D">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="70"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="10740" w:type="dxa"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3449" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2379F32B" w14:textId="4DB9FA5C" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Final</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1872788A" w14:textId="3ECC7A41" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1109" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A86F748" w14:textId="06CE535B" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5302" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C98B5B" w14:textId="1D765AAA" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="5107D615" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="6E91D087" w14:textId="77777777" w:rsidTr="005F064F">
+        <w:trPr>
+          <w:trHeight w:val="245"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4185" w:type="dxa"/>
-[...91 lines deleted...]
-              <w:t>Toplam</w:t>
+            <w:tcW w:w="10857" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39403082" w14:textId="67B464B3" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AKTS Tablosu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="66380C56" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="40469886" w14:textId="77777777" w:rsidTr="00466279">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4185" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="4446" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AF9BB0F" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>İçerik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="098A1D92" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sayı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3004" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="129D2BE7" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Saat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32AA09CC" w14:textId="77777777" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Toplam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="7CF7705B" w14:textId="77777777" w:rsidTr="002E0837">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4446" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F56161B" w14:textId="597F51AD" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ders süresi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1563" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="549B0A4F" w14:textId="6F363825" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3004" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE76651" w14:textId="529360EE" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...27 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2148" w:type="dxa"/>
+            <w:tcW w:w="2273" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-[...14 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A4D27A9" w14:textId="764DA875" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="3CF4A306" w14:textId="77777777" w:rsidTr="009D0966">
-[...106 lines deleted...]
-      <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="116E216D" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="027A0400" w14:textId="77777777" w:rsidTr="002E0837">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4185" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="101EF85F" w14:textId="77777777" w:rsidR="00E47459" w:rsidRPr="006A4BDA" w:rsidRDefault="00E47459" w:rsidP="00F700FB">
+            <w:tcW w:w="4446" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B9E5DE7" w14:textId="0A3A267E" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sınıf Dışı Çalışma </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="458530B9" w14:textId="74C54708" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3004" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="21AAFFD4" w14:textId="5785D0A4" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="38251A98" w14:textId="3CDC317F" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="77B71221" w14:textId="77777777" w:rsidTr="002E0837">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4446" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DF8321E" w14:textId="15E1052A" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1984"/>
               </w:tabs>
               <w:rPr>
-                <w:b w:val="0"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ödevler</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A4BDA">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1563" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="55A772A1" w14:textId="4CBF49DB" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3004" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="13E57125" w14:textId="34A3454C" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...27 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2148" w:type="dxa"/>
+            <w:tcW w:w="2273" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-[...14 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="64324612" w14:textId="621A061B" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="41587A15" w14:textId="77777777" w:rsidTr="009D0966">
-[...106 lines deleted...]
-      <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="1F053A5A" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="1118CB0F" w14:textId="77777777" w:rsidTr="00932BCA">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="307"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4185" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="4446" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="5186E46B" w14:textId="2DA1653F" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ara Sınav Çalışmaları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF5C7A5" w14:textId="17A39EF4" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3004" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F8D88F" w14:textId="08AD9844" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="6698DB0F" w14:textId="3822F502" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="20B1C7FE" w14:textId="77777777" w:rsidTr="002E0837">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4446" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F32B48B" w14:textId="0CC19B4E" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ara Sınav Saati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1563" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="57453E3E" w14:textId="29513111" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3004" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1671B335" w14:textId="24DC29FF" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2844" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="22F4B433" w14:textId="1FB20316" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...25 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="1C4C93B5" w14:textId="77777777" w:rsidTr="009D0966">
-[...106 lines deleted...]
-      <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="2339445C" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="614A46CB" w14:textId="77777777" w:rsidTr="002E0837">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4185" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="4446" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D959741" w14:textId="5D6D3820" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Final Sınavı Çalışmaları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED86053" w14:textId="54A2C9F4" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3004" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DF3FD1D" w14:textId="6B489040" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3441F46A" w14:textId="07A205F3" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="4C6FDA04" w14:textId="77777777" w:rsidTr="002E0837">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4446" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="333F644E" w14:textId="1AFA2D86" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Final Sınav Saati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1563" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="21F7CC45" w14:textId="4A6E34E4" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3004" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A6434EE" w14:textId="0D8D0781" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2844" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="314F5B57" w14:textId="33FA34F3" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...25 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="1CC34E87" w14:textId="77777777" w:rsidTr="009D0966">
-[...91 lines deleted...]
-      <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="414B8606" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="74D4FC42" w14:textId="77777777" w:rsidTr="005E1DBC">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="8592" w:type="dxa"/>
-[...11 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="8584" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="650BD00F" w14:textId="11E25780" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Toplam:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2148" w:type="dxa"/>
+            <w:tcW w:w="2273" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-[...17 lines deleted...]
-              <w:t>168/30=5,6</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1139CD8F" w14:textId="5584B9D3" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>168</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47459" w:rsidRPr="006A4BDA" w14:paraId="48580430" w14:textId="77777777" w:rsidTr="009D0966">
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="12E76506" w14:textId="77777777" w:rsidTr="005E1DBC">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="8584" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29DE5894" w14:textId="33438691" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Toplam / 30:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51F8EF1F" w14:textId="2FFB77FB" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>168/3</w:t>
+            </w:r>
+            <w:r w:rsidR="005F064F" w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>=5,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA007E" w:rsidRPr="005F064F" w14:paraId="2BC1F23D" w14:textId="77777777" w:rsidTr="005E1DBC">
         <w:trPr>
           <w:cnfStyle w:val="010000000000" w:firstRow="0" w:lastRow="1" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="8592" w:type="dxa"/>
-[...11 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="8584" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C6F04D3" w14:textId="408E43F0" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AKTS Kredisi:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2148" w:type="dxa"/>
+            <w:tcW w:w="2273" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-[...15 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A18FD7F" w14:textId="293B42F2" w:rsidR="00FA007E" w:rsidRPr="005F064F" w:rsidRDefault="00FA007E" w:rsidP="00FA007E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F064F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="73A58C63" w14:textId="77777777" w:rsidR="003A4CE2" w:rsidRPr="006A4BDA" w:rsidRDefault="003A4CE2" w:rsidP="003A4CE2">
+    <w:p w14:paraId="5269A0A7" w14:textId="77777777" w:rsidR="003A4CE2" w:rsidRPr="005F064F" w:rsidRDefault="003A4CE2" w:rsidP="00932BCA">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3107A1D6" w14:textId="77777777" w:rsidR="003A4CE2" w:rsidRPr="006A4BDA" w:rsidRDefault="003A4CE2" w:rsidP="003A4CE2">
-[...26 lines deleted...]
-    <w:sectPr w:rsidR="003A4CE2" w:rsidRPr="006A4BDA" w:rsidSect="003A4CE2">
+    <w:sectPr w:rsidR="003A4CE2" w:rsidRPr="005F064F" w:rsidSect="005A2B8A">
+      <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="899" w:right="1417" w:bottom="360" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="899" w:right="1417" w:bottom="360" w:left="1417" w:header="283" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="66ED14D9" w14:textId="77777777" w:rsidR="002073E9" w:rsidRDefault="002073E9" w:rsidP="0034027E">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7D9AAE54" w14:textId="77777777" w:rsidR="002073E9" w:rsidRDefault="002073E9" w:rsidP="0034027E">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos Display">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7F220099" w14:textId="77777777" w:rsidR="002073E9" w:rsidRDefault="002073E9" w:rsidP="0034027E">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="383A8837" w14:textId="77777777" w:rsidR="002073E9" w:rsidRDefault="002073E9" w:rsidP="0034027E">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="3A5B344B" w14:textId="2D930ACF" w:rsidR="00A3554C" w:rsidRDefault="00A3554C" w:rsidP="00A3554C">
+    <w:pPr>
+      <w:pStyle w:val="stbilgi"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00911FE6">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D1283E2" wp14:editId="4A5A6964">
+          <wp:extent cx="2160000" cy="651484"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="2108763563" name="Resim 1" descr="yazı tipi, metin, logo, grafik içeren bir resim&#10;&#10;Yapay zeka tarafından oluşturulmuş içerik yanlış olabilir."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="265174489" name="Resim 1" descr="yazı tipi, metin, logo, grafik içeren bir resim&#10;&#10;Yapay zeka tarafından oluşturulmuş içerik yanlış olabilir."/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2160000" cy="651484"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003A4CE2"/>
     <w:rsid w:val="0000388D"/>
-    <w:rsid w:val="000138EF"/>
     <w:rsid w:val="00017704"/>
     <w:rsid w:val="00051842"/>
     <w:rsid w:val="00052E53"/>
     <w:rsid w:val="00085AD5"/>
     <w:rsid w:val="00090AED"/>
     <w:rsid w:val="000A4453"/>
-    <w:rsid w:val="000A5C99"/>
     <w:rsid w:val="000D384E"/>
+    <w:rsid w:val="000F34D6"/>
     <w:rsid w:val="00102701"/>
+    <w:rsid w:val="00110C54"/>
     <w:rsid w:val="00146F98"/>
     <w:rsid w:val="001639F7"/>
+    <w:rsid w:val="00165E5F"/>
     <w:rsid w:val="0017773A"/>
     <w:rsid w:val="0019361E"/>
+    <w:rsid w:val="001A1304"/>
     <w:rsid w:val="001A7816"/>
+    <w:rsid w:val="001B0A2E"/>
+    <w:rsid w:val="001B5C97"/>
     <w:rsid w:val="001C7F25"/>
     <w:rsid w:val="001D3D43"/>
     <w:rsid w:val="001D4974"/>
     <w:rsid w:val="001F6F6B"/>
+    <w:rsid w:val="00200197"/>
+    <w:rsid w:val="002073E9"/>
+    <w:rsid w:val="00212A30"/>
     <w:rsid w:val="00233A78"/>
+    <w:rsid w:val="002540BC"/>
     <w:rsid w:val="00264E5A"/>
+    <w:rsid w:val="0027165B"/>
+    <w:rsid w:val="00277BEE"/>
     <w:rsid w:val="002B4AEF"/>
+    <w:rsid w:val="002B7787"/>
+    <w:rsid w:val="002C4CCE"/>
+    <w:rsid w:val="002D29FC"/>
     <w:rsid w:val="002E660C"/>
     <w:rsid w:val="00306F03"/>
+    <w:rsid w:val="003111E2"/>
+    <w:rsid w:val="0031763C"/>
+    <w:rsid w:val="003231A7"/>
+    <w:rsid w:val="003237AD"/>
     <w:rsid w:val="003311C4"/>
+    <w:rsid w:val="00332E3E"/>
     <w:rsid w:val="003360EF"/>
+    <w:rsid w:val="0034027E"/>
     <w:rsid w:val="00345DF1"/>
+    <w:rsid w:val="003537D4"/>
     <w:rsid w:val="003635E6"/>
     <w:rsid w:val="00366E3B"/>
     <w:rsid w:val="00373163"/>
     <w:rsid w:val="003923D0"/>
+    <w:rsid w:val="003A0CE5"/>
     <w:rsid w:val="003A4CE2"/>
     <w:rsid w:val="003C2122"/>
     <w:rsid w:val="003E396C"/>
+    <w:rsid w:val="003F0B4B"/>
     <w:rsid w:val="0042441A"/>
     <w:rsid w:val="004347B1"/>
+    <w:rsid w:val="00466279"/>
     <w:rsid w:val="00471A47"/>
     <w:rsid w:val="00474110"/>
     <w:rsid w:val="00474423"/>
     <w:rsid w:val="00482527"/>
+    <w:rsid w:val="004904EB"/>
     <w:rsid w:val="00496407"/>
+    <w:rsid w:val="004A19BE"/>
     <w:rsid w:val="004A7E15"/>
     <w:rsid w:val="004E15BB"/>
     <w:rsid w:val="005215FA"/>
     <w:rsid w:val="005221D8"/>
+    <w:rsid w:val="005327A1"/>
     <w:rsid w:val="0054597B"/>
     <w:rsid w:val="005546F5"/>
     <w:rsid w:val="005726A0"/>
     <w:rsid w:val="00580094"/>
     <w:rsid w:val="005920FF"/>
+    <w:rsid w:val="0059289A"/>
+    <w:rsid w:val="005A2B8A"/>
     <w:rsid w:val="005C15A7"/>
+    <w:rsid w:val="005E1DBC"/>
+    <w:rsid w:val="005F064F"/>
     <w:rsid w:val="005F70D3"/>
     <w:rsid w:val="00600586"/>
     <w:rsid w:val="00601BED"/>
     <w:rsid w:val="00612FE4"/>
     <w:rsid w:val="00621099"/>
+    <w:rsid w:val="00624121"/>
+    <w:rsid w:val="006241B7"/>
     <w:rsid w:val="00635121"/>
     <w:rsid w:val="00636DEF"/>
     <w:rsid w:val="00642ED5"/>
+    <w:rsid w:val="00655CC2"/>
     <w:rsid w:val="00681162"/>
-    <w:rsid w:val="006A4BDA"/>
+    <w:rsid w:val="006A2DEE"/>
     <w:rsid w:val="006A6D82"/>
-    <w:rsid w:val="006C1EFB"/>
     <w:rsid w:val="007062CB"/>
     <w:rsid w:val="007152C2"/>
+    <w:rsid w:val="00727DB3"/>
     <w:rsid w:val="007348AB"/>
+    <w:rsid w:val="00735EC2"/>
     <w:rsid w:val="00745E6E"/>
     <w:rsid w:val="00747E10"/>
+    <w:rsid w:val="007625C6"/>
     <w:rsid w:val="00770795"/>
     <w:rsid w:val="007C799D"/>
     <w:rsid w:val="007D162B"/>
+    <w:rsid w:val="007E123B"/>
     <w:rsid w:val="007F04A8"/>
+    <w:rsid w:val="007F3A31"/>
     <w:rsid w:val="00800E21"/>
     <w:rsid w:val="00807259"/>
     <w:rsid w:val="0082068F"/>
     <w:rsid w:val="0082236E"/>
     <w:rsid w:val="00825885"/>
+    <w:rsid w:val="00833C72"/>
     <w:rsid w:val="00847969"/>
-    <w:rsid w:val="00856512"/>
+    <w:rsid w:val="00853935"/>
     <w:rsid w:val="0086588C"/>
     <w:rsid w:val="00870700"/>
     <w:rsid w:val="008804FE"/>
     <w:rsid w:val="00880F10"/>
     <w:rsid w:val="00883290"/>
     <w:rsid w:val="00886770"/>
     <w:rsid w:val="00895E2A"/>
     <w:rsid w:val="008A022E"/>
     <w:rsid w:val="008D4F25"/>
     <w:rsid w:val="00905CD0"/>
+    <w:rsid w:val="00911FE6"/>
     <w:rsid w:val="00916141"/>
+    <w:rsid w:val="0092757D"/>
+    <w:rsid w:val="00932BCA"/>
     <w:rsid w:val="00933B97"/>
+    <w:rsid w:val="0095080C"/>
     <w:rsid w:val="00964CAF"/>
     <w:rsid w:val="00973A60"/>
     <w:rsid w:val="00985E0F"/>
     <w:rsid w:val="00997C36"/>
+    <w:rsid w:val="009A3C68"/>
     <w:rsid w:val="009C5DE7"/>
-    <w:rsid w:val="009D0966"/>
+    <w:rsid w:val="009E445E"/>
+    <w:rsid w:val="009E7AA1"/>
+    <w:rsid w:val="00A16EB5"/>
     <w:rsid w:val="00A33F69"/>
+    <w:rsid w:val="00A3554C"/>
+    <w:rsid w:val="00A566C4"/>
     <w:rsid w:val="00A711BC"/>
     <w:rsid w:val="00A7625D"/>
     <w:rsid w:val="00A8032C"/>
+    <w:rsid w:val="00A8173B"/>
+    <w:rsid w:val="00A84AB5"/>
+    <w:rsid w:val="00A9275F"/>
+    <w:rsid w:val="00AE4B13"/>
     <w:rsid w:val="00B03B19"/>
     <w:rsid w:val="00B06EC6"/>
     <w:rsid w:val="00B41C3E"/>
     <w:rsid w:val="00B65C62"/>
+    <w:rsid w:val="00B71D9A"/>
+    <w:rsid w:val="00B74181"/>
     <w:rsid w:val="00B80DAF"/>
     <w:rsid w:val="00B96430"/>
     <w:rsid w:val="00BA1059"/>
     <w:rsid w:val="00BA2B7C"/>
-    <w:rsid w:val="00BB22F5"/>
     <w:rsid w:val="00BB378F"/>
     <w:rsid w:val="00BB42DE"/>
     <w:rsid w:val="00BB49BA"/>
+    <w:rsid w:val="00BD5F8D"/>
     <w:rsid w:val="00BD622C"/>
     <w:rsid w:val="00BF06B4"/>
     <w:rsid w:val="00C37559"/>
     <w:rsid w:val="00C4036D"/>
     <w:rsid w:val="00C406C9"/>
+    <w:rsid w:val="00C568C6"/>
     <w:rsid w:val="00C61F0E"/>
     <w:rsid w:val="00C63047"/>
     <w:rsid w:val="00C63C14"/>
     <w:rsid w:val="00C70ACC"/>
     <w:rsid w:val="00C72C6D"/>
     <w:rsid w:val="00C7388D"/>
     <w:rsid w:val="00C76FE5"/>
     <w:rsid w:val="00CA168A"/>
     <w:rsid w:val="00CA4CC6"/>
     <w:rsid w:val="00CA55B4"/>
     <w:rsid w:val="00CB4F20"/>
     <w:rsid w:val="00CC1866"/>
+    <w:rsid w:val="00CD3594"/>
     <w:rsid w:val="00CE0683"/>
     <w:rsid w:val="00CE2529"/>
     <w:rsid w:val="00D02BE1"/>
     <w:rsid w:val="00D15B1F"/>
     <w:rsid w:val="00D24AE5"/>
     <w:rsid w:val="00D379D7"/>
+    <w:rsid w:val="00D41B6B"/>
     <w:rsid w:val="00D86D4D"/>
+    <w:rsid w:val="00D8705D"/>
     <w:rsid w:val="00DA3803"/>
     <w:rsid w:val="00DB0AEA"/>
     <w:rsid w:val="00DC07E8"/>
     <w:rsid w:val="00DD0194"/>
     <w:rsid w:val="00E02DF5"/>
     <w:rsid w:val="00E23222"/>
     <w:rsid w:val="00E255A0"/>
     <w:rsid w:val="00E268B9"/>
-    <w:rsid w:val="00E47459"/>
+    <w:rsid w:val="00E53102"/>
+    <w:rsid w:val="00E5659F"/>
+    <w:rsid w:val="00E714D0"/>
     <w:rsid w:val="00E7156E"/>
+    <w:rsid w:val="00E77691"/>
     <w:rsid w:val="00E9623B"/>
     <w:rsid w:val="00E971D4"/>
     <w:rsid w:val="00EA2406"/>
     <w:rsid w:val="00EA6A9B"/>
     <w:rsid w:val="00EB1678"/>
+    <w:rsid w:val="00EC693D"/>
+    <w:rsid w:val="00EC6C8E"/>
     <w:rsid w:val="00ED3D23"/>
     <w:rsid w:val="00ED5384"/>
-    <w:rsid w:val="00EF393C"/>
+    <w:rsid w:val="00EF0908"/>
     <w:rsid w:val="00F04A29"/>
     <w:rsid w:val="00F107BF"/>
     <w:rsid w:val="00F2363D"/>
-    <w:rsid w:val="00F32273"/>
+    <w:rsid w:val="00F23F80"/>
+    <w:rsid w:val="00F262E7"/>
     <w:rsid w:val="00F43268"/>
-    <w:rsid w:val="00F700FB"/>
+    <w:rsid w:val="00F44952"/>
+    <w:rsid w:val="00F52824"/>
+    <w:rsid w:val="00F7041D"/>
     <w:rsid w:val="00F818C3"/>
     <w:rsid w:val="00F91795"/>
+    <w:rsid w:val="00F96934"/>
+    <w:rsid w:val="00FA007E"/>
     <w:rsid w:val="00FA2A04"/>
-    <w:rsid w:val="00FA5C07"/>
+    <w:rsid w:val="00FB3417"/>
+    <w:rsid w:val="00FC13A3"/>
     <w:rsid w:val="00FC1CD9"/>
+    <w:rsid w:val="00FC6B48"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0367FFAF"/>
-  <w15:docId w15:val="{A84B3240-1403-4D58-938E-875CD9B57BFE}"/>
+  <w14:docId w14:val="6A0E76EB"/>
+  <w15:docId w15:val="{96D3CFCB-8640-4CCF-AB0F-A2C4F5D4B743}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7651,57 +8644,57 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8023,319 +9016,210 @@
     <w:rPr>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="009933"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLncedenBiimlendirilmi">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HTMLncedenBiimlendirilmiChar"/>
     <w:rsid w:val="00642ED5"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTMLncedenBiimlendirilmiChar">
     <w:name w:val="HTML Önceden Biçimlendirilmiş Char"/>
     <w:link w:val="HTMLncedenBiimlendirilmi"/>
     <w:rsid w:val="00642ED5"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="KlavuzuTablo4-Vurgu41">
-    <w:name w:val="Kılavuzu Tablo 4 - Vurgu 41"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="KlavuzuTablo4-Vurgu11">
+    <w:name w:val="Kılavuzu Tablo 4 - Vurgu 11"/>
     <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="49"/>
-    <w:rsid w:val="00F700FB"/>
+    <w:rsid w:val="007625C6"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="KlavuzuTablo4-Vurgu51">
-[...70 lines deleted...]
-    </w:tblStylePr>
+  <w:style w:type="paragraph" w:styleId="stbilgi">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="stbilgiChar"/>
+    <w:rsid w:val="0034027E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="KlavuzTablo5Koyu-Vurgu41">
-[...100 lines deleted...]
-    </w:tblStylePr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="stbilgiChar">
+    <w:name w:val="Üstbilgi Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="stbilgi"/>
+    <w:rsid w:val="0034027E"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Altbilgi">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="AltbilgiChar"/>
+    <w:rsid w:val="0034027E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AltbilgiChar">
+    <w:name w:val="Altbilgi Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Altbilgi"/>
+    <w:rsid w:val="0034027E"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalonMetni">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalonMetniChar"/>
+    <w:rsid w:val="005327A1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
+    <w:name w:val="Balon Metni Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="BalonMetni"/>
+    <w:rsid w:val="005327A1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Gl">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF393C"/>
+    <w:rsid w:val="00FC13A3"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Vurgu">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="003231A7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="24184187">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="250432714">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -8529,50 +9413,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="967854783">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1572226781">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1685475086">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1744720482">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -8668,51 +9565,55 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1982493964">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ufukkocatepe@cag.edu.tr" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -8991,76 +9892,75 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>690</Words>
-  <Characters>3933</Characters>
+  <Words>674</Words>
+  <Characters>3848</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ÇAĞ UNIVERSITY</vt:lpstr>
       <vt:lpstr>ÇAĞ UNIVERSITY</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Cag University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4614</CharactersWithSpaces>
+  <CharactersWithSpaces>4513</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ÇAĞ UNIVERSITY</dc:title>
   <dc:subject/>
-  <dc:creator>467295425</dc:creator>
+  <dc:creator>Egitim Ogretim Koordinatorlugu</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>