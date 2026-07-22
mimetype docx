--- v0 (2025-10-05)
+++ v1 (2026-07-22)
@@ -1,14165 +1,8587 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10980" w:type="dxa"/>
-[...7 lines deleted...]
-        </w:tblBorders>
+        <w:tblStyle w:val="GridTable4Accent1"/>
+        <w:tblW w:w="10857" w:type="dxa"/>
+        <w:tblInd w:w="-902" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="813"/>
+        <w:gridCol w:w="618"/>
+        <w:gridCol w:w="276"/>
+        <w:gridCol w:w="717"/>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="997"/>
         <w:gridCol w:w="709"/>
-        <w:gridCol w:w="709"/>
-[...13 lines deleted...]
-        <w:gridCol w:w="1449"/>
+        <w:gridCol w:w="47"/>
+        <w:gridCol w:w="353"/>
+        <w:gridCol w:w="25"/>
+        <w:gridCol w:w="855"/>
+        <w:gridCol w:w="245"/>
+        <w:gridCol w:w="547"/>
+        <w:gridCol w:w="246"/>
+        <w:gridCol w:w="366"/>
+        <w:gridCol w:w="401"/>
+        <w:gridCol w:w="317"/>
+        <w:gridCol w:w="27"/>
+        <w:gridCol w:w="733"/>
+        <w:gridCol w:w="1540"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005A2688" w:rsidRPr="004368FF" w14:paraId="5D54C7C6" w14:textId="77777777" w:rsidTr="008B3717">
+      <w:tr w:rsidR="005A2B8A" w:rsidRPr="007625C6" w14:paraId="2CF276D6" w14:textId="77777777" w:rsidTr="005A2B8A">
         <w:trPr>
-          <w:trHeight w:val="550"/>
-          <w:jc w:val="center"/>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="1469"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10980" w:type="dxa"/>
-            <w:gridSpan w:val="17"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10857" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="4BACC6"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0A97F4B2" w14:textId="77777777" w:rsidR="005A2688" w:rsidRPr="004368FF" w:rsidRDefault="005A2688" w:rsidP="008B3717">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23C9CAB3" w14:textId="77777777" w:rsidR="005A2B8A" w:rsidRPr="00FB3417" w:rsidRDefault="005A2B8A" w:rsidP="004904EB">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB3417">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ERS İZLENCESİ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (SYLLABUS)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DE1DD46" w14:textId="27AE479E" w:rsidR="005A2B8A" w:rsidRPr="007625C6" w:rsidRDefault="00344B88" w:rsidP="004904EB">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00574653">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>İKTİSADİ VE İDARİ BİLİMLER FAKÜLTESİ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574653">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008071CF" w:rsidRPr="00FC13D8" w14:paraId="09238E4D" w14:textId="77777777" w:rsidTr="004653D6">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="522"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1611" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F7F6FEE" w14:textId="79BE4380" w:rsidR="008071CF" w:rsidRPr="007840B7" w:rsidRDefault="008071CF" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dersin Kodu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4824" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26F5BC07" w14:textId="44727F93" w:rsidR="008071CF" w:rsidRPr="007840B7" w:rsidRDefault="008071CF" w:rsidP="00D8580F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:i/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="004368FF">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:i/>
-[...11 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dersin Adı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C3B25B8" w14:textId="28890A73" w:rsidR="008071CF" w:rsidRPr="007840B7" w:rsidRDefault="008071CF" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kredisi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4422E121" w14:textId="61000785" w:rsidR="008071CF" w:rsidRPr="007840B7" w:rsidRDefault="008071CF" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AKTS Değeri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00344B88" w:rsidRPr="00FC13D8" w14:paraId="65014562" w14:textId="77777777" w:rsidTr="00D8580F">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1611" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3416D53F" w14:textId="66B36640" w:rsidR="00344B88" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Man 310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4824" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AFFB158" w14:textId="7EBABEA9" w:rsidR="00344B88" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Finansal Yönetim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E43668A" w14:textId="77777777" w:rsidR="00344B88" w:rsidRPr="007840B7" w:rsidRDefault="00344B88" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3 (3-0-3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC1B9CA" w14:textId="56D423A8" w:rsidR="00344B88" w:rsidRPr="007840B7" w:rsidRDefault="00B460C8" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008071CF" w:rsidRPr="00FC13D8" w14:paraId="62F560A4" w14:textId="77777777" w:rsidTr="00D8580F">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1611" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CCFB9FB" w14:textId="5C53BF64" w:rsidR="008071CF" w:rsidRPr="007840B7" w:rsidRDefault="008071CF" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ön koşul Dersler:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="9246" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="481EDC47" w14:textId="12FEA5B9" w:rsidR="008071CF" w:rsidRPr="007840B7" w:rsidRDefault="008071CF" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Hayır</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008071CF" w:rsidRPr="00FC13D8" w14:paraId="2094D37D" w14:textId="77777777" w:rsidTr="00DF087B">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1611" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A894D0A" w14:textId="6AA6620C" w:rsidR="008071CF" w:rsidRPr="007840B7" w:rsidRDefault="008071CF" w:rsidP="00CB43FF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dersin Dili:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="005D7432" w14:textId="598D945D" w:rsidR="008071CF" w:rsidRPr="007840B7" w:rsidRDefault="008071CF" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>İngilizce</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2072" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3F4382" w14:textId="30BE3DD1" w:rsidR="008071CF" w:rsidRPr="007840B7" w:rsidRDefault="008071CF" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rStyle w:val="girinti"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="004368FF">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ders İşleme Tarzı:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3630" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="420DA58C" w14:textId="3F52EAAD" w:rsidR="008071CF" w:rsidRPr="007840B7" w:rsidRDefault="008071CF" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Yüz yüze</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008071CF" w:rsidRPr="00FC13D8" w14:paraId="68EB9567" w14:textId="77777777" w:rsidTr="00D8580F">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1611" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08821DE8" w14:textId="4FF8D451" w:rsidR="008071CF" w:rsidRPr="007840B7" w:rsidRDefault="008071CF" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dersin Türü ve Düzeyi:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="9246" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C2094E" w14:textId="3C9FAF14" w:rsidR="008071CF" w:rsidRPr="007840B7" w:rsidRDefault="008071CF" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zorunlu / Lisans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008071CF" w:rsidRPr="00FC13D8" w14:paraId="51EE7B0C" w14:textId="77777777" w:rsidTr="00A05EDD">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5155" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30CF86BC" w14:textId="7CB64AE1" w:rsidR="008071CF" w:rsidRPr="007840B7" w:rsidRDefault="008071CF" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dersin Öğretim Üyesinin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Unvanı, Adı ve Soyadı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1525" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24709D82" w14:textId="1CD9A98C" w:rsidR="008071CF" w:rsidRPr="007840B7" w:rsidRDefault="008071CF" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:i/>
-[...20 lines deleted...]
-            <w:pPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...557 lines deleted...]
-              </w:rPr>
               <w:t>Ders Saati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
-[...3289 lines deleted...]
-            <w:tcW w:w="2515" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:right w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F575B72" w14:textId="667594AB" w:rsidR="008071CF" w:rsidRPr="007840B7" w:rsidRDefault="008071CF" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A16651">
+            <w:r w:rsidRPr="007840B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ders Kitabı</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="8465" w:type="dxa"/>
+              <w:t>Görüşme Saatleri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2617" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="255BE860" w14:textId="604E57A2" w:rsidR="008071CF" w:rsidRPr="007840B7" w:rsidRDefault="008071CF" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>İletişim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E6FBF" w:rsidRPr="00FC13D8" w14:paraId="107D7F7F" w14:textId="77777777" w:rsidTr="00A05EDD">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5155" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="44F362D6" w14:textId="677D2FB4" w:rsidR="004E6FBF" w:rsidRPr="007840B7" w:rsidRDefault="00B63C5B" w:rsidP="00FD49E7">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Öğr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6FBF" w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Üyesi Ayşegül </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004E6FBF" w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kurtulgan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1525" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="404B3009" w14:textId="3087550B" w:rsidR="007F1533" w:rsidRPr="007840B7" w:rsidRDefault="007F1533" w:rsidP="0099017A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      Salı</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48237FA9" w14:textId="18D21F74" w:rsidR="004E6FBF" w:rsidRPr="007840B7" w:rsidRDefault="007F1533" w:rsidP="0099017A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10:15</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-12:2</w:t>
+            </w:r>
+            <w:r w:rsidR="004E6FBF" w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="63015563" w14:textId="250A2866" w:rsidR="002A685B" w:rsidRPr="007840B7" w:rsidRDefault="002A685B" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Çarşamba</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14E56105" w14:textId="6A8108EC" w:rsidR="004E6FBF" w:rsidRPr="007840B7" w:rsidRDefault="004E6FBF" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>14.00-15.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2617" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EC7C280" w14:textId="03941C31" w:rsidR="004E6FBF" w:rsidRPr="007840B7" w:rsidRDefault="004E6FBF" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>aysegulkurtulgan@cag.edu.tr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00344B88" w:rsidRPr="00FC13D8" w14:paraId="3C39951A" w14:textId="77777777" w:rsidTr="00D8580F">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10857" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38BCC0B4" w14:textId="1F7E9300" w:rsidR="00344B88" w:rsidRPr="007840B7" w:rsidRDefault="008071CF" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dersin Amacı</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00344B88" w:rsidRPr="00FC13D8" w14:paraId="28274718" w14:textId="77777777" w:rsidTr="00D8580F">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0819ECE0" w14:textId="60E5D468" w:rsidR="00344B88" w:rsidRPr="00344B88" w:rsidRDefault="008071CF" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00596AFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dersin Öğrenme Çıktıları</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00344B88">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="7221" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65A10C76" w14:textId="5509A2BE" w:rsidR="00344B88" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="002C7BB9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Finansal Yönetim Dersinin amacı, öğrencilerin muhasebe-finans ilişkisini kavrayarak temel finansal tabloları düzenlemelerini, analiz etmelerini ve yorumlamalarını sağlamak, böylelikle işletme yönetiminde temel finansal yöntem ve teknikleri kullanma ve uygulama becerilerini geliştirmektir.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3018" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E6808D2" w14:textId="77777777" w:rsidR="00344B88" w:rsidRPr="007840B7" w:rsidRDefault="00344B88" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>İlişkiler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00344B88" w:rsidRPr="00FC13D8" w14:paraId="28E6385F" w14:textId="77777777" w:rsidTr="00D8580F">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="584"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="05DF1F4A" w14:textId="77777777" w:rsidR="00344B88" w:rsidRPr="00344B88" w:rsidRDefault="00344B88" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="7221" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC01CDE" w14:textId="77777777" w:rsidR="00344B88" w:rsidRPr="007840B7" w:rsidRDefault="00344B88" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74205952" w14:textId="77777777" w:rsidR="00344B88" w:rsidRPr="007840B7" w:rsidRDefault="00344B88" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Program Çıktıları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="180F957A" w14:textId="77777777" w:rsidR="00344B88" w:rsidRPr="007840B7" w:rsidRDefault="00344B88" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Net Katkı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007840B7" w:rsidRPr="00FC13D8" w14:paraId="1584B0E2" w14:textId="77777777" w:rsidTr="00B975AD">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="230D6031" w14:textId="77777777" w:rsidR="007840B7" w:rsidRPr="00344B88" w:rsidRDefault="007840B7" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="532FFCCF" w14:textId="77777777" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6228" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="73027633" w14:textId="08C5A318" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Finans kavramını ve finans yöneticisinin işlevini tanımlar ve tasarrufların finansal piyasalar aracılığı ile firmalara nasıl yönlendirildiğini açıklar.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="407D7D09" w14:textId="0FB6FCF1" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="29329B83" w14:textId="2D84C758" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007840B7" w:rsidRPr="00FC13D8" w14:paraId="0AC63852" w14:textId="77777777" w:rsidTr="00B975AD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E827BBC" w14:textId="77777777" w:rsidR="007840B7" w:rsidRPr="00344B88" w:rsidRDefault="007840B7" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED1A687" w14:textId="77777777" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6228" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BEE4A9C" w14:textId="210E9242" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Muhasebe-finans ilişkisini kurar ve açıklar. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB0F3AD" w14:textId="0EB21468" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 &amp; 7 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="628105BE" w14:textId="195545C9" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5 &amp; 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007840B7" w:rsidRPr="00FC13D8" w14:paraId="3BDAA367" w14:textId="77777777" w:rsidTr="00B975AD">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="716B63A6" w14:textId="77777777" w:rsidR="007840B7" w:rsidRPr="00344B88" w:rsidRDefault="007840B7" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FDACA8B" w14:textId="77777777" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6228" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="47991E6C" w14:textId="470DACD7" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Temel finansal tabloları düzenler.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="5830EC9A" w14:textId="0351BEDA" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5 &amp; 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="67F1A1D7" w14:textId="2B12C98B" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5 &amp; 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007840B7" w:rsidRPr="00FC13D8" w14:paraId="752A880B" w14:textId="77777777" w:rsidTr="00B975AD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DBB6848" w14:textId="77777777" w:rsidR="007840B7" w:rsidRPr="00344B88" w:rsidRDefault="007840B7" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="299C5F09" w14:textId="77777777" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6228" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EF69DAE" w14:textId="72AC9D27" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finansal analiz tekniklerini uygular ve </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>finasal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>rasyoları</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hesaplar ve yorumlar.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="060C0C02" w14:textId="1B159586" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5 &amp; 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="17355C81" w14:textId="3319E422" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5 &amp; 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007840B7" w:rsidRPr="00FC13D8" w14:paraId="0291530E" w14:textId="77777777" w:rsidTr="00B975AD">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A90EC57" w14:textId="77777777" w:rsidR="007840B7" w:rsidRPr="00344B88" w:rsidRDefault="007840B7" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44C77FD3" w14:textId="5EE65912" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6228" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="347FA0AA" w14:textId="6315D455" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kısa ve Uzun dönem finansal planlama esaslarını ve aralarındaki ilişkileri açıklar.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F435986" w14:textId="049D9A15" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5 &amp; 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="75CE3342" w14:textId="2D2CCD5B" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5 &amp; 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00344B88" w:rsidRPr="00E05DEF" w14:paraId="734E8683" w14:textId="77777777" w:rsidTr="00D8580F">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1611" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="147197F7" w14:textId="72F7F5E1" w:rsidR="00344B88" w:rsidRPr="007840B7" w:rsidRDefault="008071CF" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dersin İçeriği:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="9246" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64DFA875" w14:textId="4361C111" w:rsidR="004653D6" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="00CF5C90">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finansal Yönetim dersi finans fonksiyonunun işlevini ve temel finansal analiz esaslarını inceler. Bu kapsamda; muhasebe-finans ilişkileri, finansal tablolar, finansal tablo analizleri, kısa ve uzun dönem finansal planlama, risk ve getiri ilişkileri, borç ve </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>özkaynakla</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>finanslama</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kararları, kar dağıtım politikaları, işletme sermayesi yönetimi konuları ele alınır. Dönem içinde öğrencilere; İMKB’ye kayıtlı bir şirket üzerinde temel ve teknik analiz tekniklerini kullanarak proje yaptırılır.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00344B88" w:rsidRPr="00E05DEF" w14:paraId="49FC8B02" w14:textId="77777777" w:rsidTr="00D8580F">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10857" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="268B5304" w14:textId="77777777" w:rsidR="00344B88" w:rsidRPr="007840B7" w:rsidRDefault="00344B88" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ders İçerikleri: (Haftalık Ders Planı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00344B88" w:rsidRPr="00FC13D8" w14:paraId="0448F96B" w14:textId="77777777" w:rsidTr="00D8580F">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="786D9B4C" w14:textId="77777777" w:rsidR="00344B88" w:rsidRPr="00FF780D" w:rsidRDefault="00344B88" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF780D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FEBAF11" w14:textId="77777777" w:rsidR="00344B88" w:rsidRPr="00FF780D" w:rsidRDefault="00344B88" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF780D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Konu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA7EDC7" w14:textId="77777777" w:rsidR="00344B88" w:rsidRPr="007840B7" w:rsidRDefault="00344B88" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Hazırlık</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5859B386" w14:textId="77777777" w:rsidR="00344B88" w:rsidRPr="007840B7" w:rsidRDefault="00344B88" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:ind w:left="-288" w:firstLine="288"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Öğretim Yöntem ve Teknikleri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF780D" w:rsidRPr="00FC13D8" w14:paraId="31A6EE29" w14:textId="77777777" w:rsidTr="007840B7">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E953A43" w14:textId="77777777" w:rsidR="00FF780D" w:rsidRPr="00FF780D" w:rsidRDefault="00FF780D" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF780D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE9059D" w14:textId="218AB850" w:rsidR="00FF780D" w:rsidRPr="007840B7" w:rsidRDefault="00FF780D" w:rsidP="007840B7">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Giriş, dersle ilgili beklentilerin paylaşılması</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F8939D1" w14:textId="4BDE42D8" w:rsidR="00FF780D" w:rsidRPr="007840B7" w:rsidRDefault="00FF780D" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Öğrenciler kısa bir öz tanıtım ve dersten beklentilerini hazırlarlar.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E7BE257" w14:textId="12D83C0B" w:rsidR="00FF780D" w:rsidRPr="007840B7" w:rsidRDefault="00FF780D" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ders Anlatım</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007840B7" w:rsidRPr="00FC13D8" w14:paraId="69596885" w14:textId="77777777" w:rsidTr="007840B7">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C0B6A77" w14:textId="77777777" w:rsidR="007840B7" w:rsidRPr="00FF780D" w:rsidRDefault="007840B7" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF780D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D0053B1" w14:textId="019D1341" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="007840B7">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Firma; Finans Yöneticisi ve Finansal Piyasa ve Finansal Kurumların İşlevleri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="60975589" w14:textId="2CDD6AF8" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="004653D6">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ön okuma: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Finansal Piyasa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="28B9575E" w14:textId="32971C20" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ders Anlatım</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007840B7" w:rsidRPr="00FC13D8" w14:paraId="44893444" w14:textId="77777777" w:rsidTr="007840B7">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="260B9913" w14:textId="77777777" w:rsidR="007840B7" w:rsidRPr="00FF780D" w:rsidRDefault="007840B7" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF780D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25FC30D1" w14:textId="2E2789BD" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="007840B7">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Muhasebe ve Finans (Bilanço, Gelir ve Nakit Akım Tablosu)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="56E97D45" w14:textId="3A47A884" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="007840B7">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ön okuma: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Firma bilançosu inceleme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="56779482" w14:textId="3ADDD956" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ders Anlatım</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007840B7" w:rsidRPr="00FC13D8" w14:paraId="023F84C9" w14:textId="77777777" w:rsidTr="007840B7">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA6E3E7" w14:textId="77777777" w:rsidR="007840B7" w:rsidRPr="00FF780D" w:rsidRDefault="007840B7" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF780D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4381EE88" w14:textId="0F01BE0B" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="007840B7">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Muhasebe ve Finans (Bilanço, Gelir ve Nakit Akım Tablosu)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA8BA89" w14:textId="73EAE504" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="007840B7">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ön okuma: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>firma gelir tablosu inceleme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="6608FF85" w14:textId="2D7D56AA" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Veri Analizi ve Yazılım Destekli Öğrenme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007840B7" w:rsidRPr="00FC13D8" w14:paraId="079FAE04" w14:textId="77777777" w:rsidTr="007840B7">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59D5C2F9" w14:textId="77777777" w:rsidR="007840B7" w:rsidRPr="00FF780D" w:rsidRDefault="007840B7" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF780D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78A5ADE3" w14:textId="49133CD7" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="007840B7">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Finansal Tablolar Analizi ve Finansal Oranlar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7904C757" w14:textId="24381690" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Finansal Oranlar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Örneği</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="589FDAF4" w14:textId="0FB909BE" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sorun Temelli Öğrenme (PBL)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007840B7" w:rsidRPr="00FC13D8" w14:paraId="671D4F0E" w14:textId="77777777" w:rsidTr="007840B7">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13E38E19" w14:textId="77777777" w:rsidR="007840B7" w:rsidRPr="00FF780D" w:rsidRDefault="007840B7" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF780D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BCF02DE" w14:textId="0495E668" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="007840B7">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Örnek Problem Çözümleri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FADB172" w14:textId="21AD56A5" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Finansal Oranlar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="757D6875" w14:textId="434D2D5C" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veri Analizi ve Yazılım Destekli </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Öğrenme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007840B7" w:rsidRPr="00FC13D8" w14:paraId="30F0225C" w14:textId="77777777" w:rsidTr="007840B7">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A6EC458" w14:textId="77777777" w:rsidR="007840B7" w:rsidRPr="00FF780D" w:rsidRDefault="007840B7" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF780D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="366F5244" w14:textId="5273FC71" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="007840B7">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Marka temsilcisi örnek vaka anlatımı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="78A1AFFF" w14:textId="6F242247" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Önceki haftaların tekrarı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EDD7577" w14:textId="6E3853D0" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vaka Çalışması Yöntemi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008957B3" w:rsidRPr="00FC13D8" w14:paraId="767D955E" w14:textId="77777777" w:rsidTr="007840B7">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0762EBE2" w14:textId="77777777" w:rsidR="008957B3" w:rsidRPr="00FF780D" w:rsidRDefault="008957B3" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF780D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78FFE303" w14:textId="1B994A00" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="007840B7">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ara Sınav</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C2AB9AA" w14:textId="6361B951" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tüm kurs içeriği</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E22C21C" w14:textId="0916EDB1" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Yazılı Sınav</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008957B3" w:rsidRPr="00FC13D8" w14:paraId="17FD8A08" w14:textId="77777777" w:rsidTr="007840B7">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AD83840" w14:textId="77777777" w:rsidR="008957B3" w:rsidRPr="00FF780D" w:rsidRDefault="008957B3" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF780D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F2C7E3" w14:textId="62B89F84" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="007840B7">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ara Sınav</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="73EB4B18" w14:textId="349E2FE5" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tüm kurs içeriği</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="090ECDE5" w14:textId="4FA94D02" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Yazılı Sınav</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007840B7" w:rsidRPr="00FC13D8" w14:paraId="01B99EFE" w14:textId="77777777" w:rsidTr="007840B7">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74A52574" w14:textId="77777777" w:rsidR="007840B7" w:rsidRPr="00FF780D" w:rsidRDefault="007840B7" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF780D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E9AB717" w14:textId="39EC65B6" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="007840B7">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Örnek Problem Çözümleri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="106EF98D" w14:textId="2EC67BB5" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kullanılan araçlara örnekler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C55C6D4" w14:textId="0663EE26" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vaka Çalışması Yöntemi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007840B7" w:rsidRPr="00FC13D8" w14:paraId="3E09C3E0" w14:textId="77777777" w:rsidTr="007840B7">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49152002" w14:textId="77777777" w:rsidR="007840B7" w:rsidRPr="00FF780D" w:rsidRDefault="007840B7" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF780D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A79CD3C" w14:textId="4711DA76" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="007840B7">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Marka işbirliği yapılan kurum yerinde ziyaret</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="472B42E9" w14:textId="6C7BC0F6" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kullanılan araçlara örnekler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="353B466E" w14:textId="0B0C9285" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tersine Dönen Sınıf</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007840B7" w:rsidRPr="00FC13D8" w14:paraId="62ED08B2" w14:textId="77777777" w:rsidTr="007840B7">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17AC4105" w14:textId="77777777" w:rsidR="007840B7" w:rsidRPr="00FF780D" w:rsidRDefault="007840B7" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF780D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46470BB9" w14:textId="619292D6" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="007840B7">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Örnek Problem Çözümleri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E9986CF" w14:textId="2AD5945C" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Örnek Teknikler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D57B6E" w14:textId="2F63AA21" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tersine Dönen Sınıf</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007840B7" w:rsidRPr="00FC13D8" w14:paraId="076B89EE" w14:textId="77777777" w:rsidTr="007840B7">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A73776C" w14:textId="77777777" w:rsidR="007840B7" w:rsidRPr="00FF780D" w:rsidRDefault="007840B7" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF780D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AB92D24" w14:textId="75BB7163" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="007840B7">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Örnek Problem Çözümleri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D05C626" w14:textId="79AF16DE" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00BB6903">
-[...6 lines deleted...]
-              <w:t>.,</w:t>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Örnek  nicel</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00BB6903">
-[...35 lines deleted...]
-              <w:t>978-1-260-04919-0, ISBN: 1-260-04919-1</w:t>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> araçlar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="518F7440" w14:textId="30EFF913" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vaka Çalışması Yöntemi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B3360" w:rsidRPr="00183415" w14:paraId="28D7E1A8" w14:textId="77777777" w:rsidTr="008B3717">
+      <w:tr w:rsidR="007840B7" w:rsidRPr="00FC13D8" w14:paraId="468EEE3D" w14:textId="77777777" w:rsidTr="007840B7">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2515" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4397184C" w14:textId="77777777" w:rsidR="007840B7" w:rsidRPr="00FF780D" w:rsidRDefault="007840B7" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF780D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="168BF53A" w14:textId="379839DA" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="007840B7">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Örnek Problem Çözümleri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="124B6ED7" w14:textId="034A3C51" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Örnek  nicel</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> araçlar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="72E7ED7E" w14:textId="1EDF5FDC" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vaka Çalışması Yöntemi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007840B7" w:rsidRPr="00FC13D8" w14:paraId="32AE4FBA" w14:textId="77777777" w:rsidTr="007840B7">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7456708D" w14:textId="77777777" w:rsidR="007840B7" w:rsidRPr="00FF780D" w:rsidRDefault="007840B7" w:rsidP="002C7BB9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF780D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3328BB9F" w14:textId="4A70EE24" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="007840B7">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Örnek Problem Çözümleri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB299E7" w14:textId="4CB07105" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Örnek  nicel</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> araçlar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC71646" w14:textId="49A55BB6" w:rsidR="007840B7" w:rsidRPr="007840B7" w:rsidRDefault="007840B7" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vaka Çalışması Yöntemi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008957B3" w:rsidRPr="00FC13D8" w14:paraId="5BBBFA8C" w14:textId="77777777" w:rsidTr="007840B7">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6435534E" w14:textId="77777777" w:rsidR="008957B3" w:rsidRPr="00FF780D" w:rsidRDefault="008957B3" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF780D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC9D523" w14:textId="40D82BAE" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="007840B7">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Quiz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="16029EF2" w14:textId="5B2D2CFF" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="0039333B" w:rsidP="00FD49E7">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Önceki haftaların tekrarı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D986DDF" w14:textId="6A74FF24" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vaka Çalışması Yöntemi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008957B3" w:rsidRPr="00FC13D8" w14:paraId="5104ADBE" w14:textId="77777777" w:rsidTr="007840B7">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5587B47C" w14:textId="77777777" w:rsidR="008957B3" w:rsidRPr="00FF780D" w:rsidRDefault="008957B3" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF780D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5223DAE7" w14:textId="3560E49E" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="007840B7">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Final Sınavı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="43A037BB" w14:textId="1C8A551E" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tüm kurs içeriği</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="32466104" w14:textId="7DC18253" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Yazılı Sınav</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008957B3" w:rsidRPr="00FC13D8" w14:paraId="4B49F0B4" w14:textId="77777777" w:rsidTr="007840B7">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8A4351" w14:textId="77777777" w:rsidR="008957B3" w:rsidRPr="00FF780D" w:rsidRDefault="008957B3" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF780D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4308" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4245467A" w14:textId="721C55B3" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="007840B7">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Final Sınavı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="108F5BB3" w14:textId="76B8E6C7" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tüm kurs içeriği</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3384" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B0C208F" w14:textId="51FDF583" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="003C284F">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Yazılı Sınav</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008957B3" w:rsidRPr="00FC13D8" w14:paraId="059D3C5F" w14:textId="77777777" w:rsidTr="00D8580F">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10857" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8E205C" w14:textId="097C2F2F" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00CB43FF">
+            <w:pPr>
+              <w:pStyle w:val="Balk2"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      References</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1269F308" w14:textId="1371A9DC" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008957B3" w:rsidRPr="00FC13D8" w14:paraId="51185724" w14:textId="77777777" w:rsidTr="00D8580F">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3449" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1"/>
-[...52 lines deleted...]
-              <w:r w:rsidR="004B3360" w:rsidRPr="00BB6903">
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C21C068" w14:textId="46C5C9BE" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00CB43FF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ders Kitabı:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="7408" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35DF42F4" w14:textId="61271E4B" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="00FF780D" w:rsidP="00FF780D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="2A2C2E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Cheol</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="2A2C2E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="2A2C2E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Eun</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2019</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">). </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rStyle w:val="Gl"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="2A2C2E"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>International Financial Management</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th ed.). United </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>States</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>America</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>McGraw</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Hill</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008957B3" w:rsidRPr="00FC13D8" w14:paraId="447885E9" w14:textId="77777777" w:rsidTr="00D8580F">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3449" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD3EB60" w14:textId="29DB81A6" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="3241"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Önerilen Kaynaklar:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="7408" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35F99FE9" w14:textId="73178458" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="006B6945" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidR="008957B3" w:rsidRPr="007840B7">
                 <w:rPr>
                   <w:rStyle w:val="Kpr"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:bCs/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> - Investopedia Videos</w:t>
+                <w:t>http://www.spl.com.tr</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="004B3360" w:rsidRPr="00BB6903">
-[...160 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidR="0039333B" w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rStyle w:val="Kpr"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidR="0039333B" w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rStyle w:val="Kpr"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>https://www.tbb.org.tr</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B3360" w:rsidRPr="00CD0DFE" w14:paraId="04767D87" w14:textId="77777777" w:rsidTr="008B3717">
+      <w:tr w:rsidR="008957B3" w:rsidRPr="00FC13D8" w14:paraId="0A3AC988" w14:textId="77777777" w:rsidTr="00D8580F">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2515" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10857" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB6146F" w14:textId="77777777" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dersin Ölçme ve Değerlendirmesi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008957B3" w:rsidRPr="00FC13D8" w14:paraId="1B595F32" w14:textId="77777777" w:rsidTr="00D8580F">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3449" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C522CC4" w14:textId="77777777" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Etkinlikler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="478C242F" w14:textId="77777777" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sayı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1109" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6654F5C4" w14:textId="77777777" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Katkı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5302" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6465401C" w14:textId="77777777" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Notlar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008957B3" w:rsidRPr="00FC13D8" w14:paraId="16266FD5" w14:textId="77777777" w:rsidTr="007B4886">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3449" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EA5BFA7" w14:textId="77777777" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ara Sınav </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47B6563D" w14:textId="77777777" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A16651">
-[...265 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="007840B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...101 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1109" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39174391" w14:textId="77777777" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007840B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ÖLÇME ve DEĞERLENDİRME</w:t>
+              <w:t>40%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5302" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C87F09C" w14:textId="2B06A951" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Konular  1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,2,3,4,5,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B3360" w14:paraId="036E397C" w14:textId="77777777" w:rsidTr="008B3717">
+      <w:tr w:rsidR="008957B3" w:rsidRPr="00FC13D8" w14:paraId="518B52A3" w14:textId="77777777" w:rsidTr="007B4886">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2656" w:type="dxa"/>
-[...322 lines deleted...]
-          <w:p w14:paraId="75E85723" w14:textId="77777777" w:rsidR="004B3360" w:rsidRPr="00183415" w:rsidRDefault="004B3360" w:rsidP="008B3717">
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3449" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9D0C14" w14:textId="77777777" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Final</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E542F8" w14:textId="77777777" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00D8580F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidRPr="007840B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...44 lines deleted...]
-            <w:tcW w:w="1249" w:type="dxa"/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1109" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1"/>
-[...169 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2046E68F" w14:textId="77777777" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00322145">
+            <w:r w:rsidRPr="007840B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>60%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5302" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B07B3D8" w14:textId="6EB66A8B" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Konular  9</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,10,11,12,13,14,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008957B3" w:rsidRPr="00FC13D8" w14:paraId="13CE4CB2" w14:textId="77777777" w:rsidTr="00D8580F">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10857" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68EE2A01" w14:textId="77777777" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AKTS Tablosu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008957B3" w:rsidRPr="00FC13D8" w14:paraId="65786FF0" w14:textId="77777777" w:rsidTr="00D8580F">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4446" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C610474" w14:textId="77777777" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>İçerik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60F4D465" w14:textId="77777777" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sayı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3004" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B850314" w14:textId="77777777" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Saat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28D3EEAF" w14:textId="77777777" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Toplam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008957B3" w:rsidRPr="00FC13D8" w14:paraId="7B1827F2" w14:textId="77777777" w:rsidTr="00942EFF">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4446" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="586B2526" w14:textId="1EA3B30E" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ders süresi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="217D1047" w14:textId="1D4475C4" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3004" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="55E635BB" w14:textId="08EBA3FF" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA81AC6" w14:textId="23272A5F" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B3360" w14:paraId="74414CE3" w14:textId="77777777" w:rsidTr="008B3717">
+      <w:tr w:rsidR="008957B3" w:rsidRPr="00FC13D8" w14:paraId="42CF0E2A" w14:textId="77777777" w:rsidTr="00942EFF">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4499" w:type="dxa"/>
-[...42 lines deleted...]
-                <w:b/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4446" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68C15F3B" w14:textId="4D686662" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sınıf Dışı Çalışma </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D6F3F10" w14:textId="7FA930FC" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3004" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FD3207B" w14:textId="2AD74250" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="0039333B" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="3191D617" w14:textId="2C13AADD" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="0039333B" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008957B3" w:rsidRPr="00FC13D8" w14:paraId="338D5CAC" w14:textId="77777777" w:rsidTr="00942EFF">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4446" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1"/>
-[...24 lines deleted...]
-            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09996F51" w14:textId="51765D13" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ara Sınav (Ara Sınav Süresi + Ara Sınav Hazırlığı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E503E6E" w14:textId="7FEF590C" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3004" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="4777F128" w14:textId="1A4D646D" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="00FF780D" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="0039333B" w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2273" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1"/>
-[...20 lines deleted...]
-              <w:t>70</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F6B5449" w14:textId="15EDEEED" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="00FF780D" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="0039333B" w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B3360" w14:paraId="3A2E3743" w14:textId="77777777" w:rsidTr="008B3717">
+      <w:tr w:rsidR="008957B3" w:rsidRPr="00FC13D8" w14:paraId="7F8CFB4E" w14:textId="77777777" w:rsidTr="00942EFF">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4499" w:type="dxa"/>
-[...42 lines deleted...]
-                <w:b/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4446" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5128F864" w14:textId="2ADB0559" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Final Sınavı (Final Sınavı Süresi + Final Sınavı Hazırlığı)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BCE003A" w14:textId="66DDEF01" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
-[...359 lines deleted...]
-            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:tcW w:w="3004" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="18EB7A21" w14:textId="29EE0F0D" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="00FF780D" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="008957B3" w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2273" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-              <w:t>180</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB8FB4A" w14:textId="7B57DC11" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="00FF780D" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="0039333B" w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B3360" w:rsidRPr="00183415" w14:paraId="62994BC3" w14:textId="77777777" w:rsidTr="008B3717">
+      <w:tr w:rsidR="008957B3" w:rsidRPr="00FC13D8" w14:paraId="23521FAC" w14:textId="77777777" w:rsidTr="00942EFF">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8802" w:type="dxa"/>
-[...53 lines deleted...]
-            <w:vMerge/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="8584" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
             <w:tcBorders>
-              <w:right w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E91CCBB" w14:textId="4BCF1A02" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Toplam:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2273" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...19 lines deleted...]
-              <w:t>6</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A680345" w14:textId="585F04ED" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="00FF780D" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidR="0039333B" w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B3360" w:rsidRPr="00183415" w14:paraId="4C6AC3AB" w14:textId="77777777" w:rsidTr="008B3717">
+      <w:tr w:rsidR="008957B3" w:rsidRPr="00FC13D8" w14:paraId="0819A640" w14:textId="77777777" w:rsidTr="00942EFF">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10980" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="8584" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:tcBorders>
-              <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...144 lines deleted...]
-            </w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2095C667" w14:textId="3F3A67B9" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Toplam / 30:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CE92ABF" w14:textId="21A7D96B" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="00FF780D" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>=18</w:t>
+            </w:r>
+            <w:r w:rsidR="0039333B" w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="008957B3" w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/30=</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008957B3" w:rsidRPr="00FC13D8" w14:paraId="06497AF6" w14:textId="77777777" w:rsidTr="00942EFF">
+        <w:trPr>
+          <w:cnfStyle w:val="010000000000" w:firstRow="0" w:lastRow="1" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="8584" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0B95F4" w14:textId="40BEC8EA" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="008957B3" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AKTS Kredisi:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="66848E06" w14:textId="7BA9A460" w:rsidR="008957B3" w:rsidRPr="007840B7" w:rsidRDefault="00FF780D" w:rsidP="00D8580F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007840B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="770CF858" w14:textId="4C0E6BC1" w:rsidR="00083AD6" w:rsidRDefault="00083AD6"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="4ACD5D37" w14:textId="437DEC95" w:rsidR="001101AA" w:rsidRDefault="001101AA"/>
+    <w:p w14:paraId="29B80FCD" w14:textId="77777777" w:rsidR="003237AD" w:rsidRDefault="003237AD">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable1Light-Accent51"/>
-[...9 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="GridTable4Accent1"/>
+        <w:tblW w:w="10857" w:type="dxa"/>
+        <w:tblInd w:w="-902" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1870"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="720"/>
+        <w:gridCol w:w="5410"/>
+        <w:gridCol w:w="5447"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001101AA" w:rsidRPr="00EE48DD" w14:paraId="2A9C7501" w14:textId="77777777" w:rsidTr="00AD0BAD">
+      <w:tr w:rsidR="003237AD" w:rsidRPr="007625C6" w14:paraId="7DADCB52" w14:textId="77777777" w:rsidTr="00143705">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="330"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="10857" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
-[...14 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DFC2895" w14:textId="61534AE1" w:rsidR="003237AD" w:rsidRPr="003237AD" w:rsidRDefault="003237AD" w:rsidP="00F17985">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003237AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Geçmiş Dönem Başarıları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003237AD" w:rsidRPr="007625C6" w14:paraId="29B247DF" w14:textId="79DA304B" w:rsidTr="0095080C">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="3263"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5410" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
-[...63 lines deleted...]
-            <w:tcW w:w="720" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05806513" w14:textId="4B54CA93" w:rsidR="003237AD" w:rsidRPr="003237AD" w:rsidRDefault="003237AD" w:rsidP="00F17985">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5447" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
-[...9 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="427BA7FB" w14:textId="0EEC354F" w:rsidR="003237AD" w:rsidRPr="003237AD" w:rsidRDefault="003237AD" w:rsidP="00F17985">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001101AA" w:rsidRPr="00EE48DD" w14:paraId="2CD96CEF" w14:textId="77777777" w:rsidTr="00AD0BAD">
+      <w:tr w:rsidR="003237AD" w:rsidRPr="007625C6" w14:paraId="2BCFF5A2" w14:textId="77777777" w:rsidTr="0095080C">
         <w:trPr>
-          <w:trHeight w:val="330"/>
+          <w:trHeight w:val="4530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="0" w:type="auto"/>
-[...56 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:tcW w:w="5410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7E970A" w14:textId="5DDBE99D" w:rsidR="003237AD" w:rsidRPr="003237AD" w:rsidRDefault="003237AD" w:rsidP="00F17985">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5447" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F752316" w14:textId="706F7FB9" w:rsidR="003237AD" w:rsidRPr="003237AD" w:rsidRDefault="003237AD" w:rsidP="00F17985">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001101AA" w:rsidRPr="00EE48DD" w14:paraId="16EFEC85" w14:textId="77777777" w:rsidTr="00AD0BAD">
+      <w:tr w:rsidR="000F34D6" w:rsidRPr="007625C6" w14:paraId="67A67A99" w14:textId="77777777" w:rsidTr="0095080C">
         <w:trPr>
-          <w:trHeight w:val="330"/>
+          <w:cnfStyle w:val="010000000000" w:firstRow="0" w:lastRow="1" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="4530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="0" w:type="auto"/>
-[...2790 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="5410" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
-          </w:tcPr>
-[...57 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="639ABC3C" w14:textId="442E5333" w:rsidR="000F34D6" w:rsidRDefault="000F34D6" w:rsidP="00F17985">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5447" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
-          </w:tcPr>
-[...2483 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42343372" w14:textId="589E18E8" w:rsidR="000F34D6" w:rsidRDefault="000F34D6" w:rsidP="00F17985">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50E9F5A8" w14:textId="77777777" w:rsidR="001101AA" w:rsidRDefault="001101AA"/>
-    <w:sectPr w:rsidR="001101AA" w:rsidSect="005A2688">
+    <w:p w14:paraId="5269A0A7" w14:textId="77777777" w:rsidR="003A4CE2" w:rsidRPr="007625C6" w:rsidRDefault="003A4CE2"/>
+    <w:sectPr w:rsidR="003A4CE2" w:rsidRPr="007625C6" w:rsidSect="005A2B8A">
+      <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="899" w:right="1417" w:bottom="360" w:left="1417" w:header="283" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="4E4A7223" w14:textId="77777777" w:rsidR="006B6945" w:rsidRDefault="006B6945" w:rsidP="0034027E">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1F047AB0" w14:textId="77777777" w:rsidR="006B6945" w:rsidRDefault="006B6945" w:rsidP="0034027E">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="54E19A19" w14:textId="77777777" w:rsidR="006B6945" w:rsidRDefault="006B6945" w:rsidP="0034027E">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="034492C3" w14:textId="77777777" w:rsidR="006B6945" w:rsidRDefault="006B6945" w:rsidP="0034027E">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w14:paraId="3A5B344B" w14:textId="2D930ACF" w:rsidR="00A3554C" w:rsidRDefault="00A3554C" w:rsidP="00A3554C">
+    <w:pPr>
+      <w:pStyle w:val="stbilgi"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00911FE6">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D1283E2" wp14:editId="4A5A6964">
+          <wp:extent cx="2160000" cy="651484"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="2108763563" name="Resim 1" descr="yazı tipi, metin, logo, grafik içeren bir resim&#10;&#10;Yapay zeka tarafından oluşturulmuş içerik yanlış olabilir."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="265174489" name="Resim 1" descr="yazı tipi, metin, logo, grafik içeren bir resim&#10;&#10;Yapay zeka tarafından oluşturulmuş içerik yanlış olabilir."/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2160000" cy="651484"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B9225E"/>
-[...30 lines deleted...]
-    <w:rsid w:val="00FC5F69"/>
+    <w:rsidRoot w:val="003A4CE2"/>
+    <w:rsid w:val="00002060"/>
+    <w:rsid w:val="0000388D"/>
+    <w:rsid w:val="00017704"/>
+    <w:rsid w:val="00051842"/>
+    <w:rsid w:val="00052E53"/>
+    <w:rsid w:val="00085AD5"/>
+    <w:rsid w:val="000874CE"/>
+    <w:rsid w:val="00090AED"/>
+    <w:rsid w:val="0009650B"/>
+    <w:rsid w:val="000A4453"/>
+    <w:rsid w:val="000D384E"/>
+    <w:rsid w:val="000F34D6"/>
+    <w:rsid w:val="00102701"/>
+    <w:rsid w:val="00120262"/>
+    <w:rsid w:val="001435C8"/>
+    <w:rsid w:val="00146F98"/>
+    <w:rsid w:val="001639F7"/>
+    <w:rsid w:val="0017773A"/>
+    <w:rsid w:val="0019361E"/>
+    <w:rsid w:val="001A1304"/>
+    <w:rsid w:val="001A7816"/>
+    <w:rsid w:val="001B0A2E"/>
+    <w:rsid w:val="001B5C97"/>
+    <w:rsid w:val="001C7F25"/>
+    <w:rsid w:val="001D3D43"/>
+    <w:rsid w:val="001D4974"/>
+    <w:rsid w:val="001D4F17"/>
+    <w:rsid w:val="001F6F6B"/>
+    <w:rsid w:val="00200197"/>
+    <w:rsid w:val="00212A30"/>
+    <w:rsid w:val="00233A78"/>
+    <w:rsid w:val="002540BC"/>
+    <w:rsid w:val="00264E5A"/>
+    <w:rsid w:val="0027165B"/>
+    <w:rsid w:val="002A685B"/>
+    <w:rsid w:val="002B4AEF"/>
+    <w:rsid w:val="002B7787"/>
+    <w:rsid w:val="002C7BB9"/>
+    <w:rsid w:val="002D29FC"/>
+    <w:rsid w:val="002E660C"/>
+    <w:rsid w:val="002F7CC4"/>
+    <w:rsid w:val="003059F1"/>
+    <w:rsid w:val="00306F03"/>
+    <w:rsid w:val="0031763C"/>
+    <w:rsid w:val="00321712"/>
+    <w:rsid w:val="003237AD"/>
+    <w:rsid w:val="003311C4"/>
+    <w:rsid w:val="00332E3E"/>
+    <w:rsid w:val="003360EF"/>
+    <w:rsid w:val="0034027E"/>
+    <w:rsid w:val="00344B88"/>
+    <w:rsid w:val="00345DF1"/>
+    <w:rsid w:val="003537D4"/>
+    <w:rsid w:val="003635E6"/>
+    <w:rsid w:val="00366E3B"/>
+    <w:rsid w:val="00371565"/>
+    <w:rsid w:val="00373163"/>
+    <w:rsid w:val="003923D0"/>
+    <w:rsid w:val="0039333B"/>
+    <w:rsid w:val="003A0CE5"/>
+    <w:rsid w:val="003A4CE2"/>
+    <w:rsid w:val="003C2122"/>
+    <w:rsid w:val="003C284F"/>
+    <w:rsid w:val="003E396C"/>
+    <w:rsid w:val="0042441A"/>
+    <w:rsid w:val="004347B1"/>
+    <w:rsid w:val="004653D6"/>
+    <w:rsid w:val="00466279"/>
+    <w:rsid w:val="00471A47"/>
+    <w:rsid w:val="00474110"/>
+    <w:rsid w:val="00474423"/>
+    <w:rsid w:val="00482527"/>
+    <w:rsid w:val="004904EB"/>
+    <w:rsid w:val="00496407"/>
+    <w:rsid w:val="004A19BE"/>
+    <w:rsid w:val="004A7E15"/>
+    <w:rsid w:val="004E15BB"/>
+    <w:rsid w:val="004E6FBF"/>
+    <w:rsid w:val="00506834"/>
+    <w:rsid w:val="005215FA"/>
+    <w:rsid w:val="005221D8"/>
+    <w:rsid w:val="0054597B"/>
+    <w:rsid w:val="005546F5"/>
+    <w:rsid w:val="005726A0"/>
+    <w:rsid w:val="00580094"/>
+    <w:rsid w:val="005920FF"/>
+    <w:rsid w:val="005A2B8A"/>
+    <w:rsid w:val="005B1DA8"/>
+    <w:rsid w:val="005C15A7"/>
+    <w:rsid w:val="005F70D3"/>
+    <w:rsid w:val="00600586"/>
+    <w:rsid w:val="00601BED"/>
+    <w:rsid w:val="00612FE4"/>
+    <w:rsid w:val="00617642"/>
+    <w:rsid w:val="00621099"/>
+    <w:rsid w:val="006241B7"/>
+    <w:rsid w:val="00635121"/>
+    <w:rsid w:val="00636DEF"/>
+    <w:rsid w:val="00642ED5"/>
+    <w:rsid w:val="00681162"/>
+    <w:rsid w:val="006A2DEE"/>
+    <w:rsid w:val="006A6D82"/>
+    <w:rsid w:val="006B6945"/>
+    <w:rsid w:val="006F10F9"/>
+    <w:rsid w:val="007062CB"/>
+    <w:rsid w:val="007152C2"/>
+    <w:rsid w:val="00727DB3"/>
+    <w:rsid w:val="007348AB"/>
+    <w:rsid w:val="00735EC2"/>
+    <w:rsid w:val="00745E6E"/>
+    <w:rsid w:val="00747E10"/>
+    <w:rsid w:val="007625C6"/>
+    <w:rsid w:val="00770795"/>
+    <w:rsid w:val="007840B7"/>
+    <w:rsid w:val="007A5FEB"/>
+    <w:rsid w:val="007C799D"/>
+    <w:rsid w:val="007D162B"/>
+    <w:rsid w:val="007F04A8"/>
+    <w:rsid w:val="007F1533"/>
+    <w:rsid w:val="00800E21"/>
+    <w:rsid w:val="008071CF"/>
+    <w:rsid w:val="00807259"/>
+    <w:rsid w:val="0082068F"/>
+    <w:rsid w:val="0082236E"/>
+    <w:rsid w:val="00825885"/>
+    <w:rsid w:val="00833C72"/>
+    <w:rsid w:val="00847969"/>
+    <w:rsid w:val="00853935"/>
+    <w:rsid w:val="0086588C"/>
+    <w:rsid w:val="00870700"/>
+    <w:rsid w:val="008804FE"/>
+    <w:rsid w:val="00880F10"/>
+    <w:rsid w:val="00883290"/>
+    <w:rsid w:val="00883D92"/>
+    <w:rsid w:val="00886770"/>
+    <w:rsid w:val="00891669"/>
+    <w:rsid w:val="008957B3"/>
+    <w:rsid w:val="00895E2A"/>
+    <w:rsid w:val="008A022E"/>
+    <w:rsid w:val="008D4F25"/>
+    <w:rsid w:val="008F5C9D"/>
+    <w:rsid w:val="00904008"/>
+    <w:rsid w:val="00905CD0"/>
+    <w:rsid w:val="00911FE6"/>
+    <w:rsid w:val="00916141"/>
+    <w:rsid w:val="00933B97"/>
+    <w:rsid w:val="0095080C"/>
+    <w:rsid w:val="00964CAF"/>
+    <w:rsid w:val="00973A60"/>
+    <w:rsid w:val="00985E0F"/>
+    <w:rsid w:val="0099017A"/>
+    <w:rsid w:val="00997C36"/>
+    <w:rsid w:val="009C5DE7"/>
+    <w:rsid w:val="009D4549"/>
+    <w:rsid w:val="009E445E"/>
+    <w:rsid w:val="009F32CE"/>
+    <w:rsid w:val="00A05EDD"/>
+    <w:rsid w:val="00A33F69"/>
+    <w:rsid w:val="00A3554C"/>
+    <w:rsid w:val="00A566C4"/>
+    <w:rsid w:val="00A711BC"/>
+    <w:rsid w:val="00A7625D"/>
+    <w:rsid w:val="00A8032C"/>
+    <w:rsid w:val="00A8173B"/>
+    <w:rsid w:val="00B03B19"/>
+    <w:rsid w:val="00B06EC6"/>
+    <w:rsid w:val="00B41C3E"/>
+    <w:rsid w:val="00B460C8"/>
+    <w:rsid w:val="00B536A9"/>
+    <w:rsid w:val="00B55532"/>
+    <w:rsid w:val="00B63C5B"/>
+    <w:rsid w:val="00B65C62"/>
+    <w:rsid w:val="00B74181"/>
+    <w:rsid w:val="00B80DAF"/>
+    <w:rsid w:val="00B96430"/>
+    <w:rsid w:val="00BA1059"/>
+    <w:rsid w:val="00BA2B7C"/>
+    <w:rsid w:val="00BB378F"/>
+    <w:rsid w:val="00BB42DE"/>
+    <w:rsid w:val="00BB49BA"/>
+    <w:rsid w:val="00BD622C"/>
+    <w:rsid w:val="00BD69D7"/>
+    <w:rsid w:val="00BF06B4"/>
+    <w:rsid w:val="00C27C21"/>
+    <w:rsid w:val="00C37559"/>
+    <w:rsid w:val="00C4036D"/>
+    <w:rsid w:val="00C406C9"/>
+    <w:rsid w:val="00C568C6"/>
+    <w:rsid w:val="00C61F0E"/>
+    <w:rsid w:val="00C63047"/>
+    <w:rsid w:val="00C63C14"/>
+    <w:rsid w:val="00C70ACC"/>
+    <w:rsid w:val="00C72C6D"/>
+    <w:rsid w:val="00C7388D"/>
+    <w:rsid w:val="00C76FE5"/>
+    <w:rsid w:val="00CA168A"/>
+    <w:rsid w:val="00CA4CC6"/>
+    <w:rsid w:val="00CA55B4"/>
+    <w:rsid w:val="00CB43FF"/>
+    <w:rsid w:val="00CB4F20"/>
+    <w:rsid w:val="00CC1866"/>
+    <w:rsid w:val="00CE0683"/>
+    <w:rsid w:val="00CE2529"/>
+    <w:rsid w:val="00CF1DF0"/>
+    <w:rsid w:val="00CF5C90"/>
+    <w:rsid w:val="00D02BE1"/>
+    <w:rsid w:val="00D15B1F"/>
+    <w:rsid w:val="00D24AE5"/>
+    <w:rsid w:val="00D26F2E"/>
+    <w:rsid w:val="00D379D7"/>
+    <w:rsid w:val="00D41B6B"/>
+    <w:rsid w:val="00D86D4D"/>
+    <w:rsid w:val="00DA3803"/>
+    <w:rsid w:val="00DB0AEA"/>
+    <w:rsid w:val="00DB6BD3"/>
+    <w:rsid w:val="00DC07E8"/>
+    <w:rsid w:val="00DD0194"/>
+    <w:rsid w:val="00E02DF5"/>
+    <w:rsid w:val="00E23222"/>
+    <w:rsid w:val="00E255A0"/>
+    <w:rsid w:val="00E268B9"/>
+    <w:rsid w:val="00E53102"/>
+    <w:rsid w:val="00E7156E"/>
+    <w:rsid w:val="00E77691"/>
+    <w:rsid w:val="00E9354B"/>
+    <w:rsid w:val="00E9623B"/>
+    <w:rsid w:val="00E971D4"/>
+    <w:rsid w:val="00EA2406"/>
+    <w:rsid w:val="00EA6A9B"/>
+    <w:rsid w:val="00EB1678"/>
+    <w:rsid w:val="00EC4756"/>
+    <w:rsid w:val="00EC693D"/>
+    <w:rsid w:val="00ED3D23"/>
+    <w:rsid w:val="00ED4551"/>
+    <w:rsid w:val="00ED5384"/>
+    <w:rsid w:val="00EF0908"/>
+    <w:rsid w:val="00F04A29"/>
+    <w:rsid w:val="00F107BF"/>
+    <w:rsid w:val="00F14EE2"/>
+    <w:rsid w:val="00F2363D"/>
+    <w:rsid w:val="00F43268"/>
+    <w:rsid w:val="00F44952"/>
+    <w:rsid w:val="00F54AB1"/>
+    <w:rsid w:val="00F818C3"/>
+    <w:rsid w:val="00F91795"/>
+    <w:rsid w:val="00F96934"/>
+    <w:rsid w:val="00FA2A04"/>
+    <w:rsid w:val="00FB3417"/>
+    <w:rsid w:val="00FC1CD9"/>
+    <w:rsid w:val="00FC6B48"/>
+    <w:rsid w:val="00FD49E7"/>
+    <w:rsid w:val="00FF780D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="13DF424B"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="6A0E76EB"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...137 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="005A2688"/>
+    <w:rsid w:val="003A4CE2"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Balk2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB43FF"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="tr-TR"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="156082" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="girinti">
     <w:name w:val="girinti"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
-    <w:rsid w:val="005A2688"/>
+    <w:rsid w:val="003A4CE2"/>
   </w:style>
   <w:style w:type="character" w:styleId="Kpr">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="005A2688"/>
+    <w:rsid w:val="003A4CE2"/>
     <w:rPr>
       <w:strike w:val="0"/>
       <w:dstrike w:val="0"/>
       <w:color w:val="1573A6"/>
       <w:u w:val="none"/>
       <w:effect w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Vurgu">
-[...2 lines deleted...]
-    <w:rsid w:val="005A2688"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="vshid2">
+    <w:name w:val="vshid2"/>
+    <w:rsid w:val="003A4CE2"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:vanish/>
+      <w:webHidden w:val="0"/>
+      <w:specVanish w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTMLCite">
+    <w:name w:val="HTML Cite"/>
+    <w:rsid w:val="003A4CE2"/>
+    <w:rPr>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
+      <w:color w:val="009933"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="bc">
-[...10 lines deleted...]
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="HTMLncedenBiimlendirilmi">
+    <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalonMetniChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009A2AAD"/>
+    <w:link w:val="HTMLncedenBiimlendirilmiChar"/>
+    <w:rsid w:val="00642ED5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
-[...5 lines deleted...]
-    <w:rsid w:val="009A2AAD"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLncedenBiimlendirilmiChar">
+    <w:name w:val="HTML Önceden Biçimlendirilmiş Char"/>
+    <w:link w:val="HTMLncedenBiimlendirilmi"/>
+    <w:rsid w:val="00642ED5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="tr-TR"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent51">
-    <w:name w:val="Grid Table 1 Light - Accent 51"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4Accent1">
+    <w:name w:val="Grid Table 4 Accent 1"/>
     <w:basedOn w:val="NormalTablo"/>
-    <w:uiPriority w:val="46"/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="007625C6"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="66"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="66"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="92CDDC" w:themeColor="accent5" w:themeTint="99"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="2" w:space="0" w:color="92CDDC" w:themeColor="accent5" w:themeTint="99"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="stbilgi">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="stbilgiChar"/>
+    <w:rsid w:val="0034027E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="stbilgiChar">
+    <w:name w:val="Üstbilgi Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="stbilgi"/>
+    <w:rsid w:val="0034027E"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Altbilgi">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="AltbilgiChar"/>
+    <w:rsid w:val="0034027E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AltbilgiChar">
+    <w:name w:val="Altbilgi Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Altbilgi"/>
+    <w:rsid w:val="0034027E"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalonMetni">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalonMetniChar"/>
+    <w:rsid w:val="005B1DA8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
+    <w:name w:val="Balon Metni Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="BalonMetni"/>
+    <w:rsid w:val="005B1DA8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk2Char">
+    <w:name w:val="Başlık 2 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CB43FF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="156082" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="AralkYok">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C7BB9"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Gl">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF780D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...137 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="005A2688"/>
+    <w:rsid w:val="003A4CE2"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Balk2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB43FF"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="tr-TR"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="156082" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="girinti">
     <w:name w:val="girinti"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
-    <w:rsid w:val="005A2688"/>
+    <w:rsid w:val="003A4CE2"/>
   </w:style>
   <w:style w:type="character" w:styleId="Kpr">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="005A2688"/>
+    <w:rsid w:val="003A4CE2"/>
     <w:rPr>
       <w:strike w:val="0"/>
       <w:dstrike w:val="0"/>
       <w:color w:val="1573A6"/>
       <w:u w:val="none"/>
       <w:effect w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Vurgu">
-[...2 lines deleted...]
-    <w:rsid w:val="005A2688"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="vshid2">
+    <w:name w:val="vshid2"/>
+    <w:rsid w:val="003A4CE2"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:vanish/>
+      <w:webHidden w:val="0"/>
+      <w:specVanish w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTMLCite">
+    <w:name w:val="HTML Cite"/>
+    <w:rsid w:val="003A4CE2"/>
+    <w:rPr>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
+      <w:color w:val="009933"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="bc">
-[...10 lines deleted...]
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="HTMLncedenBiimlendirilmi">
+    <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalonMetniChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009A2AAD"/>
+    <w:link w:val="HTMLncedenBiimlendirilmiChar"/>
+    <w:rsid w:val="00642ED5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
-[...5 lines deleted...]
-    <w:rsid w:val="009A2AAD"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLncedenBiimlendirilmiChar">
+    <w:name w:val="HTML Önceden Biçimlendirilmiş Char"/>
+    <w:link w:val="HTMLncedenBiimlendirilmi"/>
+    <w:rsid w:val="00642ED5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="tr-TR"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent51">
-    <w:name w:val="Grid Table 1 Light - Accent 51"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4Accent1">
+    <w:name w:val="Grid Table 4 Accent 1"/>
     <w:basedOn w:val="NormalTablo"/>
-    <w:uiPriority w:val="46"/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="007625C6"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="66"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="66"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="92CDDC" w:themeColor="accent5" w:themeTint="99"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="2" w:space="0" w:color="92CDDC" w:themeColor="accent5" w:themeTint="99"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="stbilgi">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="stbilgiChar"/>
+    <w:rsid w:val="0034027E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="stbilgiChar">
+    <w:name w:val="Üstbilgi Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="stbilgi"/>
+    <w:rsid w:val="0034027E"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Altbilgi">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="AltbilgiChar"/>
+    <w:rsid w:val="0034027E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AltbilgiChar">
+    <w:name w:val="Altbilgi Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Altbilgi"/>
+    <w:rsid w:val="0034027E"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalonMetni">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalonMetniChar"/>
+    <w:rsid w:val="005B1DA8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
+    <w:name w:val="Balon Metni Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="BalonMetni"/>
+    <w:rsid w:val="005B1DA8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk2Char">
+    <w:name w:val="Başlık 2 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CB43FF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="156082" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="AralkYok">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C7BB9"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Gl">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF780D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
-    <w:div w:id="401947933">
+    <w:div w:id="24184187">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="250432714">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="463474062">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="718357046">
+          <w:marLeft w:val="225"/>
+          <w:marRight w:val="225"/>
+          <w:marTop w:val="225"/>
+          <w:marBottom w:val="225"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="34041228">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="300"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="620381339">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="6" w:space="4" w:color="F5F5F5"/>
+                    <w:left w:val="single" w:sz="6" w:space="4" w:color="F5F5F5"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="4" w:color="F5F5F5"/>
+                    <w:right w:val="single" w:sz="6" w:space="4" w:color="F5F5F5"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="614141163">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="574627509">
+          <w:marLeft w:val="225"/>
+          <w:marRight w:val="225"/>
+          <w:marTop w:val="225"/>
+          <w:marBottom w:val="225"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1137722430">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="300"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1912350888">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="6" w:space="4" w:color="F5F5F5"/>
+                    <w:left w:val="single" w:sz="6" w:space="4" w:color="F5F5F5"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="4" w:color="F5F5F5"/>
+                    <w:right w:val="single" w:sz="6" w:space="4" w:color="F5F5F5"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="774520369">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="804927657">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="297685596">
+          <w:marLeft w:val="225"/>
+          <w:marRight w:val="225"/>
+          <w:marTop w:val="225"/>
+          <w:marBottom w:val="225"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1946578362">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="300"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="734595182">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="6" w:space="4" w:color="F5F5F5"/>
+                    <w:left w:val="single" w:sz="6" w:space="4" w:color="F5F5F5"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="4" w:color="F5F5F5"/>
+                    <w:right w:val="single" w:sz="6" w:space="4" w:color="F5F5F5"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="888110669">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="967854783">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1685475086">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1744720482">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1764297337">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1844978361">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1883128571">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1732265528">
+          <w:marLeft w:val="225"/>
+          <w:marRight w:val="225"/>
+          <w:marTop w:val="225"/>
+          <w:marBottom w:val="225"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1446196904">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="300"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="151222906">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="6" w:space="4" w:color="F5F5F5"/>
+                    <w:left w:val="single" w:sz="6" w:space="4" w:color="F5F5F5"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="4" w:color="F5F5F5"/>
+                    <w:right w:val="single" w:sz="6" w:space="4" w:color="F5F5F5"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1926062524">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1982493964">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://financial-education.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.forexpros.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com.tr/url?url=http://www.investopedia.com/video&amp;rct=j&amp;sa=X&amp;ei=mSZ8Tq39MYfD0QWw9OTTDw&amp;sqi=2&amp;ved=0CC8Q6QUoADAA&amp;q=educational+financial+videos&amp;usg=AFQjCNHwBEZqDlPbXTyQ6ir_0HqXkvBvfA" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com.tr/url?sa=t&amp;source=web&amp;cd=1&amp;sqi=2&amp;ved=0CCsQFjAA&amp;url=http%3A%2F%2Fwww.investopedia.com%2Fvideo%2F&amp;ei=mSZ8Tq39MYfD0QWw9OTTDw&amp;usg=AFQjCNFVEco1OFyjKd4D4ixx-H_yX5CBVw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cag.edu.tr/download/slayts.rar" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cag.edu.tr/download/problemsolution.rar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spl.com.tr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...1208 lines deleted...]
-</c:chartSpace>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F98C5823-F17C-438D-95AF-3341F2F0D214}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>12486</Characters>
+  <Pages>3</Pages>
+  <Words>615</Words>
+  <Characters>3509</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>104</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr/>
-      <vt:lpstr/>
+      <vt:lpstr>ÇAĞ UNIVERSITY</vt:lpstr>
+      <vt:lpstr>ÇAĞ UNIVERSITY</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>-=[By NeC]=-</Company>
+  <Company>Cag University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14647</CharactersWithSpaces>
+  <CharactersWithSpaces>4116</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Sefika ONATCA</dc:creator>
+  <dc:title>ÇAĞ UNIVERSITY</dc:title>
+  <dc:creator>Egitim Ogretim Koordinatorlugu</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>