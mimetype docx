--- v0 (2025-10-19)
+++ v1 (2026-05-09)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
-  <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-  <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
-  <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/word/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="KlavuzuTablo4-Vurgu1"/>
+        <w:tblStyle w:val="GridTable4Accent1"/>
         <w:tblW w:w="10857" w:type="dxa"/>
         <w:tblInd w:w="-902" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="618"/>
         <w:gridCol w:w="276"/>
         <w:gridCol w:w="717"/>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="997"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="331"/>
         <w:gridCol w:w="353"/>
         <w:gridCol w:w="25"/>
         <w:gridCol w:w="855"/>
         <w:gridCol w:w="792"/>
         <w:gridCol w:w="196"/>
         <w:gridCol w:w="416"/>
         <w:gridCol w:w="718"/>
         <w:gridCol w:w="27"/>
         <w:gridCol w:w="733"/>
         <w:gridCol w:w="1540"/>
       </w:tblGrid>
       <w:tr w:rsidR="005A2B8A" w:rsidRPr="007625C6" w14:paraId="2CF276D6" w14:textId="77777777" w:rsidTr="005A2B8A">
@@ -1241,60 +1241,60 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>arşamba</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DCEC51D" w14:textId="6CF3E788" w:rsidR="00F96934" w:rsidRPr="00AE62DF" w:rsidRDefault="002B7E9C" w:rsidP="00AE62DF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000828D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>10:00 -</w:t>
+              <w:t>10:00</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000828D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 16:00</w:t>
+              <w:t xml:space="preserve"> - 16:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="406CD1B0" w14:textId="1AAC317B" w:rsidR="00F96934" w:rsidRPr="000828D0" w:rsidRDefault="00AE62DF" w:rsidP="00833C72">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4086,97 +4086,99 @@
             </w:pPr>
             <w:r w:rsidRPr="0051310F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4308" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="110"/>
             </w:tblGrid>
             <w:tr w:rsidR="00C5504B" w:rsidRPr="0051310F" w14:paraId="580E1B32" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="36" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="3D7BF90C" w14:textId="77777777" w:rsidR="00C5504B" w:rsidRPr="0051310F" w:rsidRDefault="00C5504B" w:rsidP="00C5504B">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="30364533" w14:textId="77777777" w:rsidR="00C5504B" w:rsidRPr="0051310F" w:rsidRDefault="00C5504B" w:rsidP="00C5504B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:vanish/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2250"/>
             </w:tblGrid>
             <w:tr w:rsidR="00C5504B" w:rsidRPr="0051310F" w14:paraId="62BC9B98" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2190" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="2D098EEB" w14:textId="373AC42C" w:rsidR="00C5504B" w:rsidRPr="0051310F" w:rsidRDefault="00BA3600" w:rsidP="00C5504B">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4366,99 +4368,101 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0051310F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Grup çalışması kapsamında sahada görev uygulaması yapılacaktır.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3434" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="110"/>
             </w:tblGrid>
             <w:tr w:rsidR="00C5504B" w:rsidRPr="0051310F" w14:paraId="5BB2644D" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="36" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="0EEAAB18" w14:textId="77777777" w:rsidR="00C5504B" w:rsidRPr="0051310F" w:rsidRDefault="00C5504B" w:rsidP="00C5504B">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="65BEBABB" w14:textId="77777777" w:rsidR="00C5504B" w:rsidRPr="0051310F" w:rsidRDefault="00C5504B" w:rsidP="00C5504B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:vanish/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1404"/>
             </w:tblGrid>
             <w:tr w:rsidR="00C5504B" w:rsidRPr="0051310F" w14:paraId="073190ED" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1344" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="610E9330" w14:textId="3DDF169E" w:rsidR="00C5504B" w:rsidRPr="0051310F" w:rsidRDefault="00BA3600" w:rsidP="00C5504B">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4635,50 +4639,51 @@
             </w:pPr>
             <w:r w:rsidRPr="0051310F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4308" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4149"/>
             </w:tblGrid>
             <w:tr w:rsidR="00BA3600" w:rsidRPr="0051310F" w14:paraId="693578C9" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4089" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="7C4B20C7" w14:textId="77777777" w:rsidR="00BA3600" w:rsidRPr="0051310F" w:rsidRDefault="00BA3600" w:rsidP="00BA3600">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4690,50 +4695,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Proje rapor taslaklarının değerlendirilmesi</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="4367B905" w14:textId="77777777" w:rsidR="00BA3600" w:rsidRPr="0051310F" w:rsidRDefault="00BA3600" w:rsidP="00BA3600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:vanish/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2670"/>
             </w:tblGrid>
             <w:tr w:rsidR="00BA3600" w:rsidRPr="0051310F" w14:paraId="7BA96B00" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2610" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="7D31D446" w14:textId="6ED737B5" w:rsidR="00BA3600" w:rsidRPr="0051310F" w:rsidRDefault="00BA3600" w:rsidP="00BA3600">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5488,78 +5494,78 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A068D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1109" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11AF3B95" w14:textId="15485EB9" w:rsidR="00385CE3" w:rsidRPr="003A068D" w:rsidRDefault="00385CE3" w:rsidP="00385CE3">
+          <w:p w14:paraId="11AF3B95" w14:textId="5DF8777B" w:rsidR="00385CE3" w:rsidRPr="003A068D" w:rsidRDefault="00385CE3" w:rsidP="00385CE3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A068D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
-            <w:r w:rsidR="006F608D">
+            <w:r w:rsidR="00A12881">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>50</w:t>
+              <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5302" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A8D7E7A" w14:textId="516F7D87" w:rsidR="00385CE3" w:rsidRPr="006F608D" w:rsidRDefault="006F608D" w:rsidP="00385CE3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F608D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5628,69 +5634,78 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A068D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1109" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A86F748" w14:textId="20696E51" w:rsidR="00385CE3" w:rsidRPr="003A068D" w:rsidRDefault="00385CE3" w:rsidP="00385CE3">
+          <w:p w14:paraId="7A86F748" w14:textId="3E96152E" w:rsidR="00385CE3" w:rsidRPr="003A068D" w:rsidRDefault="00385CE3" w:rsidP="00385CE3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A068D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>%50</w:t>
+              <w:t>%</w:t>
+            </w:r>
+            <w:r w:rsidR="00A12881">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5302" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26C98B5B" w14:textId="015C5DD5" w:rsidR="00385CE3" w:rsidRPr="006F608D" w:rsidRDefault="006F608D" w:rsidP="00385CE3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F608D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6931,51 +6946,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D6E7631" w14:textId="77777777" w:rsidR="00976064" w:rsidRDefault="00976064" w:rsidP="00DD1904">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="158AFB21" w14:textId="77777777" w:rsidR="00976064" w:rsidRDefault="00976064" w:rsidP="00DD1904">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="KlavuzuTablo4-Vurgu1"/>
+        <w:tblStyle w:val="GridTable4Accent1"/>
         <w:tblW w:w="10857" w:type="dxa"/>
         <w:tblInd w:w="-902" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5410"/>
         <w:gridCol w:w="5447"/>
       </w:tblGrid>
       <w:tr w:rsidR="00413A2C" w:rsidRPr="007625C6" w14:paraId="7B7F61D4" w14:textId="77777777" w:rsidTr="00687643">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10857" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
@@ -7020,88 +7035,110 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60D8F0C2" w14:textId="77777777" w:rsidR="00413A2C" w:rsidRPr="003237AD" w:rsidRDefault="00413A2C" w:rsidP="00687643">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3126D228" wp14:editId="3968C8EC">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3126D228" wp14:editId="73B8D28E">
                   <wp:extent cx="3298190" cy="1924050"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="512801470" name="Grafik 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
+                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D992E25" w14:textId="55A2E728" w:rsidR="00413A2C" w:rsidRPr="003237AD" w:rsidRDefault="00413A2C" w:rsidP="00687643">
+          <w:p w14:paraId="7D992E25" w14:textId="429D80EE" w:rsidR="00413A2C" w:rsidRPr="003237AD" w:rsidRDefault="00A12881" w:rsidP="00687643">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F68154F" wp14:editId="7939BEF3">
+                  <wp:extent cx="3298190" cy="1924050"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1" name="Grafik 1"/>
+                  <wp:cNvGraphicFramePr/>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5A06444E" w14:textId="77777777" w:rsidR="00976064" w:rsidRDefault="00976064" w:rsidP="00DD1904">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25875444" w14:textId="77777777" w:rsidR="00976064" w:rsidRDefault="00976064" w:rsidP="00DD1904">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69F95F66" w14:textId="77777777" w:rsidR="00976064" w:rsidRDefault="00976064" w:rsidP="00DD1904">
@@ -7131,50 +7168,52 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6008E0BB" w14:textId="77777777" w:rsidR="00976064" w:rsidRDefault="00976064" w:rsidP="00DD1904">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA07EAA" w14:textId="77777777" w:rsidR="00976064" w:rsidRDefault="00976064" w:rsidP="00DD1904">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="2FD5DD83" w14:textId="77777777" w:rsidR="00976064" w:rsidRDefault="00976064" w:rsidP="00DD1904">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19F852E9" w14:textId="77777777" w:rsidR="00976064" w:rsidRDefault="00976064" w:rsidP="00DD1904">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72D8A47E" w14:textId="77777777" w:rsidR="00976064" w:rsidRDefault="00976064" w:rsidP="00DD1904">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
@@ -7253,165 +7292,169 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07F4D427" w14:textId="77777777" w:rsidR="00256A46" w:rsidRDefault="00256A46" w:rsidP="00DD1904">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E45262D" w14:textId="425DF8E8" w:rsidR="00DD1904" w:rsidRDefault="00DD1904"/>
     <w:p w14:paraId="08F3F5A5" w14:textId="61E9A43F" w:rsidR="00DD1904" w:rsidRPr="00256A46" w:rsidRDefault="00DD1904" w:rsidP="00256A46">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DD1904" w:rsidRPr="00256A46" w:rsidSect="005A2B8A">
-      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="899" w:right="1417" w:bottom="360" w:left="1417" w:header="283" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="328E14A2" w14:textId="77777777" w:rsidR="000E6E78" w:rsidRDefault="000E6E78" w:rsidP="0034027E">
+    <w:p w14:paraId="187C0DFA" w14:textId="77777777" w:rsidR="00E26063" w:rsidRDefault="00E26063" w:rsidP="0034027E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79DB8CD1" w14:textId="77777777" w:rsidR="000E6E78" w:rsidRDefault="000E6E78" w:rsidP="0034027E">
+    <w:p w14:paraId="74AB9CD1" w14:textId="77777777" w:rsidR="00E26063" w:rsidRDefault="00E26063" w:rsidP="0034027E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="00"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos Display">
     <w:altName w:val="Arial"/>
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46D98F4E" w14:textId="77777777" w:rsidR="000E6E78" w:rsidRDefault="000E6E78" w:rsidP="0034027E">
+    <w:p w14:paraId="102E142B" w14:textId="77777777" w:rsidR="00E26063" w:rsidRDefault="00E26063" w:rsidP="0034027E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="060C4DF9" w14:textId="77777777" w:rsidR="000E6E78" w:rsidRDefault="000E6E78" w:rsidP="0034027E">
+    <w:p w14:paraId="6C63A20A" w14:textId="77777777" w:rsidR="00E26063" w:rsidRDefault="00E26063" w:rsidP="0034027E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="3A5B344B" w14:textId="2D930ACF" w:rsidR="00A3554C" w:rsidRDefault="00A3554C" w:rsidP="00A3554C">
     <w:pPr>
-      <w:pStyle w:val="stBilgi"/>
+      <w:pStyle w:val="stbilgi"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00911FE6">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D1283E2" wp14:editId="4A5A6964">
           <wp:extent cx="2160000" cy="651484"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2108763563" name="Resim 1" descr="yazı tipi, metin, logo, grafik içeren bir resim&#10;&#10;Yapay zeka tarafından oluşturulmuş içerik yanlış olabilir."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="265174489" name="Resim 1" descr="yazı tipi, metin, logo, grafik içeren bir resim&#10;&#10;Yapay zeka tarafından oluşturulmuş içerik yanlış olabilir."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -7423,52 +7466,52 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2160000" cy="651484"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="06E529B8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="53D0B380"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7573,51 +7616,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="10ED0F3A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A6F6BD64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7686,51 +7729,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="23D42EE3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="12E2DA34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7835,88 +7878,86 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1600873626">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="438065482">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1301227626">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003A4CE2"/>
     <w:rsid w:val="0000388D"/>
     <w:rsid w:val="00012758"/>
     <w:rsid w:val="00013CBF"/>
     <w:rsid w:val="00017704"/>
     <w:rsid w:val="00021B73"/>
     <w:rsid w:val="00021CF8"/>
     <w:rsid w:val="00026BD6"/>
     <w:rsid w:val="00051842"/>
     <w:rsid w:val="00052E53"/>
     <w:rsid w:val="00074A71"/>
     <w:rsid w:val="000828D0"/>
     <w:rsid w:val="00085AD5"/>
     <w:rsid w:val="00090AED"/>
     <w:rsid w:val="000935B6"/>
     <w:rsid w:val="000A1B1B"/>
     <w:rsid w:val="000A2129"/>
     <w:rsid w:val="000A4453"/>
     <w:rsid w:val="000A6902"/>
     <w:rsid w:val="000A6B0B"/>
     <w:rsid w:val="000D282C"/>
     <w:rsid w:val="000D384E"/>
     <w:rsid w:val="000D6C8C"/>
@@ -8026,50 +8067,51 @@
     <w:rsid w:val="00424039"/>
     <w:rsid w:val="0042441A"/>
     <w:rsid w:val="004338F3"/>
     <w:rsid w:val="004347B1"/>
     <w:rsid w:val="004402CD"/>
     <w:rsid w:val="0044111F"/>
     <w:rsid w:val="00453428"/>
     <w:rsid w:val="004550A4"/>
     <w:rsid w:val="00466279"/>
     <w:rsid w:val="00467ED5"/>
     <w:rsid w:val="00471A47"/>
     <w:rsid w:val="004738C2"/>
     <w:rsid w:val="00474110"/>
     <w:rsid w:val="00474423"/>
     <w:rsid w:val="0047593D"/>
     <w:rsid w:val="00482527"/>
     <w:rsid w:val="00485EEA"/>
     <w:rsid w:val="004904EB"/>
     <w:rsid w:val="0049402A"/>
     <w:rsid w:val="00496407"/>
     <w:rsid w:val="00496651"/>
     <w:rsid w:val="004A19BE"/>
     <w:rsid w:val="004A7E15"/>
     <w:rsid w:val="004B11F7"/>
     <w:rsid w:val="004C2595"/>
+    <w:rsid w:val="004C36FE"/>
     <w:rsid w:val="004D1988"/>
     <w:rsid w:val="004D52E6"/>
     <w:rsid w:val="004E15BB"/>
     <w:rsid w:val="004E171A"/>
     <w:rsid w:val="004F4485"/>
     <w:rsid w:val="0051310F"/>
     <w:rsid w:val="005200FE"/>
     <w:rsid w:val="005215FA"/>
     <w:rsid w:val="005221D8"/>
     <w:rsid w:val="005274FD"/>
     <w:rsid w:val="00541B5E"/>
     <w:rsid w:val="0054597B"/>
     <w:rsid w:val="005507A8"/>
     <w:rsid w:val="005546F5"/>
     <w:rsid w:val="00567A39"/>
     <w:rsid w:val="005726A0"/>
     <w:rsid w:val="00576D3B"/>
     <w:rsid w:val="00580094"/>
     <w:rsid w:val="0058152B"/>
     <w:rsid w:val="005920FF"/>
     <w:rsid w:val="00595E68"/>
     <w:rsid w:val="005A2B8A"/>
     <w:rsid w:val="005B73CA"/>
     <w:rsid w:val="005C15A7"/>
     <w:rsid w:val="005D7671"/>
@@ -8171,50 +8213,51 @@
     <w:rsid w:val="00910343"/>
     <w:rsid w:val="00911E3F"/>
     <w:rsid w:val="00911FE6"/>
     <w:rsid w:val="00916141"/>
     <w:rsid w:val="00926F22"/>
     <w:rsid w:val="00933B97"/>
     <w:rsid w:val="0095080C"/>
     <w:rsid w:val="00964CAF"/>
     <w:rsid w:val="00973A60"/>
     <w:rsid w:val="00976064"/>
     <w:rsid w:val="00982C7F"/>
     <w:rsid w:val="00984844"/>
     <w:rsid w:val="0098566F"/>
     <w:rsid w:val="00985E0F"/>
     <w:rsid w:val="00997C36"/>
     <w:rsid w:val="009A1519"/>
     <w:rsid w:val="009A18F4"/>
     <w:rsid w:val="009C5DE7"/>
     <w:rsid w:val="009D5121"/>
     <w:rsid w:val="009E394C"/>
     <w:rsid w:val="009E445E"/>
     <w:rsid w:val="009E589C"/>
     <w:rsid w:val="009E58E7"/>
     <w:rsid w:val="009F12B4"/>
     <w:rsid w:val="00A1243E"/>
+    <w:rsid w:val="00A12881"/>
     <w:rsid w:val="00A23007"/>
     <w:rsid w:val="00A3063C"/>
     <w:rsid w:val="00A33F69"/>
     <w:rsid w:val="00A3554C"/>
     <w:rsid w:val="00A52F36"/>
     <w:rsid w:val="00A566C4"/>
     <w:rsid w:val="00A711BC"/>
     <w:rsid w:val="00A75C20"/>
     <w:rsid w:val="00A7625D"/>
     <w:rsid w:val="00A77F31"/>
     <w:rsid w:val="00A8032C"/>
     <w:rsid w:val="00A8173B"/>
     <w:rsid w:val="00A84312"/>
     <w:rsid w:val="00AA5A5D"/>
     <w:rsid w:val="00AB287C"/>
     <w:rsid w:val="00AC07F2"/>
     <w:rsid w:val="00AE02D9"/>
     <w:rsid w:val="00AE51F2"/>
     <w:rsid w:val="00AE62DF"/>
     <w:rsid w:val="00AE6B5C"/>
     <w:rsid w:val="00AF6411"/>
     <w:rsid w:val="00B02591"/>
     <w:rsid w:val="00B03B19"/>
     <w:rsid w:val="00B06EC6"/>
     <w:rsid w:val="00B21033"/>
@@ -8282,142 +8325,142 @@
     <w:rsid w:val="00D15B1F"/>
     <w:rsid w:val="00D161EE"/>
     <w:rsid w:val="00D17035"/>
     <w:rsid w:val="00D24AE5"/>
     <w:rsid w:val="00D35F5E"/>
     <w:rsid w:val="00D379D7"/>
     <w:rsid w:val="00D41B6B"/>
     <w:rsid w:val="00D57714"/>
     <w:rsid w:val="00D660B1"/>
     <w:rsid w:val="00D7694D"/>
     <w:rsid w:val="00D86D4D"/>
     <w:rsid w:val="00D90677"/>
     <w:rsid w:val="00D947A2"/>
     <w:rsid w:val="00DA3803"/>
     <w:rsid w:val="00DA6B2F"/>
     <w:rsid w:val="00DB0AEA"/>
     <w:rsid w:val="00DB4725"/>
     <w:rsid w:val="00DC07E8"/>
     <w:rsid w:val="00DD0194"/>
     <w:rsid w:val="00DD1904"/>
     <w:rsid w:val="00DF2594"/>
     <w:rsid w:val="00E02DF5"/>
     <w:rsid w:val="00E02FF9"/>
     <w:rsid w:val="00E23222"/>
     <w:rsid w:val="00E255A0"/>
+    <w:rsid w:val="00E26063"/>
     <w:rsid w:val="00E268B9"/>
     <w:rsid w:val="00E313CD"/>
     <w:rsid w:val="00E468BB"/>
     <w:rsid w:val="00E514E4"/>
     <w:rsid w:val="00E53102"/>
     <w:rsid w:val="00E62BF2"/>
     <w:rsid w:val="00E7156E"/>
     <w:rsid w:val="00E77691"/>
     <w:rsid w:val="00E86DC3"/>
     <w:rsid w:val="00E9623B"/>
     <w:rsid w:val="00E971D4"/>
     <w:rsid w:val="00EA2406"/>
     <w:rsid w:val="00EA6A9B"/>
     <w:rsid w:val="00EB1678"/>
     <w:rsid w:val="00EC6466"/>
     <w:rsid w:val="00EC693D"/>
     <w:rsid w:val="00ED256D"/>
     <w:rsid w:val="00ED3D23"/>
     <w:rsid w:val="00ED5384"/>
     <w:rsid w:val="00EE4E5C"/>
     <w:rsid w:val="00EF0908"/>
     <w:rsid w:val="00EF47CA"/>
     <w:rsid w:val="00F04A29"/>
     <w:rsid w:val="00F05222"/>
     <w:rsid w:val="00F107BF"/>
     <w:rsid w:val="00F20D0D"/>
     <w:rsid w:val="00F2363D"/>
     <w:rsid w:val="00F4170D"/>
     <w:rsid w:val="00F43268"/>
     <w:rsid w:val="00F44952"/>
     <w:rsid w:val="00F4751C"/>
     <w:rsid w:val="00F510E4"/>
     <w:rsid w:val="00F63746"/>
     <w:rsid w:val="00F818C3"/>
     <w:rsid w:val="00F91795"/>
     <w:rsid w:val="00F93920"/>
     <w:rsid w:val="00F96934"/>
     <w:rsid w:val="00FA2A04"/>
     <w:rsid w:val="00FB3417"/>
     <w:rsid w:val="00FB57EF"/>
     <w:rsid w:val="00FC1CD9"/>
     <w:rsid w:val="00FC513A"/>
     <w:rsid w:val="00FC6B48"/>
     <w:rsid w:val="00FD0351"/>
     <w:rsid w:val="00FD2C40"/>
     <w:rsid w:val="00FE2399"/>
     <w:rsid w:val="00FE2D16"/>
     <w:rsid w:val="00FF054A"/>
     <w:rsid w:val="00FF1116"/>
+    <w:rsid w:val="00FF2A3A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6A0E76EB"/>
-  <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{37064ACD-A132-4FB8-8220-5060ED1930AD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8545,159 +8588,50 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
-[...107 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003A4CE2"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -8744,66 +8678,73 @@
     <w:rPr>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="009933"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLncedenBiimlendirilmi">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HTMLncedenBiimlendirilmiChar"/>
     <w:rsid w:val="00642ED5"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTMLncedenBiimlendirilmiChar">
     <w:name w:val="HTML Önceden Biçimlendirilmiş Char"/>
     <w:link w:val="HTMLncedenBiimlendirilmi"/>
     <w:rsid w:val="00642ED5"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="KlavuzuTablo4-Vurgu1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4Accent1">
     <w:name w:val="Grid Table 4 Accent 1"/>
     <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="007625C6"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -8817,88 +8758,88 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="stBilgi">
+  <w:style w:type="paragraph" w:styleId="stbilgi">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="stBilgiChar"/>
+    <w:link w:val="stbilgiChar"/>
     <w:rsid w:val="0034027E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="stBilgiChar">
-    <w:name w:val="Üst Bilgi Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="stbilgiChar">
+    <w:name w:val="Üstbilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
-    <w:link w:val="stBilgi"/>
+    <w:link w:val="stbilgi"/>
     <w:rsid w:val="0034027E"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="AltBilgi">
+  <w:style w:type="paragraph" w:styleId="Altbilgi">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="AltBilgiChar"/>
+    <w:link w:val="AltbilgiChar"/>
     <w:rsid w:val="0034027E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar">
-    <w:name w:val="Alt Bilgi Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AltbilgiChar">
+    <w:name w:val="Altbilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
-    <w:link w:val="AltBilgi"/>
+    <w:link w:val="Altbilgi"/>
     <w:rsid w:val="0034027E"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="p1">
     <w:name w:val="p1"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00630A4D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="15"/>
       <w:szCs w:val="15"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:rsid w:val="00253FB8"/>
   </w:style>
   <w:style w:type="character" w:styleId="Vurgu">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
@@ -8955,55 +8896,593 @@
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00256A46"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="BalonMetni">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalonMetniChar"/>
+    <w:rsid w:val="00A12881"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
+    <w:name w:val="Balon Metni Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="BalonMetni"/>
+    <w:rsid w:val="00A12881"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault/>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A4CE2"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="girinti">
+    <w:name w:val="girinti"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:rsid w:val="003A4CE2"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kpr">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="003A4CE2"/>
+    <w:rPr>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
+      <w:color w:val="1573A6"/>
+      <w:u w:val="none"/>
+      <w:effect w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="vshid2">
+    <w:name w:val="vshid2"/>
+    <w:rsid w:val="003A4CE2"/>
+    <w:rPr>
+      <w:vanish/>
+      <w:webHidden w:val="0"/>
+      <w:specVanish w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTMLCite">
+    <w:name w:val="HTML Cite"/>
+    <w:rsid w:val="003A4CE2"/>
+    <w:rPr>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="009933"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLncedenBiimlendirilmi">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HTMLncedenBiimlendirilmiChar"/>
+    <w:rsid w:val="00642ED5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLncedenBiimlendirilmiChar">
+    <w:name w:val="HTML Önceden Biçimlendirilmiş Char"/>
+    <w:link w:val="HTMLncedenBiimlendirilmi"/>
+    <w:rsid w:val="00642ED5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4Accent1">
+    <w:name w:val="Grid Table 4 Accent 1"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="007625C6"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="stbilgi">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="stbilgiChar"/>
+    <w:rsid w:val="0034027E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="stbilgiChar">
+    <w:name w:val="Üstbilgi Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="stbilgi"/>
+    <w:rsid w:val="0034027E"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Altbilgi">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="AltbilgiChar"/>
+    <w:rsid w:val="0034027E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AltbilgiChar">
+    <w:name w:val="Altbilgi Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Altbilgi"/>
+    <w:rsid w:val="0034027E"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p1">
+    <w:name w:val="p1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00630A4D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="15"/>
+      <w:szCs w:val="15"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:rsid w:val="00253FB8"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Vurgu">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="004338F3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Gl">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE2D16"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009F12B4"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00256A46"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00256A46"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalonMetni">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalonMetniChar"/>
+    <w:rsid w:val="00A12881"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
+    <w:name w:val="Balon Metni Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="BalonMetni"/>
+    <w:rsid w:val="00A12881"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="24184187">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="250432714">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9330,169 +9809,163 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1982493964">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel__al__ma_Sayfas_.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel__al__ma_Sayfas_1.xlsx"/></Relationships>
+</file>
+
+<file path=word/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel__al__ma_Sayfas_2.xlsx"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
-<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="tr-TR"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" sz="1050">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2024-2025</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1050">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" sz="1050">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Güz</a:t>
+              <a:t>Bahar</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" sz="1050" baseline="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> Yarıyılı</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
-              <a:defRPr/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" sz="1050" baseline="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>OSD ve Sosyal sorumluluk projesi</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1050">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </c:rich>
       </c:tx>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
-      <c:txPr>
-[...18 lines deleted...]
-      </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sayfa1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Öğrenci Sayısı</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent1"/>
@@ -9567,811 +10040,658 @@
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>1</c:v>
+                  <c:v>10</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
-          <c:extLst>
+          <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-5BA9-454B-83A1-7DB51594F1A2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
         <c:overlap val="-27"/>
-        <c:axId val="1492079743"/>
-        <c:axId val="1492079263"/>
+        <c:axId val="145682432"/>
+        <c:axId val="242695488"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="1492079743"/>
+        <c:axId val="145682432"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1">
                 <a:lumMod val="15000"/>
                 <a:lumOff val="85000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1492079263"/>
+        <c:crossAx val="242695488"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1492079263"/>
+        <c:axId val="242695488"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1492079743"/>
+        <c:crossAx val="145682432"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
-    <c:extLst>
+    <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:noFill/>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="tr-TR"/>
     </a:p>
   </c:txPr>
-  <c:externalData r:id="rId3">
+  <c:externalData r:id="rId1">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
-<file path=word/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
-[...225 lines deleted...]
-    <cs:spPr>
+<file path=word/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <c:date1904 val="0"/>
+  <c:lang val="tr-TR"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1050">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>2025-2026</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1050" baseline="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1050">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Güz</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1050" baseline="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Yarıyılı</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1050" baseline="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>OSD ve Sosyal sorumluluk projesi</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1050">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:barChart>
+        <c:barDir val="col"/>
+        <c:grouping val="clustered"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Sayfa1!$B$1</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Öğrenci Sayısı</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:trendline>
+            <c:spPr>
+              <a:ln w="19050" cap="rnd">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:prstDash val="sysDot"/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:trendlineType val="exp"/>
+            <c:dispRSqr val="0"/>
+            <c:dispEq val="0"/>
+          </c:trendline>
+          <c:cat>
+            <c:strRef>
+              <c:f>Sayfa1!$A$2:$A$11</c:f>
+              <c:strCache>
+                <c:ptCount val="10"/>
+                <c:pt idx="0">
+                  <c:v>NA</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>FF</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>FD</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>DD</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>DC</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>CC</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>CB</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>BB</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>BA</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>AA</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Sayfa1!$B$2:$B$11</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="10"/>
+                <c:pt idx="0">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>10</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000001-5BA9-454B-83A1-7DB51594F1A2}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:gapWidth val="219"/>
+        <c:overlap val="-27"/>
+        <c:axId val="168068608"/>
+        <c:axId val="242693760"/>
+      </c:barChart>
+      <c:catAx>
+        <c:axId val="168068608"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="15000"/>
+                <a:lumOff val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="tr-TR"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="242693760"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="242693760"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="15000"/>
+                  <a:lumOff val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="tr-TR"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="168068608"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+    <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+      <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
+        <c16r3:dataDisplayOptions16>
+          <c16r3:dispNaAsBlank val="1"/>
+        </c16r3:dataDisplayOptions16>
+      </c:ext>
+    </c:extLst>
+  </c:chart>
+  <c:spPr>
+    <a:noFill/>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:noFill/>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...311 lines deleted...]
-</cs:chartStyle>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="tr-TR"/>
+    </a:p>
+  </c:txPr>
+  <c:externalData r:id="rId1">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Aptos Display"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -10379,51 +10699,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Aptos"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -10593,102 +10913,100 @@
   </a:themeElements>
   <a:objectDefaults>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A42CF7E0-C565-2041-B9A4-625F4957EE6A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B77BFB7-CCCF-4A89-802E-AC5F86F7EBEC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>612</Words>
-  <Characters>3539</Characters>
+  <Words>619</Words>
+  <Characters>3533</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>294</Lines>
-  <Paragraphs>244</Paragraphs>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ÇAĞ UNIVERSITY</vt:lpstr>
       <vt:lpstr>ÇAĞ UNIVERSITY</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Cag University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3907</CharactersWithSpaces>
+  <CharactersWithSpaces>4144</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ÇAĞ UNIVERSITY</dc:title>
-  <dc:subject/>
   <dc:creator>Egitim Ogretim Koordinatorlugu</dc:creator>
-  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>