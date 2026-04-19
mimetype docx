--- v1 (2026-03-04)
+++ v2 (2026-04-19)
@@ -1,76 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
-  <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-  <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
-  <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/theme/themeOverride1.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/word/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-  <Override PartName="/word/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
-  <Override PartName="/word/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/theme/themeOverride2.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/word/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-  <Override PartName="/word/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
-  <Override PartName="/word/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/theme/themeOverride3.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/word/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-  <Override PartName="/word/charts/style4.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
-  <Override PartName="/word/charts/colors4.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/theme/themeOverride4.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/word/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-  <Override PartName="/word/charts/style5.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
-  <Override PartName="/word/charts/colors5.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/theme/themeOverride5.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="KlavuzuTablo4-Vurgu1"/>
+        <w:tblStyle w:val="GridTable4Accent1"/>
         <w:tblW w:w="10857" w:type="dxa"/>
         <w:tblInd w:w="-902" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="618"/>
         <w:gridCol w:w="276"/>
         <w:gridCol w:w="717"/>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="997"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="331"/>
         <w:gridCol w:w="353"/>
         <w:gridCol w:w="25"/>
         <w:gridCol w:w="855"/>
         <w:gridCol w:w="792"/>
         <w:gridCol w:w="246"/>
         <w:gridCol w:w="366"/>
         <w:gridCol w:w="293"/>
         <w:gridCol w:w="1185"/>
         <w:gridCol w:w="1540"/>
       </w:tblGrid>
       <w:tr w:rsidR="005A2B8A" w:rsidRPr="007625C6" w14:paraId="2CF276D6" w14:textId="77777777" w:rsidTr="005A2B8A">
         <w:trPr>
@@ -1101,98 +1092,122 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68DC02A2" w14:textId="41EA3880" w:rsidR="00170413" w:rsidRPr="00170413" w:rsidRDefault="00170413" w:rsidP="00170413">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00170413">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Dr. Öğr. Üyesi Eda Kayhan</w:t>
+              <w:t xml:space="preserve">Dr. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00170413">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Öğr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00170413">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Üyesi Eda Kayhan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1564" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B5DF00B" w14:textId="01FA51A1" w:rsidR="00170413" w:rsidRPr="00170413" w:rsidRDefault="00F171CD" w:rsidP="00170413">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pazartesi</w:t>
             </w:r>
             <w:r w:rsidR="00170413" w:rsidRPr="00170413">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          1</w:t>
             </w:r>
             <w:r w:rsidR="00900CDA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00170413" w:rsidRPr="00170413">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00900CDA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00170413" w:rsidRPr="00170413">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5 -1</w:t>
             </w:r>
             <w:r w:rsidR="00900CDA">
@@ -1339,51 +1354,73 @@
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9246" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C3B751E" w14:textId="5E68ABDE" w:rsidR="00F96934" w:rsidRPr="00170413" w:rsidRDefault="00170413" w:rsidP="0034027E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00170413">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Dr. Öğr. Üyesi Eda Kayhan</w:t>
+              <w:t xml:space="preserve">Dr. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00170413">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Öğr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00170413">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Üyesi Eda Kayhan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003537D4" w:rsidRPr="007625C6" w14:paraId="5543DDA1" w14:textId="77777777" w:rsidTr="00A8173B">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10857" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66EAB58D" w14:textId="50B5CF6A" w:rsidR="003537D4" w:rsidRPr="003537D4" w:rsidRDefault="003537D4" w:rsidP="003537D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
@@ -2649,80 +2686,82 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1, 2, 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F83A37D" w14:textId="5F90D2CF" w:rsidR="00586EB2" w:rsidRPr="00C47FAC" w:rsidRDefault="00586EB2" w:rsidP="00586EB2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C47FAC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00C47FAC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,4</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B5C97" w:rsidRPr="007625C6" w14:paraId="308762C8" w14:textId="3AD2B085" w:rsidTr="005A2B8A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1611" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B009601" w14:textId="50C3248D" w:rsidR="001B5C97" w:rsidRPr="001B5C97" w:rsidRDefault="001B5C97" w:rsidP="003A0CE5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="333333"/>
@@ -3223,51 +3262,87 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4308" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BAB814A" w14:textId="231299E4" w:rsidR="00BB24F1" w:rsidRPr="00BB24F1" w:rsidRDefault="00BB24F1" w:rsidP="00BB24F1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB24F1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>İnce Yetenekler (Soft Skills)</w:t>
+              <w:t>İnce Yetenekler (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB24F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Soft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB24F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB24F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Skills</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB24F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D8BE1F4" w14:textId="700AFF71" w:rsidR="00BB24F1" w:rsidRPr="0009271B" w:rsidRDefault="00BB24F1" w:rsidP="00BB24F1">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3384" w:type="dxa"/>
@@ -3806,69 +3881,79 @@
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04590A59" w14:textId="4B1EFA83" w:rsidR="00BB24F1" w:rsidRPr="0009271B" w:rsidRDefault="00BB24F1" w:rsidP="00BB24F1">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3384" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66EE9B06" w14:textId="7DA0637C" w:rsidR="00BB24F1" w:rsidRPr="0009271B" w:rsidRDefault="00BB24F1" w:rsidP="00BB24F1">
+          <w:p w14:paraId="66EE9B06" w14:textId="7CA51CC3" w:rsidR="00BB24F1" w:rsidRPr="0009271B" w:rsidRDefault="00BB24F1" w:rsidP="00BB24F1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Proje</w:t>
+            </w:r>
+            <w:r w:rsidR="00867890">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ve haftalık ödevler</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB24F1" w:rsidRPr="007625C6" w14:paraId="291CDCDD" w14:textId="77777777" w:rsidTr="00BB24F1">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="894" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18E59DE5" w14:textId="77777777" w:rsidR="00BB24F1" w:rsidRPr="007625C6" w:rsidRDefault="00BB24F1" w:rsidP="00BB24F1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5138,51 +5223,293 @@
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7408" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23171847" w14:textId="20C7D9F7" w:rsidR="003360EF" w:rsidRPr="0009271B" w:rsidRDefault="0009271B" w:rsidP="00466279">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009271B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Kayhan, Power point slides and course notes will be shared throughout the term.</w:t>
+              <w:t xml:space="preserve">Kayhan, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009271B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Power</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009271B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009271B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>point</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009271B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009271B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>slides</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009271B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009271B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009271B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009271B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>course</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009271B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009271B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>notes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009271B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009271B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>will</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009271B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009271B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>shared</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009271B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009271B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>throughout</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009271B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009271B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009271B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0009271B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>term</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0009271B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003360EF" w:rsidRPr="007625C6" w14:paraId="70CF837C" w14:textId="77777777" w:rsidTr="005A2B8A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10857" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28AC308E" w14:textId="4F0685E0" w:rsidR="003360EF" w:rsidRPr="00466279" w:rsidRDefault="00466279" w:rsidP="00466279">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5329,70 +5656,146 @@
             <w:r w:rsidRPr="00466279">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Notlar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0009271B" w:rsidRPr="007625C6" w14:paraId="7139BC66" w14:textId="77777777" w:rsidTr="00BB24F1">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3449" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52CE2F29" w14:textId="6BDFAD6D" w:rsidR="0009271B" w:rsidRPr="00E2702E" w:rsidRDefault="00BB24F1" w:rsidP="0009271B">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="52CE2F29" w14:textId="36C80AF9" w:rsidR="0009271B" w:rsidRPr="00E2702E" w:rsidRDefault="00BB24F1" w:rsidP="0009271B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:r w:rsidRPr="00E2702E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Vize (ödev- zeka, kişilik ve beceri videoları özet)</w:t>
-            </w:r>
+              <w:t>Vize (ödev- zeka, kişilik ve beceri videoları özet</w:t>
+            </w:r>
+            <w:r w:rsidR="00867890">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00867890">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>linkedin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00867890">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00867890">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>profil</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00867890">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oluşturma, kütüphane</w:t>
+            </w:r>
+            <w:r w:rsidR="001847A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kariyer konulu kitap</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2702E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AF41AA6" w14:textId="1BCD1536" w:rsidR="0009271B" w:rsidRPr="0009271B" w:rsidRDefault="0009271B" w:rsidP="0009271B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009271B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
@@ -5473,59 +5876,71 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0009271B" w:rsidRPr="007625C6" w14:paraId="48A9BDBF" w14:textId="77777777" w:rsidTr="00BB24F1">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3449" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EFD8A18" w14:textId="010C284A" w:rsidR="0009271B" w:rsidRPr="00E2702E" w:rsidRDefault="00BB24F1" w:rsidP="0009271B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E2702E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Cv oluşturma</w:t>
+              <w:t>Cv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E2702E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oluşturma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FA78A11" w14:textId="1E446B4E" w:rsidR="0009271B" w:rsidRPr="0009271B" w:rsidRDefault="00BB24F1" w:rsidP="0009271B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -5683,94 +6098,140 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>%10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5302" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D5585CD" w14:textId="0CE4F2B8" w:rsidR="00C61447" w:rsidRPr="00C61447" w:rsidRDefault="00C61447" w:rsidP="00C61447">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C61447">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sınıf içi tartışmalara, vaka çözümlemelerine, sınıf içi etkinliklere ve misafir konuşmacıya aktif katılım.</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C61447" w:rsidRPr="007625C6" w14:paraId="1B798BF9" w14:textId="77777777" w:rsidTr="00C61447">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3449" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51774DDD" w14:textId="17F0BF9E" w:rsidR="00C61447" w:rsidRPr="00E2702E" w:rsidRDefault="00C61447" w:rsidP="00C61447">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E2702E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Kitap Okuma Özeti, Ytnk Tv videoları tamamlama, kariyer planı kompozisyonu yazma</w:t>
+              <w:t xml:space="preserve">Kitap Okuma Özeti, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E2702E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ytnk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E2702E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E2702E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E2702E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> videoları tamamlama, kariyer planı kompozisyonu yazma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68F2F518" w14:textId="6801964B" w:rsidR="00C61447" w:rsidRPr="00C61447" w:rsidRDefault="00C61447" w:rsidP="00C61447">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C61447">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -7006,51 +7467,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4D11BCC7" w14:textId="3945115E" w:rsidR="003237AD" w:rsidRDefault="003237AD"/>
     <w:p w14:paraId="29B80FCD" w14:textId="77777777" w:rsidR="003237AD" w:rsidRDefault="003237AD">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="KlavuzuTablo4-Vurgu1"/>
+        <w:tblStyle w:val="GridTable4Accent1"/>
         <w:tblW w:w="10857" w:type="dxa"/>
         <w:tblInd w:w="-902" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5410"/>
         <w:gridCol w:w="5447"/>
       </w:tblGrid>
       <w:tr w:rsidR="008518A2" w:rsidRPr="007625C6" w14:paraId="796D736C" w14:textId="77777777" w:rsidTr="00DF5D1A">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10857" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
@@ -7103,98 +7564,98 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76D2ECA2" wp14:editId="336E3F30">
                   <wp:extent cx="3298190" cy="1924050"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1927710724" name="Grafik 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId6"/>
+                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A9C430A" w14:textId="05A6FF53" w:rsidR="008518A2" w:rsidRPr="003237AD" w:rsidRDefault="00367222" w:rsidP="00DF5D1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="729DC0DB" wp14:editId="06BC2EF4">
                   <wp:extent cx="3298190" cy="1924050"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="267295396" name="Grafik 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
+                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008518A2" w:rsidRPr="007625C6" w14:paraId="75A31402" w14:textId="77777777" w:rsidTr="00DF5D1A">
         <w:trPr>
           <w:trHeight w:val="4530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F9624EB" w14:textId="023FD52F" w:rsidR="008518A2" w:rsidRPr="003237AD" w:rsidRDefault="003609D5" w:rsidP="00DF5D1A">
@@ -7202,98 +7663,98 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65E22791" wp14:editId="2CE4C49B">
                   <wp:extent cx="3298190" cy="1924050"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1406599969" name="Grafik 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
+                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E134DF8" w14:textId="77777777" w:rsidR="008518A2" w:rsidRPr="003237AD" w:rsidRDefault="008518A2" w:rsidP="00DF5D1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F7BAE07" wp14:editId="15857987">
                   <wp:extent cx="3298190" cy="1924050"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="710092929" name="Grafik 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
+                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A073F" w:rsidRPr="007625C6" w14:paraId="37312A07" w14:textId="77777777" w:rsidTr="00DF5D1A">
         <w:trPr>
           <w:cnfStyle w:val="010000000000" w:firstRow="0" w:lastRow="1" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="4530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7302,178 +7763,186 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="747B2534" wp14:editId="0F8DABE5">
                   <wp:extent cx="3298190" cy="1924050"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1868345670" name="Grafik 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
+                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FA27A0E" w14:textId="77777777" w:rsidR="002A073F" w:rsidRDefault="002A073F" w:rsidP="00DF5D1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5269A0A7" w14:textId="3E82BF68" w:rsidR="003A4CE2" w:rsidRPr="007625C6" w:rsidRDefault="003A4CE2"/>
     <w:sectPr w:rsidR="003A4CE2" w:rsidRPr="007625C6" w:rsidSect="005A2B8A">
-      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="899" w:right="1417" w:bottom="360" w:left="1417" w:header="283" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7442BFCA" w14:textId="77777777" w:rsidR="003C1B95" w:rsidRDefault="003C1B95" w:rsidP="0034027E">
+    <w:p w14:paraId="2DF7B1C6" w14:textId="77777777" w:rsidR="00995A22" w:rsidRDefault="00995A22" w:rsidP="0034027E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="750BC51A" w14:textId="77777777" w:rsidR="003C1B95" w:rsidRDefault="003C1B95" w:rsidP="0034027E">
+    <w:p w14:paraId="4A03A975" w14:textId="77777777" w:rsidR="00995A22" w:rsidRDefault="00995A22" w:rsidP="0034027E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52E17645" w14:textId="77777777" w:rsidR="003C1B95" w:rsidRDefault="003C1B95" w:rsidP="0034027E">
+    <w:p w14:paraId="239828A8" w14:textId="77777777" w:rsidR="00995A22" w:rsidRDefault="00995A22" w:rsidP="0034027E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78100739" w14:textId="77777777" w:rsidR="003C1B95" w:rsidRDefault="003C1B95" w:rsidP="0034027E">
+    <w:p w14:paraId="3B5244A9" w14:textId="77777777" w:rsidR="00995A22" w:rsidRDefault="00995A22" w:rsidP="0034027E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="3A5B344B" w14:textId="016E49E7" w:rsidR="00A3554C" w:rsidRDefault="00A3554C" w:rsidP="00A3554C">
     <w:pPr>
-      <w:pStyle w:val="stBilgi"/>
+      <w:pStyle w:val="stbilgi"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00911FE6">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D1283E2" wp14:editId="5DCE08D3">
           <wp:extent cx="2347462" cy="708025"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2108763563" name="Resim 1" descr="yazı tipi, metin, logo, grafik içeren bir resim&#10;&#10;Yapay zeka tarafından oluşturulmuş içerik yanlış olabilir."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="265174489" name="Resim 1" descr="yazı tipi, metin, logo, grafik içeren bir resim&#10;&#10;Yapay zeka tarafından oluşturulmuş içerik yanlış olabilir."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -7488,96 +7957,96 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2355157" cy="710346"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00170413" w:rsidRPr="00170413">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003A4CE2"/>
     <w:rsid w:val="0000388D"/>
     <w:rsid w:val="00013841"/>
     <w:rsid w:val="00017704"/>
     <w:rsid w:val="00025710"/>
     <w:rsid w:val="00051842"/>
     <w:rsid w:val="00052E53"/>
     <w:rsid w:val="00085AD5"/>
     <w:rsid w:val="00090AED"/>
     <w:rsid w:val="0009271B"/>
     <w:rsid w:val="000A4453"/>
     <w:rsid w:val="000D2C03"/>
     <w:rsid w:val="000D384E"/>
     <w:rsid w:val="000F34D6"/>
     <w:rsid w:val="00102701"/>
     <w:rsid w:val="00146F98"/>
     <w:rsid w:val="001639F7"/>
     <w:rsid w:val="00170413"/>
     <w:rsid w:val="001741A1"/>
     <w:rsid w:val="0017773A"/>
+    <w:rsid w:val="001847A1"/>
     <w:rsid w:val="0019361E"/>
     <w:rsid w:val="001A1304"/>
     <w:rsid w:val="001A2F79"/>
     <w:rsid w:val="001A7816"/>
     <w:rsid w:val="001B0A2E"/>
     <w:rsid w:val="001B5C97"/>
     <w:rsid w:val="001C7F25"/>
     <w:rsid w:val="001D3D43"/>
     <w:rsid w:val="001D4974"/>
     <w:rsid w:val="001E72A9"/>
     <w:rsid w:val="001F6F6B"/>
     <w:rsid w:val="00200197"/>
     <w:rsid w:val="00212A30"/>
     <w:rsid w:val="00233A78"/>
     <w:rsid w:val="0024324E"/>
     <w:rsid w:val="002540BC"/>
     <w:rsid w:val="00264E5A"/>
     <w:rsid w:val="0027165B"/>
     <w:rsid w:val="002A073F"/>
     <w:rsid w:val="002A3BFC"/>
     <w:rsid w:val="002B4AEF"/>
     <w:rsid w:val="002B4BAB"/>
     <w:rsid w:val="002B7787"/>
     <w:rsid w:val="002C2720"/>
     <w:rsid w:val="002D29FC"/>
@@ -7645,70 +8114,73 @@
     <w:rsid w:val="006A6D82"/>
     <w:rsid w:val="007062CB"/>
     <w:rsid w:val="007152C2"/>
     <w:rsid w:val="00727DB3"/>
     <w:rsid w:val="007348AB"/>
     <w:rsid w:val="00735EC2"/>
     <w:rsid w:val="00745E6E"/>
     <w:rsid w:val="00747E10"/>
     <w:rsid w:val="007625C6"/>
     <w:rsid w:val="00770795"/>
     <w:rsid w:val="007C799D"/>
     <w:rsid w:val="007D162B"/>
     <w:rsid w:val="007F04A8"/>
     <w:rsid w:val="00800E21"/>
     <w:rsid w:val="00807259"/>
     <w:rsid w:val="0082068F"/>
     <w:rsid w:val="0082236E"/>
     <w:rsid w:val="00825885"/>
     <w:rsid w:val="0082627A"/>
     <w:rsid w:val="00833C72"/>
     <w:rsid w:val="00847969"/>
     <w:rsid w:val="008518A2"/>
     <w:rsid w:val="00851D15"/>
     <w:rsid w:val="00853935"/>
     <w:rsid w:val="0086588C"/>
+    <w:rsid w:val="00867890"/>
     <w:rsid w:val="00867A48"/>
     <w:rsid w:val="00870700"/>
     <w:rsid w:val="008804FE"/>
     <w:rsid w:val="00880F10"/>
     <w:rsid w:val="00883290"/>
     <w:rsid w:val="00886770"/>
     <w:rsid w:val="00895E2A"/>
     <w:rsid w:val="008A022E"/>
     <w:rsid w:val="008D4F25"/>
     <w:rsid w:val="00900CDA"/>
     <w:rsid w:val="00905CD0"/>
     <w:rsid w:val="00911FE6"/>
     <w:rsid w:val="00916141"/>
     <w:rsid w:val="00933B97"/>
     <w:rsid w:val="0095080C"/>
     <w:rsid w:val="00964CAF"/>
     <w:rsid w:val="00973A60"/>
     <w:rsid w:val="00985E0F"/>
+    <w:rsid w:val="00995A22"/>
     <w:rsid w:val="00997C36"/>
     <w:rsid w:val="009C5DE7"/>
+    <w:rsid w:val="009D04C2"/>
     <w:rsid w:val="009E445E"/>
     <w:rsid w:val="00A04016"/>
     <w:rsid w:val="00A33F69"/>
     <w:rsid w:val="00A3554C"/>
     <w:rsid w:val="00A403E8"/>
     <w:rsid w:val="00A566C4"/>
     <w:rsid w:val="00A620FD"/>
     <w:rsid w:val="00A711BC"/>
     <w:rsid w:val="00A7625D"/>
     <w:rsid w:val="00A8032C"/>
     <w:rsid w:val="00A8173B"/>
     <w:rsid w:val="00AD3E58"/>
     <w:rsid w:val="00B03B19"/>
     <w:rsid w:val="00B06EC6"/>
     <w:rsid w:val="00B41C3E"/>
     <w:rsid w:val="00B65C62"/>
     <w:rsid w:val="00B74181"/>
     <w:rsid w:val="00B80DAF"/>
     <w:rsid w:val="00B96430"/>
     <w:rsid w:val="00BA1059"/>
     <w:rsid w:val="00BA2B7C"/>
     <w:rsid w:val="00BB24F1"/>
     <w:rsid w:val="00BB378F"/>
     <w:rsid w:val="00BB42DE"/>
     <w:rsid w:val="00BB49BA"/>
@@ -7778,75 +8250,73 @@
     <w:rsid w:val="00F96934"/>
     <w:rsid w:val="00FA2A04"/>
     <w:rsid w:val="00FB3417"/>
     <w:rsid w:val="00FB3A29"/>
     <w:rsid w:val="00FB6DF8"/>
     <w:rsid w:val="00FC1CD9"/>
     <w:rsid w:val="00FC6B48"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6A0E76EB"/>
-  <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{37064ACD-A132-4FB8-8220-5060ED1930AD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7973,172 +8443,64 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
-[...107 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003A4CE2"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="girinti">
     <w:name w:val="girinti"/>
@@ -8171,66 +8533,73 @@
     <w:rPr>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="009933"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLncedenBiimlendirilmi">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HTMLncedenBiimlendirilmiChar"/>
     <w:rsid w:val="00642ED5"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTMLncedenBiimlendirilmiChar">
     <w:name w:val="HTML Önceden Biçimlendirilmiş Char"/>
     <w:link w:val="HTMLncedenBiimlendirilmi"/>
     <w:rsid w:val="00642ED5"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="KlavuzuTablo4-Vurgu1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4Accent1">
     <w:name w:val="Grid Table 4 Accent 1"/>
     <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="007625C6"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -8244,99 +8613,542 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="stBilgi">
+  <w:style w:type="paragraph" w:styleId="stbilgi">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="stBilgiChar"/>
+    <w:link w:val="stbilgiChar"/>
     <w:rsid w:val="0034027E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="stBilgiChar">
-    <w:name w:val="Üst Bilgi Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="stbilgiChar">
+    <w:name w:val="Üstbilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
-    <w:link w:val="stBilgi"/>
+    <w:link w:val="stbilgi"/>
     <w:rsid w:val="0034027E"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="AltBilgi">
+  <w:style w:type="paragraph" w:styleId="Altbilgi">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="AltBilgiChar"/>
+    <w:link w:val="AltbilgiChar"/>
     <w:rsid w:val="0034027E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar">
-    <w:name w:val="Alt Bilgi Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AltbilgiChar">
+    <w:name w:val="Altbilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
-    <w:link w:val="AltBilgi"/>
+    <w:link w:val="Altbilgi"/>
     <w:rsid w:val="0034027E"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="BalonMetni">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalonMetniChar"/>
+    <w:rsid w:val="00867890"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
+    <w:name w:val="Balon Metni Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="BalonMetni"/>
+    <w:rsid w:val="00867890"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault/>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A4CE2"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="girinti">
+    <w:name w:val="girinti"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:rsid w:val="003A4CE2"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kpr">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="003A4CE2"/>
+    <w:rPr>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
+      <w:color w:val="1573A6"/>
+      <w:u w:val="none"/>
+      <w:effect w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="vshid2">
+    <w:name w:val="vshid2"/>
+    <w:rsid w:val="003A4CE2"/>
+    <w:rPr>
+      <w:vanish/>
+      <w:webHidden w:val="0"/>
+      <w:specVanish w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTMLCite">
+    <w:name w:val="HTML Cite"/>
+    <w:rsid w:val="003A4CE2"/>
+    <w:rPr>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="009933"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLncedenBiimlendirilmi">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HTMLncedenBiimlendirilmiChar"/>
+    <w:rsid w:val="00642ED5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLncedenBiimlendirilmiChar">
+    <w:name w:val="HTML Önceden Biçimlendirilmiş Char"/>
+    <w:link w:val="HTMLncedenBiimlendirilmi"/>
+    <w:rsid w:val="00642ED5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4Accent1">
+    <w:name w:val="Grid Table 4 Accent 1"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="007625C6"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="stbilgi">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="stbilgiChar"/>
+    <w:rsid w:val="0034027E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="stbilgiChar">
+    <w:name w:val="Üstbilgi Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="stbilgi"/>
+    <w:rsid w:val="0034027E"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Altbilgi">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="AltbilgiChar"/>
+    <w:rsid w:val="0034027E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AltbilgiChar">
+    <w:name w:val="Altbilgi Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Altbilgi"/>
+    <w:rsid w:val="0034027E"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalonMetni">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalonMetniChar"/>
+    <w:rsid w:val="00867890"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
+    <w:name w:val="Balon Metni Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="BalonMetni"/>
+    <w:rsid w:val="00867890"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="24184187">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="250432714">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8665,172 +9477,162 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1982493964">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel__al__ma_Sayfas_1.xlsx"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet1.xlsx"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel__al__ma_Sayfas_2.xlsx"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride2.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride3.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet2.xlsx"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel__al__ma_Sayfas_3.xlsx"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride3.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride4.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet3.xlsx"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel__al__ma_Sayfas_4.xlsx"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride4.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride5.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors5.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet4.xlsx"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel__al__ma_Sayfas_5.xlsx"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride5.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
-<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="tr-TR"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" sz="1050">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2020-2021</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" sz="1050" baseline="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> Bahar Yarıyılı</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
-              <a:defRPr/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" sz="1050" baseline="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>FEAS 104- Kariyer Planlama</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1050">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </c:rich>
       </c:tx>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
-      <c:txPr>
-[...18 lines deleted...]
-      </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sayfa1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Öğrenci Sayısı</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent1"/>
@@ -8910,314 +9712,304 @@
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>3</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>4</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>2</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>2</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>6</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>9</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>50</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
-          <c:extLst>
+          <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-B5E1-4C4B-A23B-0FDE13E935C3}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
         <c:overlap val="-27"/>
-        <c:axId val="1492079743"/>
-        <c:axId val="1492079263"/>
+        <c:axId val="40816128"/>
+        <c:axId val="214234176"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="1492079743"/>
+        <c:axId val="40816128"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1">
                 <a:lumMod val="15000"/>
                 <a:lumOff val="85000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1492079263"/>
+        <c:crossAx val="214234176"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1492079263"/>
+        <c:axId val="214234176"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1492079743"/>
+        <c:crossAx val="40816128"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
-    <c:extLst>
+    <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:noFill/>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="tr-TR"/>
     </a:p>
   </c:txPr>
-  <c:externalData r:id="rId4">
+  <c:externalData r:id="rId2">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
-<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="tr-TR"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" sz="1050">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2021-2022</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" sz="1050" baseline="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> Bahar Yarıyılı</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
-              <a:defRPr/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" sz="1050" baseline="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>FEAS 104 - Kariyer Planlama</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1050">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </c:rich>
       </c:tx>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
-      <c:txPr>
-[...18 lines deleted...]
-      </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sayfa1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Öğrenci Sayısı</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent1"/>
@@ -9297,314 +10089,304 @@
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>5</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>1</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>2</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>61</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
-          <c:extLst>
+          <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-6FD9-4BB7-887B-36D22C06EA52}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
         <c:overlap val="-27"/>
-        <c:axId val="1492079743"/>
-        <c:axId val="1492079263"/>
+        <c:axId val="247905280"/>
+        <c:axId val="214235328"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="1492079743"/>
+        <c:axId val="247905280"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1">
                 <a:lumMod val="15000"/>
                 <a:lumOff val="85000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1492079263"/>
+        <c:crossAx val="214235328"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1492079263"/>
+        <c:axId val="214235328"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1492079743"/>
+        <c:crossAx val="247905280"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
-    <c:extLst>
+    <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:noFill/>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="tr-TR"/>
     </a:p>
   </c:txPr>
-  <c:externalData r:id="rId4">
+  <c:externalData r:id="rId2">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
-<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="tr-TR"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" sz="1050">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2022-2023</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" sz="1050" baseline="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> Bahar Yarıyılı</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
-              <a:defRPr/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" sz="1050" baseline="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>FEAS 104 - Kariyer Planlama</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1050">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </c:rich>
       </c:tx>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
-      <c:txPr>
-[...18 lines deleted...]
-      </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sayfa1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Öğrenci Sayısı</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent1"/>
@@ -9684,314 +10466,304 @@
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>4</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>3</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>21</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
-          <c:extLst>
+          <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-601C-4B48-9303-61336C3BA2FC}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
         <c:overlap val="-27"/>
-        <c:axId val="1492079743"/>
-        <c:axId val="1492079263"/>
+        <c:axId val="249875968"/>
+        <c:axId val="229985664"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="1492079743"/>
+        <c:axId val="249875968"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1">
                 <a:lumMod val="15000"/>
                 <a:lumOff val="85000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1492079263"/>
+        <c:crossAx val="229985664"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1492079263"/>
+        <c:axId val="229985664"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1492079743"/>
+        <c:crossAx val="249875968"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
-    <c:extLst>
+    <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:noFill/>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="tr-TR"/>
     </a:p>
   </c:txPr>
-  <c:externalData r:id="rId4">
+  <c:externalData r:id="rId2">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart4.xml><?xml version="1.0" encoding="utf-8"?>
-<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="tr-TR"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" sz="1050">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2023-2024</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" sz="1050" baseline="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> Bahar Yarıyılı</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
-              <a:defRPr/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" sz="1050" baseline="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>FEAS 104 - Kariyer Planlama</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1050">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </c:rich>
       </c:tx>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
-      <c:txPr>
-[...18 lines deleted...]
-      </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sayfa1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Öğrenci Sayısı</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent1"/>
@@ -10071,314 +10843,304 @@
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>1</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>4</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>3</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>6</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>1</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>40</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
-          <c:extLst>
+          <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-E44A-4CF9-9124-28F0E1ECE930}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
         <c:overlap val="-27"/>
-        <c:axId val="1492079743"/>
-        <c:axId val="1492079263"/>
+        <c:axId val="256861184"/>
+        <c:axId val="229988544"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="1492079743"/>
+        <c:axId val="256861184"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1">
                 <a:lumMod val="15000"/>
                 <a:lumOff val="85000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1492079263"/>
+        <c:crossAx val="229988544"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1492079263"/>
+        <c:axId val="229988544"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1492079743"/>
+        <c:crossAx val="256861184"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
-    <c:extLst>
+    <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:noFill/>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="tr-TR"/>
     </a:p>
   </c:txPr>
-  <c:externalData r:id="rId4">
+  <c:externalData r:id="rId2">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart5.xml><?xml version="1.0" encoding="utf-8"?>
-<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="0"/>
   <c:lang val="tr-TR"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" sz="1050">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2024-2025</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" sz="1050" baseline="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> Bahar Yarıyılı</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
-              <a:defRPr/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" sz="1050" baseline="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>FEAS 104 - Kariyer Planlama</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1050">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </c:rich>
       </c:tx>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
-      <c:txPr>
-[...18 lines deleted...]
-      </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sayfa1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Öğrenci Sayısı</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent1"/>
@@ -10458,2978 +11220,263 @@
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>3</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>5</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>10</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>4</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>10</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>6</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>66</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
-          <c:extLst>
+          <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-27A3-4930-AD6B-893B53466079}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
         <c:overlap val="-27"/>
-        <c:axId val="1492079743"/>
-        <c:axId val="1492079263"/>
+        <c:axId val="256863744"/>
+        <c:axId val="247810880"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="1492079743"/>
+        <c:axId val="256863744"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1">
                 <a:lumMod val="15000"/>
                 <a:lumOff val="85000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1492079263"/>
+        <c:crossAx val="247810880"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1492079263"/>
+        <c:axId val="247810880"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1492079743"/>
+        <c:crossAx val="256863744"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
-    <c:extLst>
+    <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:noFill/>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="tr-TR"/>
     </a:p>
   </c:txPr>
-  <c:externalData r:id="rId4">
+  <c:externalData r:id="rId2">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
-</file>
-[...2713 lines deleted...]
-</cs:chartStyle>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Aptos Display"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -13437,51 +11484,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Aptos"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -13651,51 +11698,51 @@
   </a:themeElements>
   <a:objectDefaults>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=word/theme/themeOverride1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:themeOverride xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <a:clrScheme name="Office">
     <a:dk1>
       <a:sysClr val="windowText" lastClr="000000"/>
     </a:dk1>
     <a:lt1>
       <a:sysClr val="window" lastClr="FFFFFF"/>
     </a:lt1>
     <a:dk2>
       <a:srgbClr val="0E2841"/>
     </a:dk2>
     <a:lt2>
       <a:srgbClr val="E8E8E8"/>
     </a:lt2>
     <a:accent1>
       <a:srgbClr val="156082"/>
     </a:accent1>
     <a:accent2>
       <a:srgbClr val="E97132"/>
@@ -15092,75 +13139,73 @@
               <a:tint val="98000"/>
               <a:satMod val="130000"/>
               <a:shade val="90000"/>
               <a:lumMod val="103000"/>
             </a:schemeClr>
           </a:gs>
           <a:gs pos="100000">
             <a:schemeClr val="phClr">
               <a:shade val="63000"/>
               <a:satMod val="120000"/>
             </a:schemeClr>
           </a:gs>
         </a:gsLst>
         <a:lin ang="5400000" scaled="0"/>
       </a:gradFill>
     </a:bgFillStyleLst>
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>550</Words>
-  <Characters>3137</Characters>
+  <Words>562</Words>
+  <Characters>3204</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ÇAĞ UNIVERSITY</vt:lpstr>
       <vt:lpstr>ÇAĞ UNIVERSITY</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Cag University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3680</CharactersWithSpaces>
+  <CharactersWithSpaces>3759</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ÇAĞ UNIVERSITY</dc:title>
-  <dc:subject/>
   <dc:creator>Egitim Ogretim Koordinatorlugu</dc:creator>
-  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>