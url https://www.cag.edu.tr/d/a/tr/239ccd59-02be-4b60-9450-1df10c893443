--- v0 (2025-10-30)
+++ v1 (2026-04-14)
@@ -880,115 +880,126 @@
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w:rsidR="00500B82" w:rsidRPr="001B4DBF" w:rsidRDefault="00500B82" w:rsidP="00EC26DA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1753" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="709FDB" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00500B82" w:rsidRPr="001B4DBF" w:rsidRDefault="00500B82" w:rsidP="00EC26DA">
+          <w:p w:rsidR="00500B82" w:rsidRPr="001B4DBF" w:rsidRDefault="00A75997" w:rsidP="00EC26DA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Salı 13.25-16.30</w:t>
+              <w:t xml:space="preserve">Çarşamba </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidR="00500B82">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13.25-16.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2112" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="709FDB" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00500B82" w:rsidRPr="001B4DBF" w:rsidRDefault="00500B82" w:rsidP="00EC26DA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Salı 10.00-12.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="709FDB" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00500B82" w:rsidRPr="001B4DBF" w:rsidRDefault="005B7025" w:rsidP="00EC26DA">
+          <w:p w:rsidR="00500B82" w:rsidRPr="001B4DBF" w:rsidRDefault="00532721" w:rsidP="00EC26DA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidR="00500B82" w:rsidRPr="00A56B2C">
                 <w:rPr>
                   <w:rStyle w:val="Kpr"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>cansu.u.e@cag.edu.tr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
@@ -5557,51 +5568,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D33F8E" w:rsidRPr="001B4DBF" w:rsidTr="00EC26DA">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="894" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E1EBF7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D33F8E" w:rsidRPr="001B4DBF" w:rsidRDefault="00D33F8E" w:rsidP="00EC26DA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack" w:colFirst="1" w:colLast="1"/>
             <w:r w:rsidRPr="001B4DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4554" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E1EBF7" w:themeFill="text2" w:themeFillTint="1A"/>
           </w:tcPr>
           <w:p w:rsidR="00D33F8E" w:rsidRPr="00757C4E" w:rsidRDefault="00D33F8E" w:rsidP="005B5E51">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6229,51 +6239,50 @@
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Socrative</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
       <w:tr w:rsidR="00500B82" w:rsidRPr="001B4DBF" w:rsidTr="00EC26DA">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="894" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E1EBF7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00500B82" w:rsidRPr="001B4DBF" w:rsidRDefault="00500B82" w:rsidP="00EC26DA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B4DBF">
               <w:rPr>
@@ -8420,58 +8429,58 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00500B82" w:rsidRDefault="00500B82" w:rsidP="00500B82"/>
     <w:p w:rsidR="00500B82" w:rsidRDefault="00500B82" w:rsidP="00500B82"/>
     <w:p w:rsidR="00E66CB5" w:rsidRDefault="00E66CB5"/>
     <w:sectPr w:rsidR="00E66CB5" w:rsidSect="005A2B8A">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="899" w:right="1417" w:bottom="360" w:left="1417" w:header="283" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005B7025" w:rsidRDefault="005B7025">
+    <w:p w:rsidR="00532721" w:rsidRDefault="00532721">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005B7025" w:rsidRDefault="005B7025">
+    <w:p w:rsidR="00532721" w:rsidRDefault="00532721">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -8479,58 +8488,58 @@
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005B7025" w:rsidRDefault="005B7025">
+    <w:p w:rsidR="00532721" w:rsidRDefault="00532721">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005B7025" w:rsidRDefault="005B7025">
+    <w:p w:rsidR="00532721" w:rsidRDefault="00532721">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00A3554C" w:rsidRDefault="0051700D" w:rsidP="00A3554C">
     <w:pPr>
       <w:pStyle w:val="stbilgi"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00911FE6">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42A9FEA7" wp14:editId="0E9B1234">
           <wp:extent cx="2160000" cy="651484"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -8580,51 +8589,53 @@
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00500B82"/>
     <w:rsid w:val="002F27D9"/>
     <w:rsid w:val="00500B82"/>
     <w:rsid w:val="0051700D"/>
+    <w:rsid w:val="00532721"/>
     <w:rsid w:val="005B7025"/>
+    <w:rsid w:val="00A75997"/>
     <w:rsid w:val="00D33F8E"/>
     <w:rsid w:val="00E66CB5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -9575,157 +9586,157 @@
                 <c:pt idx="8">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>1</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-E4FC-4670-B907-12A5C88433AA}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
         <c:overlap val="-27"/>
-        <c:axId val="205224448"/>
-        <c:axId val="143703360"/>
+        <c:axId val="215001600"/>
+        <c:axId val="179261376"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="205224448"/>
+        <c:axId val="215001600"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1">
                 <a:lumMod val="15000"/>
                 <a:lumOff val="85000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="143703360"/>
+        <c:crossAx val="179261376"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="143703360"/>
+        <c:axId val="179261376"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="205224448"/>
+        <c:crossAx val="215001600"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
     <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
@@ -10018,65 +10029,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>732</Words>
-  <Characters>4176</Characters>
+  <Words>733</Words>
+  <Characters>4179</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4899</CharactersWithSpaces>
+  <CharactersWithSpaces>4903</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Cansu Unver Erbas</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>