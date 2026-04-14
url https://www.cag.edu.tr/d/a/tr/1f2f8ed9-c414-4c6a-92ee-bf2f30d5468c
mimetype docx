--- v0 (2025-10-06)
+++ v1 (2026-04-14)
@@ -1,12518 +1,14184 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="59DA7E22" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+      <w:pPr>
+        <w:pStyle w:val="GvdeMetni"/>
+        <w:spacing w:before="184"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E25D5F0" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+      <w:pPr>
+        <w:pStyle w:val="GvdeMetni"/>
+        <w:ind w:right="375"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>DERS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>İZLENCESİ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>(SYLLABUS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8D2E20" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001602FC" w:rsidP="001602FC">
+      <w:pPr>
+        <w:pStyle w:val="GvdeMetni"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Sosyal Bilimler Enstitüsü</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F2F8EF0" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+      <w:pPr>
+        <w:pStyle w:val="GvdeMetni"/>
+        <w:spacing w:before="22"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="11624" w:type="dxa"/>
-        <w:tblInd w:w="-1168" w:type="dxa"/>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="130" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4"/>
-[...3 lines deleted...]
-          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="83CAEB"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="83CAEB"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="83CAEB"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="83CAEB"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="83CAEB"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="83CAEB"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1126"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="617"/>
+        <w:gridCol w:w="276"/>
+        <w:gridCol w:w="715"/>
+        <w:gridCol w:w="249"/>
+        <w:gridCol w:w="3319"/>
+        <w:gridCol w:w="1255"/>
+        <w:gridCol w:w="792"/>
+        <w:gridCol w:w="245"/>
         <w:gridCol w:w="370"/>
-        <w:gridCol w:w="945"/>
-[...14 lines deleted...]
-        <w:gridCol w:w="1650"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="457"/>
+        <w:gridCol w:w="764"/>
+        <w:gridCol w:w="1537"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E67127" w:rsidRPr="00183415" w14:paraId="52DF3152" w14:textId="77777777" w:rsidTr="006B6C49">
+      <w:tr w:rsidR="001630F1" w14:paraId="097FF54B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="550"/>
+          <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11624" w:type="dxa"/>
-[...10 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="1608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E8B7D34" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="48"/>
+              <w:ind w:left="148"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Dersin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>Kodu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4823" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="784F22EE" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="48"/>
+              <w:ind w:left="15"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...22 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Dersin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>Adı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EFC0C29" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="48"/>
+              <w:ind w:left="691"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Kredisi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2301" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="766B3292" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="48"/>
+              <w:ind w:left="478"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>AKTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Değeri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="4383008E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="503"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CF1E13E" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="00BA65F4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="124"/>
+              <w:ind w:left="429"/>
+            </w:pPr>
+            <w:r>
+              <w:t>OSD 591</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4823" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="365AB455" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="249" w:line="234" w:lineRule="exact"/>
+              <w:ind w:left="891"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:w w:val="80"/>
+              </w:rPr>
+              <w:t>İşletmeler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:w w:val="80"/>
+              </w:rPr>
+              <w:t>İçin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:w w:val="80"/>
+              </w:rPr>
+              <w:t>Yeni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="80"/>
+              </w:rPr>
+              <w:t>Teknolojiler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50C4EC2E" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="124"/>
+              <w:ind w:left="642"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>(3-0-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2301" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DA58F9B" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="00BA65F4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="124"/>
+              <w:ind w:left="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...21 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E67127" w:rsidRPr="00183415" w14:paraId="35AE37E1" w14:textId="77777777" w:rsidTr="006B6C49">
-[...2 lines deleted...]
-            <w:tcW w:w="2224" w:type="dxa"/>
+      <w:tr w:rsidR="001630F1" w14:paraId="0F687D81" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="508"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="13B919DC" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:left="105" w:right="547"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Ön</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">koşul </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Dersler:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9248" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F21D155" w14:textId="484A560C" w:rsidR="001630F1" w:rsidRDefault="008438AF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="124"/>
+              <w:ind w:left="110"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="27C1551E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="503"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="36A36640" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="124"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Dersin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Dili:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3568" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35967B6B" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="00BA65F4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="124"/>
+              <w:ind w:left="110"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Türkçe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2047" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="69098D5D" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:ind w:left="84" w:right="715"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Ders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">İşleme </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Tarzı:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3633" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E810C4B" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="00BA65F4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="124"/>
+              <w:ind w:left="111"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Yüz Yüze</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="7AC259EC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="508"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EEB1865" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:left="105" w:right="254"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Dersin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Türü ve Düzeyi:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9248" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C13B2E1" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="002863FF" w:rsidP="002863FF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="124"/>
+              <w:ind w:left="171"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Seçmeli</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA65F4">
+              <w:t>/ Yüksek lisans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="469FB613" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="508"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5176" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D009A10" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="124"/>
+              <w:ind w:left="111"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Dersin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Öğretim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Üyesinin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Unvanı,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Adı</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Soyadı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B231DDE" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:left="353" w:right="356" w:firstLine="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ders </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Saati</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1667" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1"/>
-[...71 lines deleted...]
-            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D3DC77B" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:left="437" w:right="334" w:hanging="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Görüşme Saatleri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2758" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="061AA103" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="124"/>
+              <w:ind w:left="4"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>İletişim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA65F4" w14:paraId="2E143F8C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1266"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5176" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="222F2C11" w14:textId="77777777" w:rsidR="00E67127" w:rsidRPr="00183415" w:rsidRDefault="00E67127" w:rsidP="00183415">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7818C367" w14:textId="77777777" w:rsidR="00BA65F4" w:rsidRDefault="00BA65F4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="250"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="690D31B7" w14:textId="77777777" w:rsidR="00BA65F4" w:rsidRDefault="00BA65F4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="1700"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Doç. Dr. Emre Kadir ÖZEKENCİ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A391784" w14:textId="77777777" w:rsidR="00BA65F4" w:rsidRDefault="00BA65F4" w:rsidP="00BA65F4">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...19 lines deleted...]
-            <w:tcW w:w="2518" w:type="dxa"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B47FB38" w14:textId="77777777" w:rsidR="00BA65F4" w:rsidRDefault="00BA65F4" w:rsidP="00BA65F4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="537D6C22" w14:textId="155F7C4A" w:rsidR="00BA65F4" w:rsidRDefault="008438AF" w:rsidP="00BA65F4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>16.30-19.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1667" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DAA378F" w14:textId="77777777" w:rsidR="00BA65F4" w:rsidRDefault="00BA65F4" w:rsidP="00BA65F4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56222F4E" w14:textId="77777777" w:rsidR="00BA65F4" w:rsidRDefault="00BA65F4" w:rsidP="00BA65F4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009B7B93">
+              <w:t xml:space="preserve">Salı </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="787DB2AD" w14:textId="77777777" w:rsidR="00BA65F4" w:rsidRDefault="00BA65F4" w:rsidP="00BA65F4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009B7B93">
+              <w:t>10.00-12.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2758" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1"/>
-[...810 lines deleted...]
-              </w:rPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="093C93E8" w14:textId="77777777" w:rsidR="00BA65F4" w:rsidRDefault="00BA65F4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="250"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7402E4E6" w14:textId="77777777" w:rsidR="00BA65F4" w:rsidRDefault="00BA65F4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="268"/>
             </w:pPr>
             <w:hyperlink r:id="rId6" w:history="1">
-              <w:r w:rsidR="00B244AA" w:rsidRPr="001637D1">
+              <w:r w:rsidRPr="00777543">
                 <w:rPr>
                   <w:rStyle w:val="Kpr"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:b/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:t>fatihkoc@cag.edu.tr</w:t>
+                <w:t>ekadirozekenci@cag.edu.tr</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5928 lines deleted...]
-            <w:r w:rsidR="00C1050C">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Kpr"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...10 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E227F" w14:paraId="08193878" w14:textId="77777777" w:rsidTr="006B6C49">
-[...2 lines deleted...]
-            <w:tcW w:w="2919" w:type="dxa"/>
+      <w:tr w:rsidR="001630F1" w14:paraId="3A3814EF" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="503"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1857" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="59D6983A" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Dersin</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="189AD605" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="234" w:lineRule="exact"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Koordinatörü:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8999" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07113558" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="3EEFB504" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10856" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="1487F5DC" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="72"/>
+              <w:ind w:left="6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Dersin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Amacı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="3D1D85AD" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="398"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="617" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D0027DC" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="230"/>
+              <w:ind w:left="1137"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Dersin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Öğrenme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Çıktıları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7221" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A05C862" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AE550E9" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>Bu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>dersi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>başarıyla</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>tamamlayan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>öğrenci;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3018" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A5DD768" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="72"/>
+              <w:ind w:left="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>İlişkiler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="1036CE75" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="580"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="617" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="309E0FF8" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7221" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AD779EE" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1481" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="776D7B52" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="40" w:line="237" w:lineRule="auto"/>
+              <w:ind w:left="357" w:right="307" w:hanging="43"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Program Çıktıları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E20ED27" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="163"/>
+              <w:ind w:left="4" w:right="1"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Katkı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="73E5E26A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="508"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="617" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="219B1774" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="55DF726A" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="129"/>
+              <w:ind w:left="11"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6230" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:right w:val="nil"/>
-[...53 lines deleted...]
-              <w:t>www.welcome.ai</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="78352BF7" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:left="110" w:right="205"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>Öğrenciler,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>yeni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>teknolojilerin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>temel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>kavramlarını</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>ve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">işletme </w:t>
+            </w:r>
+            <w:r>
+              <w:t>ile toplumdaki uygulamalarını açıklayabilir.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1481" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE48C4E" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="129"/>
+              <w:ind w:left="3"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE763A1" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="129"/>
+              <w:ind w:left="4"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A72B99" w14:paraId="3B171E31" w14:textId="77777777" w:rsidTr="006B6C49">
-[...2 lines deleted...]
-            <w:tcW w:w="2919" w:type="dxa"/>
+      <w:tr w:rsidR="001630F1" w14:paraId="7B7F5214" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="503"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="617" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="552BEEEC" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1179BBAA" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="124"/>
+              <w:ind w:left="11"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6230" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1"/>
-[...400 lines deleted...]
-              <w:t xml:space="preserve"> GMBH &amp; (2017)</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="062119C4" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:ind w:left="110" w:right="205"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Öğrenciler, meta çağında pazarlamada nesiller arası farkları </w:t>
+            </w:r>
+            <w:r>
+              <w:t>analiz edebilir.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1481" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EE61FBD" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="124"/>
+              <w:ind w:left="3"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D5C5D98" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="124"/>
+              <w:ind w:left="4"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A72B99" w:rsidRPr="00183415" w14:paraId="4A471227" w14:textId="77777777" w:rsidTr="006B6C49">
-[...7 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="001630F1" w14:paraId="5F19E4F4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="508"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="617" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E7CBC81" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="725888C9" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="129"/>
+              <w:ind w:left="11"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...36 lines deleted...]
-              <w:t>DEĞERLENDİRME YÖNTEMLERİ</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6230" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="498484C0" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:left="110" w:right="1363"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>Öğrenciler,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>meta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>pazarlamadaki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>beş</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>mikro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trendi </w:t>
+            </w:r>
+            <w:r>
+              <w:t>tanımlayabilir ve değerlendirebilir.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1481" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE58BCB" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="129"/>
+              <w:ind w:left="3"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="3030E6FA" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="129"/>
+              <w:ind w:left="4"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A72B99" w:rsidRPr="00183415" w14:paraId="0EF136FF" w14:textId="77777777" w:rsidTr="006B6C49">
-[...7 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="001630F1" w14:paraId="3A2B73ED" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="503"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="617" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F714033" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36B8E362" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="124"/>
+              <w:ind w:left="11"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...21 lines deleted...]
-            <w:tcW w:w="1520" w:type="dxa"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6230" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DF7EE01" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:ind w:left="110" w:right="205"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>Öğrenciler,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>işletmeler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>açısından</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>fiziksel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>ve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>sanal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dünyaların </w:t>
+            </w:r>
+            <w:r>
+              <w:t>entegrasyonunu değerlendirebilir.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1481" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B72A089" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="124"/>
+              <w:ind w:left="431"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>5,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5785917E" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="124"/>
+              <w:ind w:left="4"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...24 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r>
+              <w:t>4,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>5,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="2DDE26E7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="508"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="617" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="300B2D2E" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="37D10EA2" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="129"/>
+              <w:ind w:left="11"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...19 lines deleted...]
-            <w:tcW w:w="5832" w:type="dxa"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6230" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A2B3D48" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:left="110" w:right="205"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Öğrenciler, modern işletmeler için beş temel yeni teknolojiyi </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>inceleyebilir.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1481" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="17DAEA98" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="129"/>
+              <w:ind w:left="3"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="4466913A" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="129"/>
+              <w:ind w:left="4"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="489A6AF0" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="503"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="617" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E8734AC" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63FC92A2" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="124"/>
+              <w:ind w:left="11"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6230" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B923D1F" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:ind w:left="110"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Öğrenciler, artırılmış gerçeklik (AR), metaverse ve çok duyulu </w:t>
+            </w:r>
+            <w:r>
+              <w:t>sarmalayıcı deneyimleri uygulamalı senaryolarda kullanabilir.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1481" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="643FBA28" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="124"/>
+              <w:ind w:left="3"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BD57FF2" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="124"/>
+              <w:ind w:left="4"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="170A062B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="762"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="617" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="6705551F" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="529F8198" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C3B7D4F" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="11"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6230" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="2143186B" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:left="110" w:right="205"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>Öğrenciler,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>insan-makine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>etkileşimlerini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>analiz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>edebilir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ve </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">gelecekteki iş uygulamaları üzerindeki etkilerini </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>değerlendirebilir.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1481" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="260C76BF" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="473447DE" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="3"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BB5D841" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A360FD4" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="4"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="22D9B0BD" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="757"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="617" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="769B6467" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="4267B9E1" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="249"/>
+              <w:ind w:left="11"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6230" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="2052CD53" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="242" w:lineRule="auto"/>
+              <w:ind w:left="110" w:right="205"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Öğrenciler,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>proje</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>önerileri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>geliştirebilir,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>sunabilir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>ve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">yeni </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>teknolojilerle ilgili eleştirel düşünme ile analitik becerilerini</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="239BA1CD" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="232" w:lineRule="exact"/>
+              <w:ind w:left="110"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>gösterebilir.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1481" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="249AF53D" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="249"/>
+              <w:ind w:left="308"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>5,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>6,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="67BEEEBD" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="249"/>
+              <w:ind w:left="4"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>4,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>5,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="1FC35176" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1012"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="145E019A" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="249"/>
+              <w:ind w:left="105" w:right="767"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Dersin İçeriği:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="4C94D8"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75703A99" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="110" w:right="92"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Bu ders, öğrencilerin yeni teknolojilerin işletmeler, pazarlama stratejileri ve toplumsal dönüşüm üzerindeki etkilerini anlamalarını amaçlamaktadır. Genişletilmiş gerçeklik, metaverse, çok duyulu deneyimler ve insan–makine etkileşimleri gibi konular ele alınarak,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D84EEA0" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="234" w:lineRule="exact"/>
+              <w:ind w:left="110"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t>öğrencilerin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t>geleceğin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t>iş</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t>dünyasına</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t>yönelik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t>bilgi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t>ve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t>beceriler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t>kazanmaları</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t>hedeflenmektedir.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="099237C0" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10856" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="2318CD8C" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="67"/>
+              <w:ind w:left="6" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-              <w:t>notlar</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Ders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>İçerikleri:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>(Haftalık</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Ders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Planı)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A72B99" w:rsidRPr="00183415" w14:paraId="1A148366" w14:textId="77777777" w:rsidTr="006B6C49">
-[...54 lines deleted...]
-            <w:tcW w:w="1520" w:type="dxa"/>
+      <w:tr w:rsidR="001630F1" w14:paraId="107CC449" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="393"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49716397" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="67"/>
+              <w:ind w:left="169"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4283" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E068374" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="67"/>
+              <w:ind w:left="39"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>Konu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2292" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AEDCCAF" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="67"/>
+              <w:ind w:left="768"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Hazırlık</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3388" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FD243B9" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="67"/>
+              <w:ind w:left="142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Öğretim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Yöntem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Teknikleri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="0D5E8BBD" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1012"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D82E137" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="126"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4106B367" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="6"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...79 lines deleted...]
-            <w:tcW w:w="1520" w:type="dxa"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4283" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="391D47A4" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="124"/>
+              <w:ind w:left="110"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t>Tanışma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t>ve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t>derse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t>ilişkin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve">beklentilerin </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>paylaşılması</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2292" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1"/>
-[...1230 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="33523486" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="132"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Öğrenciler dersin amaçlarını ve</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73B5B944" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:left="132"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t>öğrenme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hedeflerini </w:t>
+            </w:r>
+            <w:r>
+              <w:t>incelemeli; kendi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3388" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D915593" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="124"/>
+              <w:ind w:left="111"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Küçük</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>grup</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B8CA338" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="111"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>tartışmaları,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>beklenti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">haritası </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>oluşturma</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50B8C464" w14:textId="77777777" w:rsidR="00E67127" w:rsidRDefault="00E67127" w:rsidP="00E67127"/>
-    <w:p w14:paraId="58C24D61" w14:textId="2E570210" w:rsidR="0038070C" w:rsidRDefault="00723ED7" w:rsidP="00041049">
+    <w:p w14:paraId="7F2396D1" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:sectPr w:rsidR="001630F1">
+          <w:headerReference w:type="default" r:id="rId7"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1220" w:right="141" w:bottom="280" w:left="283" w:header="522" w:footer="0" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="135DC2DE" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+      <w:pPr>
+        <w:pStyle w:val="GvdeMetni"/>
+        <w:spacing w:before="1" w:after="1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="7"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="130" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="893"/>
+        <w:gridCol w:w="4306"/>
+        <w:gridCol w:w="2271"/>
+        <w:gridCol w:w="3385"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001630F1" w14:paraId="1BF63FD6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1266"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F098AB4" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4306" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C1ADCE0" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D987423" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="109" w:right="142"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>akademik beklentilerini belirleyip</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CAC38CF" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:left="109" w:right="142"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve">paylaşmaya hazır </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>olmalıdır.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3385" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="060C2BBA" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="3E5E8865" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1770"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50FBB03C" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62A4D02D" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="252"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67D33B24" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="6"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4306" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D90CA64" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26B130E7" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="252"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76ADC7D6" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="110"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Yeni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Teknolojilere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Giriş</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03D8463F" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="109" w:right="142"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Öğrenciler, güncel yeni teknolojilere ilişkin temel kavramlar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>hakkında ön okuma yapmalı ve örnekler not</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B0B88C6" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="233" w:lineRule="exact"/>
+              <w:ind w:left="109"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>etmelidir.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="248ADC03" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E272EE3" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="129"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="403EA576" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="237" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="148"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Kavram</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Haritaları</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>ve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Beyin </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Fırtınası</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="645335BC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BA34D14" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52D0CF8E" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="127"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FB76BE1" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="6"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4306" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AB262CB" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1884C73C" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="127"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38DC1932" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="110"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t>Meta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t>Pazarlama</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t>Çağında</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t>Jenerasyonlar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EBF692E" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="109" w:right="142"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Öğrenciler, kuşak </w:t>
+            </w:r>
+            <w:r>
+              <w:t>farklılıklarını</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>ve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">bu </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>farklılıkların pazarlamadaki</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4032F7A2" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:ind w:left="109" w:right="142"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">etkilerini </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t>araştırmalıdır.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3385" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E52C74E" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="250"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48B50A26" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="108" w:right="148"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Küçük</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>grup</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>deneysel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>etkinlik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>ve zihin haritası oluşturma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="2F3E0516" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1521"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="674156A5" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50A5E09E" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="127"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06A6DDBA" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="6"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4306" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A94D142" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A2C9CA7" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="127"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C829E0B" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="110"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>Meta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>Pazarlamada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>Beş</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>Mikro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>Trend</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29F5CAA3" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="109" w:right="142"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Öğrenciler, meta </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t>pazarlamadaki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve">beş </w:t>
+            </w:r>
+            <w:r>
+              <w:t>mikro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>trend</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>üzerine güncel akademik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="556BA35C" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:left="109" w:right="142"/>
+            </w:pPr>
+            <w:r>
+              <w:t>makale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>ve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">raporları </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>incelemelidir.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D66D997" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DB62F2E" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="213CA977" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="237" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="148"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deneyim paylaşım oturumu, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Ters yüz sınıf</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="49607487" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1770"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="7955E213" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6ECEDEDF" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="252"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1149077A" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="6"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4306" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B08D8A" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4532C624" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="122"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47E83935" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="110"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İşletmeler Açısında Fiziksel ve Sanal </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Dünyaların Entegrasyonu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E76FD6" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="109" w:right="107"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Öğrenciler, </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">işletmelerin fiziksel ve sanal dünyaları </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nasıl </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t>bütünleştirdiğine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dair </w:t>
+            </w:r>
+            <w:r>
+              <w:t>örnek uygulamaları</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73BA2674" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="233" w:lineRule="exact"/>
+              <w:ind w:left="109"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>araştırmalıdır.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3385" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="47621572" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18DD8012" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="252"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0486FB39" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Ters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>yüz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>sınıf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>ve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Rol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>oynama</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="74D7B9CF" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1770"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14632913" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B2B8310" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="252"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F4FC964" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="6"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4306" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02EDCD3C" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77E72A58" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="252"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A5070F9" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="110"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:w w:val="85"/>
+              </w:rPr>
+              <w:t>İşletmelerde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:w w:val="85"/>
+              </w:rPr>
+              <w:t>Beş</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:w w:val="85"/>
+              </w:rPr>
+              <w:t>Temel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:w w:val="85"/>
+              </w:rPr>
+              <w:t>Yeni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="85"/>
+              </w:rPr>
+              <w:t>Teknoloji</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B0AECBA" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="109" w:right="142"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Öğrenciler, işletmelerde </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>kullanılan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>beş</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">temel </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">yeni teknolojiyi </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t>araştırmalı</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t>ve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sektör </w:t>
+            </w:r>
+            <w:r>
+              <w:t>bazlı örnekler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D28878A" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="233" w:lineRule="exact"/>
+              <w:ind w:left="109"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>hazırlamalıdır.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46E4AF98" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E313ACD" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="122"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51A9A97B" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="148"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="34343C"/>
+              </w:rPr>
+              <w:t>Küçük</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="34343C"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="34343C"/>
+              </w:rPr>
+              <w:t>grup</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="34343C"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="34343C"/>
+              </w:rPr>
+              <w:t>vaka</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="34343C"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="34343C"/>
+              </w:rPr>
+              <w:t>çözümü</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="34343C"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="34343C"/>
+              </w:rPr>
+              <w:t>ve problem çözme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="7B66FD66" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="13002A25" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="085D8F4F" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="122"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="084F7037" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="6"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4306" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A90AF64" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BA57F1F" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="122"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="270AA267" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="110"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Yeni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Teknolojiler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Proje</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Hazırlığı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E051099" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="109" w:right="107"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Öğrenciler, proje </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>konularını</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="80"/>
+                <w:w w:val="150"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t>belirlemeli,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve">araştırma </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">soruları oluşturmalı </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>ve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>ön</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>taslak</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>hazırlığı</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="035AACDB" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="232" w:lineRule="exact"/>
+              <w:ind w:left="109"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>yapmalıdır.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3385" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="48A5F6EB" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21FE7967" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="122"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A842AB4" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108"/>
+            </w:pPr>
+            <w:r>
+              <w:t>SWOT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>ve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>PESTEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Analizi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="4974D474" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="398"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3914333B" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="72"/>
+              <w:ind w:left="6"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4306" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56FE3DF7" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="72"/>
+              <w:ind w:left="110"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Ara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Sınav</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="729C1D45" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A1BD986" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="31B7B3FE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="398"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="220739C3" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="72"/>
+              <w:ind w:left="6"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4306" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A3FBC98" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="72"/>
+              <w:ind w:left="110"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Ara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Sınav</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A32C306" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3385" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="187092AD" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="43AE29F7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F80D323" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C30EAF0" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="122"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BB1D187" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="6" w:right="1"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4306" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC007CD" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74F8228E" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="122"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E528EAE" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="110"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:w w:val="85"/>
+              </w:rPr>
+              <w:t>Genişletilmiş</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="85"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Gerçeklik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70389508" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="109" w:right="142"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t>Öğrenciler,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t xml:space="preserve">artırılmış </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">ve sanal gerçeklik </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kavramlarını </w:t>
+            </w:r>
+            <w:r>
+              <w:t>araştırmalı, güncel kullanım alanlarını</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45BA3C6E" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="234" w:lineRule="exact"/>
+              <w:ind w:left="109"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>incelemelidir.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14AD30CA" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="250"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53356D47" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="108" w:right="148"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Küçük</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>grup</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>deneysel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>etkinlik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>ve zihin haritası oluşturma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="31D8729F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B8CB529" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="300EA3DD" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="122"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB11114" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="6" w:right="1"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4306" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FE90427" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59514ED7" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="122"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F4A85EB" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="110"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Metaverse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="09004CDC" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="109" w:right="228"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Öğrenciler, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>metaverse’ün</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">temel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">özelliklerini, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>işletmeler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>için</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">fırsat </w:t>
+            </w:r>
+            <w:r>
+              <w:t>ve risklerini</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B914825" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="232" w:lineRule="exact"/>
+              <w:ind w:left="109"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>araştırmalıdır.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3385" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F89A46F" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="250"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E760CDE" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="108" w:right="148"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Kavram</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>haritaları,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>vaka çözümleme, tartışma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="57B20CA9" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:sectPr w:rsidR="001630F1">
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1220" w:right="141" w:bottom="280" w:left="283" w:header="522" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="649C937F" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+      <w:pPr>
+        <w:pStyle w:val="GvdeMetni"/>
+        <w:spacing w:before="1" w:after="1"/>
+        <w:rPr>
+          <w:sz w:val="7"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="130" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="893"/>
+        <w:gridCol w:w="2554"/>
+        <w:gridCol w:w="999"/>
+        <w:gridCol w:w="754"/>
+        <w:gridCol w:w="368"/>
+        <w:gridCol w:w="1904"/>
+        <w:gridCol w:w="1114"/>
+        <w:gridCol w:w="2271"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001630F1" w14:paraId="6CCB786B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1521"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65D362C0" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79804400" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="127"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48BDB58D" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="6" w:right="1"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4307" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="30EABE50" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3893BF9B" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="127"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="172A6E29" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="110"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Çok</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Duyulu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Sarmalayıcı</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Deneyimler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2272" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="51D0CDFF" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="130"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Öğrenciler, çoklu duyulara hitap eden </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">deneyimlerin </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">pazarlama ve </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t>müşteri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t>ilişkilerindeki</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="527B84D4" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2" w:line="234" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
+            </w:pPr>
+            <w:r>
+              <w:t>rolünü</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>incelemelidir.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3385" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="67A3A702" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C4AEA72" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3110CE6A" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="237" w:lineRule="auto"/>
+              <w:ind w:left="107" w:right="63"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deneyim paylaşım oturumu, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>beyin fırtınası</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="4CA386DB" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D79EC0" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6EF20B95" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="122"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56B3392E" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="6" w:right="1"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4307" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="34A582D6" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C991F83" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="122"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="295AC147" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="110"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t>İnsan-Makine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t>Etkileşimleri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2272" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="19B58EB9" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Öğrenciler, insan- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>makine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>etkileşimi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ile </w:t>
+            </w:r>
+            <w:r>
+              <w:t>ilgili akademik makaleleri ve uygulama</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>örneklerini</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6530FF16" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="232" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
+            </w:pPr>
+            <w:r>
+              <w:t>önceden</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>okumalıdır.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3385" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="23B6CB75" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36A80086" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="122"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6628F749" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Ters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>yüz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>sınıf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>ve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Vaka</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Analizi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="563B7C9D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38796982" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24D173EC" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="127"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1258FA75" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="6" w:right="1"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4307" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A8D062F" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F33354F" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="127"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A90D178" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="110"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Gelecek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Nesiller</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>için</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Yeni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Teknolojiler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2272" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="60C0C428" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="167"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Öğrenciler, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t>gelecekteki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kuşaklar </w:t>
+            </w:r>
+            <w:r>
+              <w:t>için ortaya çıkabilecek yeni</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E320B05" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:ind w:left="108" w:right="315"/>
+            </w:pPr>
+            <w:r>
+              <w:t>teknoloji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">trendlerini </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>araştırmalıdır.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3385" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="40DDAC83" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="132FF46F" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="127"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31C10DCF" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Ters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>yüz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>sınıf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>ve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Rol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>oynama</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="141C6E16" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1266"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="432878A3" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02A8EABF" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25425996" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="6" w:right="1"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4307" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D738BCF" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54C77D82" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0426C111" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="110"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Genel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Tekrar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2272" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DC95EAC" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="130"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t>Öğrenciler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t>tüm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ders </w:t>
+            </w:r>
+            <w:r>
+              <w:t>notlarını gözden geçirmeli ve</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1141E0DA" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:left="108" w:right="130"/>
+            </w:pPr>
+            <w:r>
+              <w:t>kavramlar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">arasında </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t>bağlantı</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="95"/>
+              </w:rPr>
+              <w:t>kurmalıdır.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3385" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="275BC20B" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="062FF857" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7956DAFF" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Zihin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Haritası</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>ve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>problem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>çözme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="497D4CEF" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1266"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B808CD" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="250"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C366CE7" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="6" w:right="1"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4307" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EFC97E2" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="250"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B5B9B41" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="110"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Socrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>ile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>deneme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>sınavı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2272" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="04600ADF" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Öğrenciler sınav pratiği için önceki konuları</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>tekrar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>etmeli ve örnek sorular</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="738DC308" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="234" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>çözmelidir.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3385" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="208008B0" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="125"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6ADA084C" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="107" w:right="63"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Beyin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Fırtınası,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Soru-Cevap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">ve </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Tartışma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="0CA77EE8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="393"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="66FD5A71" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="67"/>
+              <w:ind w:left="6" w:right="1"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4307" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="2083974A" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="67"/>
+              <w:ind w:left="110"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Final</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Sınavı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2272" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="734FBD7C" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3385" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="55252273" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="3737A345" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10BC37B1" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="72"/>
+              <w:ind w:left="6" w:right="1"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4307" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB137A0" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="72"/>
+              <w:ind w:left="110"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Final</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Sınavı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2272" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CAFC30C" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3385" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DDA9FF7" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="6AE24D91" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="398"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10857" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C7F4E0E" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="72"/>
+              <w:ind w:left="15" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Ders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>İçin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Kaynaklar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="27AD8690" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="503"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3447" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="06C6B5D4" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="124"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Ders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Kitabı:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7410" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="103A4D20" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:ind w:left="109"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Philip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Kotler,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Hermawan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Kartajaya,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Iwan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Setiawan,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>6.0:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>The Future Is Immersive (2023), Wiley.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="4FC83024" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1012"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3447" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="47101628" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="126"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F2EE02F" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Önerilen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Kaynaklar:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7410" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="545B5B3E" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5" w:rsidP="001602FC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="109"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Hollensen,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>S.,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Kotler,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>P.,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>&amp;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Opresnik,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>M.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>O.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>(2023).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Metaverse–the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">new marketing universe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Journal of business strategy</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>44</w:t>
+            </w:r>
+            <w:r>
+              <w:t>(3), 119-125.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="657FC098" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10857" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DEBAE04" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="72"/>
+              <w:ind w:left="15" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Dersin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Ölçme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Değerlendirmesi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="25140B58" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="398"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3447" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="710C6BB2" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="72"/>
+              <w:ind w:left="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Etkinlikler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="999" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="048C7BC3" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="72"/>
+              <w:ind w:left="11"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>Sayı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C749121" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="72"/>
+              <w:ind w:left="286"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Katkı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5289" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF055B0" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="72"/>
+              <w:ind w:right="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Notlar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="6CA0CC40" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="757"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3447" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D03F09C" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="00BA65F4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="249"/>
+              <w:ind w:left="105"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Ara Sınav</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="999" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B3248A4" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="249"/>
+              <w:ind w:left="11"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0319AFB9" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="249"/>
+              <w:ind w:left="335"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>%40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5289" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B76EE4E" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="00BA65F4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:left="95"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Yazılı Sınav</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="4F0083F4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3447" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FC8A0A2" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="70"/>
+              <w:ind w:left="105"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Final</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA65F4">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sınavı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="999" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC75F68" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="70"/>
+              <w:ind w:left="11"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="41A42306" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="70"/>
+              <w:ind w:left="335"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>%60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5289" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="50E07BF7" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="00BA65F4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Yazılı Sınav</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="76572414" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="398"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10857" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="61D2FD95" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="72"/>
+              <w:ind w:left="15" w:right="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>AKTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Tablosu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="769E6580" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4446" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="08100323" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="72"/>
+              <w:ind w:left="4"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>İçerik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="69551088" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="72"/>
+              <w:ind w:left="341"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>Sayı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3018" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F6821CC" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="72"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>Saat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="58E57AA1" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="72"/>
+              <w:ind w:left="9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Toplam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="2FDEBFBE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="393"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4446" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A8D8BC" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="67"/>
+              <w:ind w:left="105"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Ders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>süresi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="298F7A3E" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="67"/>
+              <w:ind w:left="24" w:right="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3018" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="00515D1E" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="67"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C6DEB0A" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="67"/>
+              <w:ind w:left="9"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="40A479CC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4446" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F6EAD79" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="72"/>
+              <w:ind w:left="105"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t>Sınıf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t>Dışı</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t>Çalışma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="2401BF72" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="72"/>
+              <w:ind w:left="24" w:right="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3018" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="721A2CA3" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="72"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="712F5A34" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="72"/>
+              <w:ind w:left="9"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="369687EC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4446" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="00E15929" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="00BA65F4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="72"/>
+              <w:ind w:left="105"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Ara Sınav</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="60262966" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="00BA65F4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="72"/>
+              <w:ind w:left="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3018" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="330F0E0A" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="00BA65F4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="72"/>
+              <w:ind w:left="20" w:right="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="639A6EB9" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="00BA65F4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="72"/>
+              <w:ind w:left="9"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="6787B984" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="503"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4446" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="47E944F9" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5" w:rsidP="00BA65F4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:ind w:left="105"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Final</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Sınavı</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B07CEEF" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="124"/>
+              <w:ind w:left="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3018" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="559A95CB" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="00BA65F4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="124"/>
+              <w:ind w:left="20" w:right="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="267166F6" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="00BA65F4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="124"/>
+              <w:ind w:left="9"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="72139E00" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="398"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8586" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE4E819" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="72"/>
+              <w:ind w:right="100"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Toplam:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="4C94D8"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54A8FD8B" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="00BA65F4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="72"/>
+              <w:ind w:left="9"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>236</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="75A16467" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:jc w:val="center"/>
+        <w:sectPr w:rsidR="001630F1">
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1220" w:right="141" w:bottom="280" w:left="283" w:header="522" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B95ADBE" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+      <w:pPr>
+        <w:pStyle w:val="GvdeMetni"/>
+        <w:spacing w:before="1" w:after="1"/>
+        <w:rPr>
+          <w:sz w:val="7"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="130" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4C94D8"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C94D8"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4C94D8"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8582"/>
+        <w:gridCol w:w="2270"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001630F1" w14:paraId="2C363464" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="48372245" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="72"/>
+              <w:ind w:right="96"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Toplam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>30:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="062A9F84" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="00BA65F4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="72"/>
+              <w:ind w:left="18"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>7,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="76BA6893" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8582" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="3684A4F7" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="72"/>
+              <w:ind w:right="96"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>AKTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Kredisi:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19B959E5" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="00BA65F4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="72"/>
+              <w:ind w:left="18"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="684ACD0E" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+      <w:pPr>
+        <w:pStyle w:val="GvdeMetni"/>
+        <w:rPr>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18A98375" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+      <w:pPr>
+        <w:pStyle w:val="GvdeMetni"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A24CC29" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+      <w:pPr>
+        <w:pStyle w:val="GvdeMetni"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30B924A0" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+      <w:pPr>
+        <w:pStyle w:val="GvdeMetni"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49BEDEE6" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+      <w:pPr>
+        <w:pStyle w:val="GvdeMetni"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A79F00D" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+      <w:pPr>
+        <w:pStyle w:val="GvdeMetni"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72FAFC09" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+      <w:pPr>
+        <w:pStyle w:val="GvdeMetni"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21A3D2E4" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+      <w:pPr>
+        <w:pStyle w:val="GvdeMetni"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24DE44C7" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+      <w:pPr>
+        <w:pStyle w:val="GvdeMetni"/>
+        <w:spacing w:before="34"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E0158DC" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001630F1">
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1220" w:right="141" w:bottom="280" w:left="283" w:header="522" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14BAF692" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+      <w:pPr>
+        <w:spacing w:before="83"/>
+        <w:ind w:left="236" w:right="375"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ITL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>310-PROJECT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>EVALUATION</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>RUBRIC</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0038070C" w:rsidSect="00E67127">
-[...1 lines deleted...]
-      <w:pgMar w:top="899" w:right="1417" w:bottom="360" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="73" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2170"/>
+        <w:gridCol w:w="2736"/>
+        <w:gridCol w:w="2774"/>
+        <w:gridCol w:w="2856"/>
+        <w:gridCol w:w="806"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001630F1" w14:paraId="736D2877" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="316"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11342" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
+          </w:tcPr>
+          <w:p w14:paraId="6392023F" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="0581F3D4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="460"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DB6478E" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="230" w:lineRule="atLeast"/>
+              <w:ind w:left="71" w:right="515"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Student Name/Surname:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9172" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14E3E2D6" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="0E3C7F75" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="316"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6573B573" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="86" w:line="210" w:lineRule="exact"/>
+              <w:ind w:left="71"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Student</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9172" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2304E7C7" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="175086DB" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="316"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2170" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41F26DE4" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="206"/>
+              <w:ind w:left="71"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Criteria</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8366" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C6E9B20" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="43"/>
+              <w:ind w:left="25"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Evaluation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="806" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A41BF32" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="43"/>
+              <w:ind w:left="171"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Score</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="5DC0AFD7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="316"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2170" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0752410D" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2736" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="799639C1" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="43"/>
+              <w:ind w:left="99" w:right="75"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Insufficient</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2774" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13329D7F" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="43"/>
+              <w:ind w:left="112" w:right="87"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Satisfactory</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17D0D8B2" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="43"/>
+              <w:ind w:left="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Successful</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="806" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4215EA0C" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="5E18F5CF" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="316"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2170" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4426B102" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B6174C4" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04C95148" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="164"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A3FF4F9" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="71" w:right="515"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Format and Reporting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Quality</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2736" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42A5C8AD" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="43"/>
+              <w:ind w:left="99" w:right="75"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2774" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D1074FA" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="43"/>
+              <w:ind w:left="112" w:right="88"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B649CBF" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="43"/>
+              <w:ind w:left="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="806" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DDE2407" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="475118FE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1837"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2170" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E9AFB29" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2736" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AA2427E" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="99" w:right="74"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>disorganized,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>the academic language is inadequate; there is no use of visuals and tables, or they are incorrect; the bibliography is incomplete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>unreliable;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>there</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DDD9325" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="230" w:lineRule="exact"/>
+              <w:ind w:left="99" w:right="73"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>too</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>many</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>spelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>and language errors.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2774" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1862D533" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="112" w:right="86"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>The report and presentation are generally well-organized; academic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>adequate; visuals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>tables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>limited</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>or have some deficiencies; references are present but have</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2299C871" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="230" w:lineRule="exact"/>
+              <w:ind w:left="112" w:right="84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>some</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>deficiencies;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>spelling errors are few.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00AB5266" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="142" w:right="118" w:hanging="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>The report and presentation are very well organized; academic language is correct and consistent; tables, graphs, and visuals are used effectively; sources are reliable and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4784C123" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="230" w:lineRule="exact"/>
+              <w:ind w:left="142" w:right="118"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>complete;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>spelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>language errors are minimal.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="806" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AF22A64" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="295CBEAC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="688"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D3899E0" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9172" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F73D26F" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="228" w:lineRule="exact"/>
+              <w:ind w:left="76"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Comment:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="2C7A2DF8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2170" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="660B97DC" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65CDC8C8" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="229C9625" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C38DC16" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C601F3E" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="71"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Sector</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Company </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Selection</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2736" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E9B730C" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="38"/>
+              <w:ind w:left="99" w:right="75"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2774" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C999848" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="38"/>
+              <w:ind w:left="112" w:right="88"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B73E4FD" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="38"/>
+              <w:ind w:left="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="806" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="782487C9" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="14A1C165" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="2068"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2170" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="664257FC" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2736" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A365709" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="99" w:right="74"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>The selected sector is not suitable for the purpose of the assignment, or the connection between the sector and technology is weak. The company is not up-to-date, access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>information</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31B5AABE" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="226" w:lineRule="exact"/>
+              <w:ind w:left="99" w:right="75"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>very</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>limited,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>analysis cannot be performed.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2774" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="216416E3" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="115"/>
+              <w:ind w:left="81" w:right="53" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>The sector is generally suitable for</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>assignment's</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>purpose;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the selected company is up-to-date and analysis can be performed, but the connection between the technology and the sector is not entirely clear or some data is </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>missing.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17CED078" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="115"/>
+              <w:ind w:left="92" w:right="68"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>sector</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>company</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">fully suitable for the assignment's purpose; the company is up-to- date, data and information are easily accessible, and there is a strong and logical connection between the sector and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>technology.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="806" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74204270" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="1BD44FE4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="690"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C84F92A" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9172" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34577FF3" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="76"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Comment:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="0E6EC88D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2170" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B09A3A9" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BD86F52" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39339054" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A34C3F4" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="203"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="254E2E86" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="71"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="44"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>SWOT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Analysis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2736" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="435B9E13" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="210" w:lineRule="exact"/>
+              <w:ind w:left="99" w:right="75"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2774" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CCC1F1D" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="210" w:lineRule="exact"/>
+              <w:ind w:left="112" w:right="88"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DD257B4" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="210" w:lineRule="exact"/>
+              <w:ind w:left="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="806" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="797B68C2" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="16F8D2FC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="2236"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2170" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B107641" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2736" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51957BD2" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="197"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6EBC09D1" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="213" w:right="188" w:hanging="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Strengths, weaknesses, opportunities,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>threats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>are missing, superficial, or incorrectly defined. The analysis lacks depth and concrete examples.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2774" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3ED191A9" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08CDC841" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="197"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59882081" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="83" w:right="56"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>SWOT elements are generally defined, but some areas lack detail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>examples.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>analysis is logical but limited in depth.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5653EC39" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C9A2E1B" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="197"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71E7B51F" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="90" w:right="64"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>All</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>SWOT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>correctly and comprehensively defined. The analysis is in-depth, using concrete examples and data.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="806" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="611C5514" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="09A6F973" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="556"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62C2C48B" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9172" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64FAEEC5" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="163"/>
+              <w:ind w:left="76"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Comment:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="34BD7921" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="311"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2170" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65BC6A3F" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0844D8F1" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54435829" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="44"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="369A0918" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="71"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PESTEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Analysis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2736" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E5B9C49" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="38"/>
+              <w:ind w:left="99" w:right="75"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2774" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B8769B2" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="38"/>
+              <w:ind w:left="112" w:right="88"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04EEAEF4" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="38"/>
+              <w:ind w:left="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="806" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53BA7F96" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="0863C342" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1382"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2170" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63DCC672" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2736" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27B5ECFD" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="230" w:lineRule="atLeast"/>
+              <w:ind w:left="99" w:right="73"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Political, economic, social, technological, environmental, and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>legal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>missing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>or superficially addressed. The analysis is not analytical, and the connections are weak.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2774" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09517D21" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="115"/>
+              <w:ind w:left="78" w:right="52" w:hanging="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PESTEL factors have been addressed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>general</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>terms;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">there are gaps in some areas or analytical connections are </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>limited.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="163A1EF3" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="230" w:lineRule="atLeast"/>
+              <w:ind w:left="187" w:right="162" w:firstLine="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>All</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PESTEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>have</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>been examined in detail and analytically;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>connections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the sector and company are clear, examples and data have been </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>used.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="806" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EC22073" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="577E3CAA" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76466888" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9172" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06251408" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="5"/>
+              <w:ind w:left="76"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Comment:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="3AC322BA" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="316"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2170" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20EA23B8" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51691B24" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="49"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="484310FD" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="71" w:right="571"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5. Technology Application and Strategic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Benefits</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2736" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FEF9CBD" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="43"/>
+              <w:ind w:left="99" w:right="75"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2774" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="365CEEE7" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="43"/>
+              <w:ind w:left="112" w:right="88"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2645F181" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="43"/>
+              <w:ind w:left="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="806" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="644EB6AE" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001630F1" w14:paraId="6C842D86" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1382"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2170" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B181A86" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2736" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16BE8889" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="230" w:lineRule="atLeast"/>
+              <w:ind w:left="119" w:right="95" w:firstLine="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>The applicability of the technology to the company is unclear,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>benefits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>superficial or incomplete; risks and proposed solutions have not been considered.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2774" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26889B01" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="115"/>
+              <w:ind w:left="91" w:right="64" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>applicability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>benefits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>of the technology have been defined; some risks and recommendations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>missing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>superficial.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61AF47C8" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="230" w:lineRule="atLeast"/>
+              <w:ind w:left="217" w:right="192" w:hanging="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Technology is clearly and practically defined; value creation and competitive advantage are clear; risks and solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">comprehensively </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>addressed.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="806" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C61BC5E" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="25D3638B" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001630F1">
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1220" w:right="141" w:bottom="280" w:left="283" w:header="522" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="399E9AB2" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="001630F1">
+      <w:pPr>
+        <w:pStyle w:val="GvdeMetni"/>
+        <w:spacing w:before="1" w:after="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="7"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14A17848" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+      <w:pPr>
+        <w:pStyle w:val="GvdeMetni"/>
+        <w:ind w:left="53"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11901EED" wp14:editId="60FF297C">
+                <wp:extent cx="7214870" cy="335280"/>
+                <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+                <wp:docPr id="21" name="Group 21"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7214870" cy="335280"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="7214870" cy="335280"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="22" name="Graphic 22"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="7214870" cy="335280"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="7214870" h="335280">
+                                <a:moveTo>
+                                  <a:pt x="7214616" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="7202424" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="7202424" y="6096"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="7202424" y="329184"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="1386840" y="329184"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="1386840" y="6096"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="7202424" y="6096"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="7202424" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="1386840" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="1380744" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="1380744" y="6096"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="1380744" y="329184"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="12192" y="329184"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="12192" y="6096"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="6096"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="329184"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="335280"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="1380744" y="335280"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="1386840" y="335280"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="7202424" y="335280"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="7214616" y="335280"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="7214616" y="329184"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="7214616" y="6096"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="7214616" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="23" name="Textbox 23"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1386839" y="6095"/>
+                            <a:ext cx="5815965" cy="323215"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="3712CFD6" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+                              <w:pPr>
+                                <w:spacing w:before="1"/>
+                                <w:ind w:left="67"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman"/>
+                                  <w:b/>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>Comment</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Times New Roman"/>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>:</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="11901EED" id="Group 21" o:spid="_x0000_s1026" style="width:568.1pt;height:26.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="72148,3352" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/QwiuRQMAAPQKAAAOAAAAZHJzL2Uyb0RvYy54bWy0Vslu2zAQvRfoPxC8N7LkJbYQO2iTxihQ&#10;pAHiomeaohZUElmStpS/75ASZcVBvCStD/JQfBwN3zzO8Oq6LnK0ZVJlvJxj/2KAESspj7IymeOf&#10;q7tPU4yUJmVEcl6yOX5iCl8vPn64qkTIAp7yPGISgZNShZWY41RrEXqeoikriLrggpUwGXNZEA1D&#10;mXiRJBV4L3IvGAwmXsVlJCSnTCl4e9tM4oX1H8eM6h9xrJhG+RxDbNo+pX2uzdNbXJEwkUSkGW3D&#10;IG+IoiBZCR/tXN0STdBGZi9cFRmVXPFYX1BeeDyOM8rsHmA3/mBvN0vJN8LuJQmrRHQ0AbV7PL3Z&#10;Lb3fLqV4FA+yiR7M75z+VsCLV4kk7M+bcbID17EszCLYBKoto08do6zWiMLLy8AfTS+BeApzw+E4&#10;mLaU0xTy8mIZTb8eXuiRsPmsDa4LphKgHrUjSL2PoMeUCGZ5V4aAB4myaI6DAKOSFCDiZasXeAM8&#10;mY8DynDYjlRL5zsY6jZKQrpResm45ZpsvyvdaDZyFkmdRevSmRKUbzSfW81rjEDzEiPQ/LrRvCDa&#10;rDMJNCaqeslKu1yZ6YJv2YpboDYZMzmd+BOMXLoh1h0mL59jB8EoGD3DOoT7F63XHXIymE1MlODY&#10;gdz/S/AwmPnT0UG4P5xOpiNQoRHhefCzQjkLbA/Cqzvsh3wUObgcnUIx+OyQR0Ptg0/hLPBncD5O&#10;JLgDHw2jSdqJsBPibEXQVaJDCejI2hWuQ/CdxI57vwx2aj/Be//InQs/rve+96NM98H7wqQ5V6w5&#10;t6am2APc1Rmgrl/JFM+z6C7Lc1NYlEzWN7lEW2LatP21B7oHg5Kvwqa0GmvNoyeozBXU4jlWfzZE&#10;MozybyXUfkiydoZ0xtoZUuc33F4HbE2TSq/qX0QKJMCcYw296567FkBCV3IhfgNosGZlyT9vNI8z&#10;U49tbE1E7QDaUdMa/n9fGrq+tILQ17xGwdCw1+tLSNdfOJRu371/pUPZqjOc2XMMShgbOAldMx9P&#10;/fFsMm6beTAMfAsAYlyjMwSZVtVSaZqQvRXtcdh0s7186npdt1H/o9SekCB7jYCrlZVqew00d7f+&#10;2CZ0d1ld/AUAAP//AwBQSwMEFAAGAAgAAAAhAMWtZsPcAAAABQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FrwkAQhe+F/odlCt7qJhFF0mxEpO1JBLVQehuzYxLMzobsmsR/79pLexl4vMd732Sr0TSi&#10;p87VlhXE0wgEcWF1zaWCr+PH6xKE88gaG8uk4EYOVvnzU4aptgPvqT/4UoQSdikqqLxvUyldUZFB&#10;N7UtcfDOtjPog+xKqTscQrlpZBJFC2mw5rBQYUubiorL4WoUfA44rGfxe7+9nDe3n+N8972NSanJ&#10;y7h+A+Fp9H9heOAHdMgD08leWTvRKAiP+N/78OLZIgFxUjBPliDzTP6nz+8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA/0MIrkUDAAD0CgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAxa1mw9wAAAAFAQAADwAAAAAAAAAAAAAAAACfBQAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKgGAAAAAA==&#10;">
+                <v:shape id="Graphic 22" o:spid="_x0000_s1027" style="position:absolute;width:72148;height:3352;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="7214870,335280" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAojSypxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oRepG6aQpXUVUQotV7EKJTeHtlnEpJ9G7Krif56VxA8DjPzDTNb9KYWZ2pdaVnB+zgC&#10;QZxZXXKu4LD/fpuCcB5ZY22ZFFzIwWI+eJlhom3HOzqnPhcBwi5BBYX3TSKlywoy6Ma2IQ7e0bYG&#10;fZBtLnWLXYCbWsZR9CkNlhwWCmxoVVBWpSej4Od38rGRerTt/vfpX1RVp+V1MlLqddgvv0B46v0z&#10;/GivtYI4hvuX8APk/AYAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAojSypxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m7214616,r-12192,l7202424,6096r,323088l1386840,329184r,-323088l7202424,6096r,-6096l1386840,r-6096,l1380744,6096r,323088l12192,329184r,-323088l,6096,,329184r,6096l1380744,335280r6096,l7202424,335280r12192,l7214616,329184r,-323088l7214616,xe" fillcolor="black" stroked="f">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
+                </v:shapetype>
+                <v:shape id="Textbox 23" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:13868;top:60;width:58160;height:3233;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQArh/Z9wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredKOC2OgqUhQKQjGmB4/P7DNZzL5Ns1uN/74rCB6HmfmGWaw6W4srtd44VjAaJiCI&#10;C6cNlwp+8u1gBsIHZI21Y1JwJw+r5Vtvgal2N87oegiliBD2KSqoQmhSKX1RkUU/dA1x9M6utRii&#10;bEupW7xFuK3lOEmm0qLhuFBhQ58VFZfDn1WwPnK2Mb/fp312zkyefyS8m16U6r936zmIQF14hZ/t&#10;L61gPIHHl/gD5PIfAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAK4f2fcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="3712CFD6" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+                        <w:pPr>
+                          <w:spacing w:before="1"/>
+                          <w:ind w:left="67"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:b/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>Comment</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="001630F1">
+      <w:pgSz w:w="11910" w:h="16840"/>
+      <w:pgMar w:top="1220" w:right="141" w:bottom="280" w:left="283" w:header="522" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="4BDA9531" w14:textId="77777777" w:rsidR="00507861" w:rsidRDefault="00507861">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="093BFC72" w14:textId="77777777" w:rsidR="00507861" w:rsidRDefault="00507861">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial MT">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...27 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-      </w:pPr>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="65B6C33C" w14:textId="77777777" w:rsidR="00507861" w:rsidRDefault="00507861">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="78CD655D" w14:textId="77777777" w:rsidR="00507861" w:rsidRDefault="00507861">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B8AFCD9" w14:textId="77777777" w:rsidR="001630F1" w:rsidRDefault="003A16B5">
+    <w:pPr>
+      <w:pStyle w:val="GvdeMetni"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...1 lines deleted...]
-        <w:color w:val="0000FF"/>
+        <w:b w:val="0"/>
         <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
       </w:rPr>
-    </w:lvl>
-[...123 lines deleted...]
-      </w:pPr>
+    </w:pPr>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...1 lines deleted...]
-        <w:color w:val="0000FF"/>
+        <w:b w:val="0"/>
+        <w:noProof/>
         <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
-    </w:lvl>
-[...2000 lines deleted...]
-</w:numbering>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487061504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A5CE5DB" wp14:editId="08EAE9AA">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>2804549</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>331317</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1966931" cy="389534"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1" name="Image 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1" name="Image 1"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1966931" cy="389534"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
+    <w:ulTrailSpace/>
+    <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
-    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E67127"/>
-[...167 lines deleted...]
-    <w:rsid w:val="00FF795B"/>
+    <w:rsidRoot w:val="001630F1"/>
+    <w:rsid w:val="001602FC"/>
+    <w:rsid w:val="001630F1"/>
+    <w:rsid w:val="002863FF"/>
+    <w:rsid w:val="003A16B5"/>
+    <w:rsid w:val="00401F8C"/>
+    <w:rsid w:val="00507861"/>
+    <w:rsid w:val="008438AF"/>
+    <w:rsid w:val="00B6595F"/>
+    <w:rsid w:val="00BA65F4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1E6F16A9"/>
+  <w14:docId w14:val="5AAD29DF"/>
+  <w15:docId w15:val="{292ED514-3B43-4734-A066-E0B54A2F7B81}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="tr" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...134 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00E67127"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="tr-TR"/>
+      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+      <w:lang w:val="tr-TR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TabloKlavuzu">
-[...2 lines deleted...]
-    <w:rsid w:val="00E67127"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
-      <w:tblBorders>
-[...6 lines deleted...]
-      </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="108" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="108" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="girinti">
-[...2 lines deleted...]
-    <w:rsid w:val="00E23A83"/>
+  <w:style w:type="paragraph" w:styleId="GvdeMetni">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListeParagraf">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:styleId="Kpr">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00E23A83"/>
+    <w:rsid w:val="00BA65F4"/>
     <w:rPr>
       <w:strike w:val="0"/>
       <w:dstrike w:val="0"/>
       <w:color w:val="1573A6"/>
       <w:u w:val="none"/>
       <w:effect w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Vurgu">
-[...594 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...15 lines deleted...]
-  <w:optimizeForBrowser/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cag.edu.tr/murat-gulmez" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fatihkoc@cag.edu.tr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ekadirozekenci@cag.edu.tr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12546,86 +14212,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -12758,99 +14422,82 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3383</Characters>
+  <Pages>1</Pages>
+  <Words>1271</Words>
+  <Characters>7251</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>60</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>ÇAĞ UNIVERSITY</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Cag University</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3969</CharactersWithSpaces>
+  <CharactersWithSpaces>8505</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...20 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>ÇAĞ UNIVERSITY</dc:title>
-  <dc:creator>Samsung</dc:creator>
+  <dc:creator>Kübra TOPCUOĞLU ONAT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2026-02-16T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
+    <vt:filetime>2026-03-17T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Producer">
+    <vt:lpwstr>macOS Sürüm 26.0.1 (Geliştirme 25A362) Quartz PDFContext</vt:lpwstr>
+  </property>
+</Properties>
+</file>