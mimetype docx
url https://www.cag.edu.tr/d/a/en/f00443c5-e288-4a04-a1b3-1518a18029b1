--- v0 (2026-03-03)
+++ v1 (2026-09-09)
@@ -9,11863 +9,7797 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="63745C5B" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
+    <w:p w14:paraId="63745C5B" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="112"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02080B4B" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="02080B4B" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:ind w:left="4" w:right="48"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00217ECE">
+      <w:r w:rsidRPr="000A0EA4">
         <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SYLLABUS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A5F5DF" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="09A5F5DF" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="127"/>
         <w:ind w:right="48"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00217ECE">
+      <w:r w:rsidRPr="000A0EA4">
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
         </w:rPr>
         <w:t>Faculty</w:t>
       </w:r>
-      <w:r w:rsidRPr="00217ECE">
+      <w:r w:rsidRPr="000A0EA4">
         <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00217ECE">
+      <w:r w:rsidRPr="000A0EA4">
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00217ECE">
+      <w:r w:rsidRPr="000A0EA4">
         <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00217ECE">
+      <w:r w:rsidRPr="000A0EA4">
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
         </w:rPr>
         <w:t>Economics</w:t>
       </w:r>
-      <w:r w:rsidRPr="00217ECE">
+      <w:r w:rsidRPr="000A0EA4">
         <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00217ECE">
+      <w:r w:rsidRPr="000A0EA4">
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00217ECE">
+      <w:r w:rsidRPr="000A0EA4">
         <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00217ECE">
+      <w:r w:rsidRPr="000A0EA4">
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
         </w:rPr>
         <w:t>Administrative</w:t>
       </w:r>
-      <w:r w:rsidRPr="00217ECE">
+      <w:r w:rsidRPr="000A0EA4">
         <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00217ECE">
+      <w:r w:rsidRPr="000A0EA4">
         <w:rPr>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sciences</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED61347" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
+    <w:p w14:paraId="3ED61347" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35AE5C28" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
+    <w:p w14:paraId="35AE5C28" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="21"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="93" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="83C9EB"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="83C9EB"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="83C9EB"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="83C9EB"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="83C9EB"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="83C9EB"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="623"/>
         <w:gridCol w:w="272"/>
         <w:gridCol w:w="715"/>
         <w:gridCol w:w="3815"/>
         <w:gridCol w:w="1729"/>
         <w:gridCol w:w="991"/>
         <w:gridCol w:w="1120"/>
         <w:gridCol w:w="282"/>
         <w:gridCol w:w="1418"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="6925756D" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="6925756D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="7D123F1F" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7D123F1F" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="50"/>
               <w:ind w:left="122"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Course</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="400C8B3D" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="400C8B3D" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="50"/>
               <w:ind w:left="19"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Course</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2111" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="3C466A1E" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3C466A1E" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="50"/>
               <w:ind w:left="678"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Credits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="7461DB42" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7461DB42" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="50"/>
               <w:ind w:left="236"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>ECTS</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Value</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="2F7E0D27" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="2F7E0D27" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D16B994" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5D16B994" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="74"/>
               <w:ind w:left="439"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IRE341</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5544" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BDA3A95" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4BDA3A95" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="74"/>
               <w:ind w:left="110"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Selected</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-7"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Readings</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>in</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-8"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IRE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2111" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E063B7A" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0E063B7A" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="74"/>
               <w:ind w:left="635"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>(3-0-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20246687" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="20246687" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="74"/>
               <w:ind w:left="18"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="6AB79F36" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="6AB79F36" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="11CB6F48" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="11CB6F48" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="254" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Prerequisite Courses:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4478D607" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4478D607" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="127"/>
               <w:ind w:left="110"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="1F231330" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="1F231330" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="2163BE33" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2163BE33" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="254" w:lineRule="exact"/>
               <w:ind w:left="110" w:right="375"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>Course Language:</w:t>
+              </w:rPr>
+              <w:t>Course</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Language:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3815" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A846D5E" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0A846D5E" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="125"/>
               <w:ind w:left="110"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>English</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2720" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="15646387" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="15646387" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="125"/>
               <w:ind w:left="86"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Course</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-9"/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Delivery</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2820" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="474AE43F" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="474AE43F" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="125"/>
               <w:ind w:left="98"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Online</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="54DBABDF" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="54DBABDF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="502"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="1FA3EB29" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1FA3EB29" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="249" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Course</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Type</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E814BC0" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6E814BC0" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="232" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Level:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7143E601" w14:textId="4BBE828D" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00217ECE">
+          <w:p w14:paraId="7143E601" w14:textId="4BBE828D" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00217ECE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="123"/>
               <w:ind w:left="173"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Elective</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-7"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>3nd</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Year</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Fall</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Semester</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="09352178" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="09352178" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="511"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5425" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="0A5D7F6E" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0A5D7F6E" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="130"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Instructor's</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Title,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Name,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Surname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1729" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="3FEE4447" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3FEE4447" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="130"/>
               <w:ind w:left="86"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Course</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2111" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="32BE1CCE" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="32BE1CCE" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="130"/>
               <w:ind w:left="109"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Office</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="4263C97A" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4263C97A" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="130"/>
               <w:ind w:left="111"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contact</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="3BF91F83" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="3BF91F83" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="758"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5425" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5651AB65" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5651AB65" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="252"/>
               <w:ind w:left="110"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Dr.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Özge</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Çetiner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1729" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16292161" w14:textId="05EB8CBB" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00973150">
+          <w:p w14:paraId="16292161" w14:textId="05EB8CBB" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00973150">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="127"/>
               <w:ind w:left="235" w:right="242" w:firstLine="197"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-[...16 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve">Friday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>10:15-</w:t>
             </w:r>
-            <w:r w:rsidR="00000000" w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-16"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>12:35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2111" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42F237FE" w14:textId="388296FC" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="42F237FE" w14:textId="388296FC" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="750" w:hanging="368"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Wednesday</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-16"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t xml:space="preserve">– </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="615AD620" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="615AD620" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="232" w:lineRule="exact"/>
               <w:ind w:left="438"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>10:00-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 15:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74D57512" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="74D57512" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="127"/>
               <w:ind w:left="418" w:hanging="300"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>ozgecetiner@c ag.edu.tr</w:t>
+              </w:rPr>
+              <w:t>ozgecetiner@c</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ag.edu.tr</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="33DB8175" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="33DB8175" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="681"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="5F3AB4B0" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5F3AB4B0" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="88"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Coordinator:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A32A471" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6A32A471" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="216"/>
               <w:ind w:left="110"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Dr.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Özge</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Çetiner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="78FAAA88" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="78FAAA88" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10965" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="07022965" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="07022965" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="74"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Course</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Objectives</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="587ACA95" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="587ACA95" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="436D0F01" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="436D0F01" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="182"/>
               <w:ind w:left="1363"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Course</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Learning</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Outcomes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7522" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49E56CE8" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
+          <w:p w14:paraId="49E56CE8" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="116"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="018FEE6E" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="018FEE6E" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Upon</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-7"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>successful</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>completion</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>this</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>course,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>student</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>will</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>be</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>able</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>to;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2820" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09BAA5E4" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="09BAA5E4" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="912"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Relations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="72C8D021" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="72C8D021" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="582"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="79BAA8A7" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
-[...6 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="79BAA8A7" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7522" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08E51432" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
-[...6 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="08E51432" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="574469A6" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="574469A6" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="38"/>
               <w:ind w:left="196" w:firstLine="79"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Program Outcomes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7695FAF0" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7695FAF0" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="38"/>
               <w:ind w:left="119" w:firstLine="422"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Net </w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contribution</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="6A569B2F" w14:textId="77777777">
+      <w:tr w:rsidR="00FC1019" w:rsidRPr="000A0EA4" w14:paraId="6A569B2F" w14:textId="77777777" w:rsidTr="00B039C4">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="1CE58770" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
-[...6 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="1CE58770" w14:textId="77777777" w:rsidR="00FC1019" w:rsidRPr="000A0EA4" w:rsidRDefault="00FC1019" w:rsidP="00FC1019"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="2C899A7F" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2C899A7F" w14:textId="77777777" w:rsidR="00FC1019" w:rsidRPr="000A0EA4" w:rsidRDefault="00FC1019" w:rsidP="00FC1019">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="127"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6535" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="35F8C691" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="35F8C691" w14:textId="494CF703" w:rsidR="00FC1019" w:rsidRPr="000A0EA4" w:rsidRDefault="00FC1019" w:rsidP="00FC1019">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="254" w:lineRule="exact"/>
               <w:ind w:left="110"/>
-              <w:rPr>
-[...129 lines deleted...]
-              <w:t>the discipline of International Relations.</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00F146FE">
+              <w:t>Explains the key concepts and main arguments of academic texts in the field of international relations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
-          </w:tcPr>
-          <w:p w14:paraId="23E666A5" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23E666A5" w14:textId="61EFD479" w:rsidR="00FC1019" w:rsidRPr="00FC1019" w:rsidRDefault="00FC1019" w:rsidP="00FC1019">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="127"/>
               <w:ind w:left="5" w:right="3"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC1019">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
-          </w:tcPr>
-          <w:p w14:paraId="58FC83BC" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58FC83BC" w14:textId="30409E1E" w:rsidR="00FC1019" w:rsidRPr="00FC1019" w:rsidRDefault="00FC1019" w:rsidP="00FC1019">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="127"/>
               <w:ind w:left="21" w:right="2"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC1019">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="6109EEAE" w14:textId="77777777">
+      <w:tr w:rsidR="00FC1019" w:rsidRPr="000A0EA4" w14:paraId="6109EEAE" w14:textId="77777777" w:rsidTr="00B039C4">
         <w:trPr>
           <w:trHeight w:val="756"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="178C5CC0" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
-[...6 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="178C5CC0" w14:textId="77777777" w:rsidR="00FC1019" w:rsidRPr="000A0EA4" w:rsidRDefault="00FC1019" w:rsidP="00FC1019"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7ECF0332" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7ECF0332" w14:textId="77777777" w:rsidR="00FC1019" w:rsidRPr="000A0EA4" w:rsidRDefault="00FC1019" w:rsidP="00FC1019">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="252"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6535" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66BA8003" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
-[...138 lines deleted...]
-          <w:p w14:paraId="1BCDCDD5" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1BCDCDD5" w14:textId="10FF082C" w:rsidR="00FC1019" w:rsidRPr="000A0EA4" w:rsidRDefault="00FC1019" w:rsidP="00FC1019">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="110"/>
-              <w:rPr>
-[...114 lines deleted...]
-              <w:t>readings covered in the course.</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00F146FE">
+              <w:t>Analyzes the relationship among the research question, argument, and evidence presented in academic texts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="415E1695" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="415E1695" w14:textId="7BB4982B" w:rsidR="00FC1019" w:rsidRPr="00FC1019" w:rsidRDefault="00FC1019" w:rsidP="00FC1019">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="252"/>
               <w:ind w:left="5" w:right="3"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC1019">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="5195206E" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5195206E" w14:textId="2E0C17BF" w:rsidR="00FC1019" w:rsidRPr="00FC1019" w:rsidRDefault="00FC1019" w:rsidP="00FC1019">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="252"/>
               <w:ind w:left="21" w:right="2"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC1019">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="39EB309C" w14:textId="77777777">
+      <w:tr w:rsidR="00FC1019" w:rsidRPr="000A0EA4" w14:paraId="39EB309C" w14:textId="77777777" w:rsidTr="00B039C4">
         <w:trPr>
           <w:trHeight w:val="760"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="5516776E" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
-[...6 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="5516776E" w14:textId="77777777" w:rsidR="00FC1019" w:rsidRPr="000A0EA4" w:rsidRDefault="00FC1019" w:rsidP="00FC1019"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="59F09837" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
+          <w:p w14:paraId="59F09837" w14:textId="77777777" w:rsidR="00FC1019" w:rsidRPr="000A0EA4" w:rsidRDefault="00FC1019" w:rsidP="00FC1019">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="7E0C6D56" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E0C6D56" w14:textId="77777777" w:rsidR="00FC1019" w:rsidRPr="000A0EA4" w:rsidRDefault="00FC1019" w:rsidP="00FC1019">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6535" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="3DCB8A02" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3DCB8A02" w14:textId="6687D1A0" w:rsidR="00FC1019" w:rsidRPr="000A0EA4" w:rsidRDefault="00FC1019" w:rsidP="00FC1019">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="110" w:right="103"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...9 lines deleted...]
-              <w:t>compare and contrast the arguments of different authors regarding the concepts of power, security, and cooperation in International Relations, identifying similarities and differences.</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00F146FE">
+              <w:t>Compares different authors’ views on international issues in terms of their fundamental assumptions and conclusions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
-          </w:tcPr>
-[...12 lines deleted...]
-          <w:p w14:paraId="20504A98" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20504A98" w14:textId="5D8A32C5" w:rsidR="00FC1019" w:rsidRPr="00FC1019" w:rsidRDefault="00FC1019" w:rsidP="00FC1019">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="5" w:right="3"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC1019">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
-          </w:tcPr>
-[...12 lines deleted...]
-          <w:p w14:paraId="197F0B8F" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="197F0B8F" w14:textId="09E68DE1" w:rsidR="00FC1019" w:rsidRPr="00FC1019" w:rsidRDefault="00FC1019" w:rsidP="00FC1019">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="21" w:right="2"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC1019">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="6C44E440" w14:textId="77777777">
+      <w:tr w:rsidR="00FC1019" w:rsidRPr="000A0EA4" w14:paraId="6C44E440" w14:textId="77777777" w:rsidTr="00B039C4">
         <w:trPr>
           <w:trHeight w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="0EB4AB57" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
-[...6 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="0EB4AB57" w14:textId="77777777" w:rsidR="00FC1019" w:rsidRPr="000A0EA4" w:rsidRDefault="00FC1019" w:rsidP="00FC1019"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="441DD3D7" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="441DD3D7" w14:textId="77777777" w:rsidR="00FC1019" w:rsidRPr="000A0EA4" w:rsidRDefault="00FC1019" w:rsidP="00FC1019">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="127"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6535" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4754B187" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4754B187" w14:textId="25F0FD17" w:rsidR="00FC1019" w:rsidRPr="000A0EA4" w:rsidRDefault="00FC1019" w:rsidP="00FC1019">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="110"/>
-              <w:rPr>
-[...114 lines deleted...]
-              <w:t>arguments presented in selected academic texts.</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00F146FE">
+              <w:t>Critically evaluates the strengths and weaknesses of the arguments presented in academic texts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="172B5A64" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="172B5A64" w14:textId="0EEBB867" w:rsidR="00FC1019" w:rsidRPr="00FC1019" w:rsidRDefault="00FC1019" w:rsidP="00FC1019">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="127"/>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...25 lines deleted...]
-              <w:t>9</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC1019">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>7, 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="753779B4" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="753779B4" w14:textId="2B138A30" w:rsidR="00FC1019" w:rsidRPr="00FC1019" w:rsidRDefault="00FC1019" w:rsidP="00FC1019">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="127"/>
               <w:ind w:left="21"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...25 lines deleted...]
-              <w:t>5</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC1019">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>5, 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="7246335C" w14:textId="77777777">
+      <w:tr w:rsidR="00FC1019" w:rsidRPr="000A0EA4" w14:paraId="7246335C" w14:textId="77777777" w:rsidTr="00B039C4">
         <w:trPr>
           <w:trHeight w:val="758"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="29F560D0" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
-[...6 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="29F560D0" w14:textId="77777777" w:rsidR="00FC1019" w:rsidRPr="000A0EA4" w:rsidRDefault="00FC1019" w:rsidP="00FC1019"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="458FE540" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="458FE540" w14:textId="77777777" w:rsidR="00FC1019" w:rsidRPr="000A0EA4" w:rsidRDefault="00FC1019" w:rsidP="00FC1019">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="252"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6535" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="3C5AB259" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
-[...152 lines deleted...]
-          <w:p w14:paraId="7E78E1F6" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7E78E1F6" w14:textId="5216DE8B" w:rsidR="00FC1019" w:rsidRPr="000A0EA4" w:rsidRDefault="00FC1019" w:rsidP="00FC1019">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="232" w:lineRule="exact"/>
               <w:ind w:left="110"/>
-              <w:rPr>
-[...10 lines deleted...]
-              <w:t>course.</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00F146FE">
+              <w:t>Applies the theoretical or conceptual framework presented in the texts to a contemporary international event or issue.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
-          </w:tcPr>
-          <w:p w14:paraId="7E818E34" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E818E34" w14:textId="1D946CFD" w:rsidR="00FC1019" w:rsidRPr="00FC1019" w:rsidRDefault="00FC1019" w:rsidP="00FC1019">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="252"/>
               <w:ind w:left="5" w:right="3"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...10 lines deleted...]
-              <w:t>9</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC1019">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
-          </w:tcPr>
-          <w:p w14:paraId="4B395A33" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B395A33" w14:textId="6305A622" w:rsidR="00FC1019" w:rsidRPr="00FC1019" w:rsidRDefault="00FC1019" w:rsidP="00FC1019">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="252"/>
               <w:ind w:left="21" w:right="2"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC1019">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="15E8EF2E" w14:textId="77777777">
+      <w:tr w:rsidR="00FC1019" w:rsidRPr="000A0EA4" w14:paraId="67413288" w14:textId="77777777" w:rsidTr="00B039C4">
         <w:trPr>
-          <w:trHeight w:val="761"/>
+          <w:trHeight w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="623" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="0A2D52A7" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
-[...6 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="242C8257" w14:textId="77777777" w:rsidR="00FC1019" w:rsidRPr="000A0EA4" w:rsidRDefault="00FC1019" w:rsidP="00FC1019"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
-          </w:tcPr>
-[...14 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A911A25" w14:textId="75018D4A" w:rsidR="00FC1019" w:rsidRPr="000A0EA4" w:rsidRDefault="00FC1019" w:rsidP="00FC1019">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="124"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6535" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BA4F5C8" w14:textId="58243849" w:rsidR="00FC1019" w:rsidRPr="000A0EA4" w:rsidRDefault="00FC1019" w:rsidP="00FC1019">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="110"/>
-              <w:rPr>
-[...230 lines deleted...]
-              <w:t>enhancing their critical thinking skills.</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00F146FE">
+              <w:t>Orally presents an academic study using appropriate communication and information technologies.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
-          </w:tcPr>
-[...15 lines deleted...]
-              <w:ind w:left="5" w:right="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5275A231" w14:textId="613755D0" w:rsidR="00FC1019" w:rsidRPr="00FC1019" w:rsidRDefault="00FC1019" w:rsidP="00FC1019">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="124"/>
+              <w:ind w:left="5"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...10 lines deleted...]
-              <w:t>9</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC1019">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
-          </w:tcPr>
-[...287 lines deleted...]
-          <w:p w14:paraId="05DC15E9" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05DC15E9" w14:textId="1FD66361" w:rsidR="00FC1019" w:rsidRPr="00FC1019" w:rsidRDefault="00FC1019" w:rsidP="00FC1019">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="124"/>
               <w:ind w:left="21"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...25 lines deleted...]
-              <w:t>4</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC1019">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="2ED0FA04" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="2ED0FA04" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1010"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="4B3C6FA9" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4B3C6FA9" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="252"/>
               <w:ind w:left="110" w:right="581"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course Content:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68948195" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
-[...190 lines deleted...]
-          <w:p w14:paraId="243C0D25" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="243C0D25" w14:textId="3B272F45" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000674E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="231" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...115 lines deleted...]
-              <w:t>presentations.</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="000674E6">
+              <w:rPr>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>This course examines key debates and contemporary issues in international relations through selected academic texts. It addresses topics such as global order, power, security, democracy, nuclear deterrence, energy transition, migration, cybersecurity, and critical resources. The course aims to enable students to analyze the main arguments and evidence presented in academic texts, compare the perspectives of different authors, and critically evaluate these perspectives in the context of contemporary international developments.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="7DF84852" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="7DF84852" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10965" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="2214406D" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2214406D" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="74"/>
               <w:ind w:left="19"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Course</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Schedule</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-9"/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>(Weekly</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Plan)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="7BCCF287" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="7BCCF287" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38FB70DE" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="38FB70DE" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="127"/>
               <w:ind w:left="160"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Week</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2125D0E3" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2125D0E3" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="127"/>
               <w:ind w:left="33"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Topic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2720" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42CB5EF2" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="42CB5EF2" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="127"/>
               <w:ind w:left="787"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Preparation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2820" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F063286" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0F063286" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="254" w:lineRule="exact"/>
               <w:ind w:left="825" w:right="177" w:hanging="581"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Teaching</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-16"/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Methods</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-15"/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">and </w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Techniques</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="2FCF9B8D" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="2FCF9B8D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1010"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="895" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="00811990" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
+          <w:p w14:paraId="00811990" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="123"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="73BE47CE" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73BE47CE" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="10"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="65D5A744" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="65D5A744" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="242" w:lineRule="auto"/>
               <w:ind w:left="108"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Sharing</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="40"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Expectations</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="40"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>from</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="40"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Students</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="40"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>within the Course</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="507EC3A1" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="507EC3A1" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="245" w:line="234" w:lineRule="exact"/>
               <w:ind w:left="108"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Introduction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2720" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="2A23CEDB" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2A23CEDB" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2820" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="3AC37975" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
+          <w:p w14:paraId="3AC37975" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="123"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="7817456F" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7817456F" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="158"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Lecture</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Discussion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4A8F3D2C" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
+    <w:p w14:paraId="4A8F3D2C" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:sectPr w:rsidR="000766EB" w:rsidRPr="00217ECE">
+        <w:sectPr w:rsidR="000766EB" w:rsidRPr="000A0EA4">
           <w:headerReference w:type="default" r:id="rId7"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1280" w:right="283" w:bottom="529" w:left="425" w:header="522" w:footer="0" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="93" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="896"/>
         <w:gridCol w:w="2554"/>
         <w:gridCol w:w="1999"/>
         <w:gridCol w:w="2746"/>
         <w:gridCol w:w="2775"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="4ED8BBCD" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="4ED8BBCD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="896" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="742AAFBA" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="742AAFBA" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="127"/>
               <w:ind w:left="11" w:right="2"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:lastRenderedPageBreak/>
+              </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="24A45E3F" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="24A45E3F" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1119"/>
                 <w:tab w:val="left" w:pos="2450"/>
                 <w:tab w:val="left" w:pos="2788"/>
                 <w:tab w:val="left" w:pos="3434"/>
                 <w:tab w:val="left" w:pos="4261"/>
               </w:tabs>
               <w:spacing w:line="254" w:lineRule="exact"/>
               <w:ind w:left="107" w:right="94"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Samuel</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Huntington</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Clash</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">of </w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Civilizations? (Foreign Affairs, 1993)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50C04B1C" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="50C04B1C" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="127"/>
               <w:ind w:left="110"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Article</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2775" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C0E6229" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7C0E6229" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="127"/>
               <w:ind w:left="108"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Lecture</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Discussion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="35F3666B" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="35F3666B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="896" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="6BA97984" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6BA97984" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="125"/>
               <w:ind w:left="11" w:right="2"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="5FA7B92F" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5FA7B92F" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="254" w:lineRule="exact"/>
               <w:ind w:left="107" w:right="94"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Francis Fukuyama – “The End of History?” (The National Interest, 1989)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="40782035" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="40782035" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="125"/>
               <w:ind w:left="110"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Article</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2775" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="5B786CD1" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5B786CD1" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="125"/>
               <w:ind w:left="108"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Lecture</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Discussion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="2645E79C" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="2645E79C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="753"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="896" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55ACDE34" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="55ACDE34" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="250"/>
               <w:ind w:left="11" w:right="2"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="63D547BB" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="63D547BB" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="249" w:lineRule="exact"/>
               <w:ind w:left="107"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>John</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="10"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>J.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="12"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Mearsheimer</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="14"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="10"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>“Back</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="13"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="10"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="12"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Future:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="082DBEC8" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="082DBEC8" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="107" w:right="94"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Instability</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="40"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>in</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="40"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Europe</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="40"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>after</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="40"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="40"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Cold</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="40"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>War”</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="40"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>(1990, International Security)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DFCBD12" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5DFCBD12" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="250"/>
               <w:ind w:left="110"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Article</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2775" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43EE4124" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="43EE4124" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="250"/>
               <w:ind w:left="108"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Lecture</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Discussion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="5C93E70B" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="5C93E70B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="896" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="62D303DE" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="62D303DE" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="127"/>
               <w:ind w:left="11" w:right="2"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="54483E54" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="54483E54" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="107" w:right="94"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Mearsheimer – “Why</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>We</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Will Soon Miss</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>the Cold War” (Atlantic Monthly, 1990)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="728BFED2" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="728BFED2" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="127"/>
               <w:ind w:left="110"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Article</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2775" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="7FBBA41D" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7FBBA41D" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="127"/>
               <w:ind w:left="108"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Lecture</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Discussion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="6CD92653" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="6CD92653" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1518"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="896" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31136A3D" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
-[...10 lines deleted...]
-          <w:p w14:paraId="50DF6673" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
+          <w:p w14:paraId="31136A3D" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50DF6673" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="127"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="256A1DC6" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="256A1DC6" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="11" w:right="2"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="73050028" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="73050028" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3807"/>
               </w:tabs>
               <w:spacing w:before="2"/>
               <w:ind w:left="107" w:right="93"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>G.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>John</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-8"/>
-                <w:sz w:val="20"/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:t>Ikenberry</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>“The</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-11"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Future</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-8"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-7"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-11"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t xml:space="preserve">Liberal </w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>World</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Order”</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21E3E675" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="21E3E675" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="251" w:lineRule="exact"/>
               <w:ind w:left="107"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-8"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Foreign</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Affairs,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2011</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F0CEDF2" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3F0CEDF2" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="234" w:line="250" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="94"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Fareed</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="80"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Zakaria</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="80"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="80"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>“The</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="80"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Rise</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="80"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="80"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Illiberal Democracy” (Foreign Affairs, 1997)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E1135C7" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
-[...10 lines deleted...]
-          <w:p w14:paraId="2548FD78" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
+          <w:p w14:paraId="6E1135C7" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2548FD78" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="127"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="7C30A6E7" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C30A6E7" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="110"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Article</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2775" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="717FE29A" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
-[...10 lines deleted...]
-          <w:p w14:paraId="5225235B" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
+          <w:p w14:paraId="717FE29A" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5225235B" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="127"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="75CA4C2C" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75CA4C2C" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="108"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Lecture</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Discussion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="116F2004" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="116F2004" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="758"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="896" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="61A01F2F" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
+          <w:p w14:paraId="61A01F2F" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="56D9309B" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56D9309B" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="11" w:right="2"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="652A7EAD" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="652A7EAD" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1438"/>
                 <w:tab w:val="left" w:pos="2648"/>
                 <w:tab w:val="left" w:pos="3528"/>
               </w:tabs>
               <w:ind w:left="107" w:right="95"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Discussion</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Question:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Which</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">approach </w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>explains the post–Cold War order better?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="2A4AA0EB" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
+          <w:p w14:paraId="2A4AA0EB" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="0C0C2AB2" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C0C2AB2" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="110"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Article</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2775" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="49CEA18A" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="49CEA18A" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="108"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Debate</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pro–Con</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="171811CA" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="171811CA" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="108" w:right="161"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Groups,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-16"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Small</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-15"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t xml:space="preserve">Group </w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Work</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="17B598DE" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="17B598DE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="896" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F2C04AE" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6F2C04AE" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="74"/>
               <w:ind w:left="11" w:right="2"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="06BC6F24" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="06BC6F24" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="74"/>
               <w:ind w:left="107"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Midterm</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Exam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06006929" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="06006929" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2775" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58CEFC65" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="58CEFC65" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="1C343484" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="1C343484" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="896" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="2CB63EE3" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2CB63EE3" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="11" w:right="2"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="669753D1" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="669753D1" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="107"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Midterm</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Exam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="56777275" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="56777275" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2775" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="3F6EE42C" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3F6EE42C" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217ECE" w:rsidRPr="00217ECE" w14:paraId="4BF51716" w14:textId="77777777" w:rsidTr="00217ECE">
+      <w:tr w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w14:paraId="4BF51716" w14:textId="77777777" w:rsidTr="00217ECE">
         <w:trPr>
           <w:trHeight w:val="655"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="896" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19CF7F33" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="00217ECE" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
-[...10 lines deleted...]
-          <w:p w14:paraId="30CC11E2" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="00217ECE" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
+          <w:p w14:paraId="19CF7F33" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30CC11E2" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="11"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F24824D" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="00217ECE" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
+          <w:p w14:paraId="1F24824D" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Kenneth Waltz- Nuclear Stability in South Asia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D5C5AD4" w14:textId="56A78D40" w:rsidR="00217ECE" w:rsidRPr="00217ECE" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
+          <w:p w14:paraId="1D5C5AD4" w14:textId="56A78D40" w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="290"/>
               </w:tabs>
               <w:spacing w:line="234" w:lineRule="exact"/>
               <w:ind w:left="290" w:hanging="183"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Scott Sagan- Nuclear Instability in South Asia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B1532E1" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="00217ECE" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
-[...10 lines deleted...]
-          <w:p w14:paraId="02A243B6" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="00217ECE" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
+          <w:p w14:paraId="7B1532E1" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02A243B6" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="110"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Article</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2775" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="260C5697" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="00217ECE" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
-[...10 lines deleted...]
-          <w:p w14:paraId="5C693A79" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="00217ECE" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
+          <w:p w14:paraId="260C5697" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C693A79" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="108"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Lecture</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Discussion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217ECE" w:rsidRPr="00217ECE" w14:paraId="43B7E0A7" w14:textId="77777777" w:rsidTr="00C90DEA">
+      <w:tr w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w14:paraId="43B7E0A7" w14:textId="77777777" w:rsidTr="00C90DEA">
         <w:trPr>
           <w:trHeight w:val="848"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="896" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="14838CBF" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="00217ECE" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
+          <w:p w14:paraId="14838CBF" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="126"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="15BB487E" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="00217ECE" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15BB487E" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="11"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3159F800" w14:textId="3A589B5A" w:rsidR="00217ECE" w:rsidRPr="00217ECE" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
+          <w:p w14:paraId="3159F800" w14:textId="3A589B5A" w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="232" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-              <w:t>Daniel Yergin, Peter Orszag, Atul Arya- The Troubled Energy Transition: How to Find a Pragmatic Path Forward</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daniel </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Yergin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>, Peter Orszag, Atul Arya- The Troubled Energy Transition: How to Find a Pragmatic Path Forward</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="638BF343" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="00217ECE" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
+          <w:p w14:paraId="638BF343" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="126"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="0B003453" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="00217ECE" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B003453" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="110"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Article</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2775" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="21E4059B" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="00217ECE" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
+          <w:p w14:paraId="21E4059B" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="252"/>
               <w:ind w:left="108" w:right="161"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Student</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-16"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Presentations and Discussion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217ECE" w:rsidRPr="00217ECE" w14:paraId="0AE739F9" w14:textId="77777777" w:rsidTr="001E751E">
+      <w:tr w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w14:paraId="0AE739F9" w14:textId="77777777" w:rsidTr="001E751E">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="896" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00323C3E" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="00217ECE" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
+          <w:p w14:paraId="00323C3E" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="127"/>
               <w:ind w:left="11"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="223DB446" w14:textId="38D0E8F7" w:rsidR="00217ECE" w:rsidRPr="00217ECE" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
+          <w:p w14:paraId="223DB446" w14:textId="38D0E8F7" w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="254" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Amy POPE- Migration Can Work for All: A Plan for Replacing a Broken Global System</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3439992E" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="00217ECE" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
+          <w:p w14:paraId="3439992E" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="127"/>
               <w:ind w:left="110"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Article</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2775" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20B640F8" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="00217ECE" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
+          <w:p w14:paraId="20B640F8" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="254" w:lineRule="exact"/>
               <w:ind w:left="108" w:right="161"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Student</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-16"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Presentations and Discussion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217ECE" w:rsidRPr="00217ECE" w14:paraId="09AA9AB7" w14:textId="77777777" w:rsidTr="001E751E">
+      <w:tr w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w14:paraId="09AA9AB7" w14:textId="77777777" w:rsidTr="001E751E">
         <w:trPr>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="896" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="63A7AAB2" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="00217ECE" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
+          <w:p w14:paraId="63A7AAB2" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="125"/>
               <w:ind w:left="11"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="324C5312" w14:textId="4E964F2A" w:rsidR="00217ECE" w:rsidRPr="00217ECE" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
+          <w:p w14:paraId="324C5312" w14:textId="4E964F2A" w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="254" w:lineRule="exact"/>
               <w:ind w:left="107" w:right="94"/>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Anne Neuberger- China is Winning the Cyberwar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="351B9C4D" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="00217ECE" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
+          <w:p w14:paraId="351B9C4D" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="125"/>
               <w:ind w:left="110"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Article</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2775" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="7F4809BD" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="00217ECE" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
+          <w:p w14:paraId="7F4809BD" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="254" w:lineRule="exact"/>
               <w:ind w:left="108" w:right="161"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Student</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-16"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Presentations and Discussion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217ECE" w:rsidRPr="00217ECE" w14:paraId="482B359A" w14:textId="77777777" w:rsidTr="001E751E">
+      <w:tr w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w14:paraId="482B359A" w14:textId="77777777" w:rsidTr="001E751E">
         <w:trPr>
           <w:trHeight w:val="756"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="896" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70FE061D" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="00217ECE" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
+          <w:p w14:paraId="70FE061D" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="250"/>
               <w:ind w:left="11"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FE82C83" w14:textId="6652C352" w:rsidR="00217ECE" w:rsidRPr="00217ECE" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
+          <w:p w14:paraId="3FE82C83" w14:textId="6652C352" w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="107"/>
-              <w:rPr>
-[...16 lines deleted...]
-                <w:szCs w:val="20"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heidi </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Crebo-Rediker</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>- America’s Most Dangerous Dependence</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:br/>
               <w:t>Why Control Over Critical Minerals Is Now a National Security Issue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49007D59" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="00217ECE" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
+          <w:p w14:paraId="49007D59" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="250"/>
               <w:ind w:left="110"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Article</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2775" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32D59E6B" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="00217ECE" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
+          <w:p w14:paraId="32D59E6B" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="123"/>
               <w:ind w:left="108" w:right="161"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Student</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-16"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Presentations and Discussion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217ECE" w:rsidRPr="00217ECE" w14:paraId="05E5A41F" w14:textId="77777777" w:rsidTr="00C90DEA">
+      <w:tr w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w14:paraId="05E5A41F" w14:textId="77777777" w:rsidTr="00C90DEA">
         <w:trPr>
           <w:trHeight w:val="762"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="896" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CD1F373" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="00217ECE" w:rsidRDefault="00217ECE" w:rsidP="00C90DEA">
+          <w:p w14:paraId="3CD1F373" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w:rsidRDefault="00217ECE" w:rsidP="00C90DEA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18039AA3" w14:textId="1F28249B" w:rsidR="00217ECE" w:rsidRPr="00217ECE" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
+          <w:p w14:paraId="18039AA3" w14:textId="1F28249B" w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="107" w:right="94"/>
-              <w:rPr>
-[...16 lines deleted...]
-                <w:szCs w:val="20"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alexander </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Stubb</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>- The West’s Last Chance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:br/>
               <w:t>How to Build a New Global Order Before It’s Too Late</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="5D500F18" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="00217ECE" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
-[...10 lines deleted...]
-          <w:p w14:paraId="715B0C18" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="00217ECE" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
+          <w:p w14:paraId="5D500F18" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="715B0C18" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="110"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Article</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2775" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="4CEBD753" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="00217ECE" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
-[...10 lines deleted...]
-          <w:p w14:paraId="2058B35C" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="00217ECE" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
+          <w:p w14:paraId="4CEBD753" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2058B35C" w14:textId="77777777" w:rsidR="00217ECE" w:rsidRPr="000A0EA4" w:rsidRDefault="00217ECE" w:rsidP="00217ECE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="242" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="161"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Student</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-16"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Presentations and Discussion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="07CC5AB5" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="07CC5AB5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="896" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55D5E89E" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="55D5E89E" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="11"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0A49C773" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0A49C773" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="107"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>General</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Review</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B753648" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4B753648" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2775" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AB04823" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6AB04823" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="108"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>General</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-8"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Review</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-9"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Q&amp;A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="36C936D0" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="36C936D0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="896" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="45C08C1F" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="45C08C1F" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="11"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="06CC6E36" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="06CC6E36" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="107"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Final</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-7"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Exam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="6BACC523" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6BACC523" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2775" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="5E13C068" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5E13C068" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="3800E639" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="3800E639" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="896" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6048AC04" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6048AC04" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="11"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5EFC0937" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5EFC0937" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="107"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Final</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-7"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Exam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05FA752D" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="05FA752D" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2775" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="746DEBED" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="746DEBED" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="5A89BECF" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="5A89BECF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10970" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="158CEDC1" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="158CEDC1" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="74"/>
               <w:ind w:left="16"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Course</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Resources</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="7D46CF60" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="7D46CF60" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3450" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="7169DFCA" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7169DFCA" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="71"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Textbook:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="05BB4B5D" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="05BB4B5D" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="71"/>
               <w:ind w:left="110"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Selected</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-7"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Academic</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-8"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Articles</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-7"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Current</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Readings</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="5539189A" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="5539189A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1039"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3450" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="208E969B" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
+          <w:p w14:paraId="208E969B" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="140"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="19346E2F" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19346E2F" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Recommended</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>References:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="0B73CB8E" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0B73CB8E" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="110"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Diez,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-9"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>T.,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Bode,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-11"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>I.,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-9"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>De</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-12"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Costa,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-8"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>A.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-9"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>F.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-9"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>(2013).</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-9"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Key</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-12"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Concepts</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-9"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>International Relations</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>. SAGE Publications Ltd.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7454CF30" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
+          <w:p w14:paraId="7454CF30" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="26"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="749D6503" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="749D6503" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="234" w:lineRule="exact"/>
               <w:ind w:left="110"/>
-              <w:rPr>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:t>Diri</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>E.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>(Ed.).</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Key</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Texts</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>International</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Relations</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Der</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Publishing.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A71B72C" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
+    <w:p w14:paraId="0A71B72C" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:line="234" w:lineRule="exact"/>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:sectPr w:rsidR="000766EB" w:rsidRPr="00217ECE">
+        <w:sectPr w:rsidR="000766EB" w:rsidRPr="000A0EA4">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1280" w:right="283" w:bottom="461" w:left="425" w:header="522" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="93" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3450"/>
         <w:gridCol w:w="1234"/>
         <w:gridCol w:w="1563"/>
         <w:gridCol w:w="3022"/>
         <w:gridCol w:w="1702"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="7E3C1352" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="7E3C1352" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10971" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="478CC3B0" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="478CC3B0" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="13"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Course</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Assessment</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Evaluation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="6320840D" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="6320840D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="61BE2F91" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="61BE2F91" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1234" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="5833B467" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5833B467" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="15"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="529CAE61" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="529CAE61" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="10" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Percentile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4724" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="5FDAACB5" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5FDAACB5" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="10"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="6FBC9751" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="6FBC9751" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7176E0EE" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7176E0EE" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Midterm</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Exam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1234" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="789FEE1D" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="789FEE1D" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="15" w:right="4"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A7EBEDB" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2A7EBEDB" w14:textId="6E4415D1" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="10"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>%35</w:t>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+            <w:r w:rsidR="000674E6">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4724" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5B6C95D3" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5B6C95D3" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="109"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Exam</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="71095291" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="71095291" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="3105EC32" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3105EC32" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1234" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="4B43180D" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4B43180D" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="15" w:right="5"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="67FE750D" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="67FE750D" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4724" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="27DD54C2" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="27DD54C2" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="1658FA57" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="1658FA57" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DB17872" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0DB17872" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Individual</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-16"/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Assignment </w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Presentations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1234" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C6652F3" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6C6652F3" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="127"/>
               <w:ind w:left="15" w:right="4"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C89348E" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2C89348E" w14:textId="005867A7" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="127"/>
               <w:ind w:left="10"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>%15</w:t>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+            <w:r w:rsidR="000674E6">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4724" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="26B2043A" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="26B2043A" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="127"/>
               <w:ind w:left="109"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Individual</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-11"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Assignment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="08AAC937" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="08AAC937" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="760"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="6E88AA34" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6E88AA34" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Group</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Presentations</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BF67B7D" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0BF67B7D" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>(Participation</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-16"/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-15"/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">In-Class </w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Activities)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1234" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="09EC21C9" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
+          <w:p w14:paraId="09EC21C9" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="42D8D869" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42D8D869" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="15" w:right="5"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="13F31D6C" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="13F31D6C" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4724" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="70BC7393" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="70BC7393" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="456F149B" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="456F149B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AF5EB5F" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1AF5EB5F" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Portfolio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1234" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67534B50" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="67534B50" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="15" w:right="5"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="017D37EC" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="017D37EC" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4724" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3BD715E0" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3BD715E0" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="1962A4E7" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="1962A4E7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="517668A2" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="517668A2" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="110"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Final</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1234" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="4698DF06" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4698DF06" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="15" w:right="4"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="71B0D0A7" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="71B0D0A7" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="10"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>%50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4724" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="274190F4" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="274190F4" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="109"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Exam</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="2193A5F0" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="2193A5F0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10971" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="785CF799" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="785CF799" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="13"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>ECTS</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Table</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="6C13BC02" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="6C13BC02" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4684" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="3851BDAE" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3851BDAE" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="74"/>
               <w:ind w:left="12"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Content</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="32E69FB8" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="32E69FB8" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="74"/>
               <w:ind w:left="10" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3022" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="548A11B6" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="548A11B6" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="74"/>
               <w:ind w:left="12"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="4FD651FA" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4FD651FA" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="74"/>
               <w:ind w:left="10" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="03FEE686" w14:textId="77777777">
+      <w:tr w:rsidR="000674E6" w:rsidRPr="000A0EA4" w14:paraId="03FEE686" w14:textId="77777777" w:rsidTr="00505FC3">
         <w:trPr>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4684" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4C2090E9" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4C2090E9" w14:textId="77777777" w:rsidR="000674E6" w:rsidRPr="000A0EA4" w:rsidRDefault="000674E6" w:rsidP="000674E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="110"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Course</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="186421F9" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="186421F9" w14:textId="2D7BCC42" w:rsidR="000674E6" w:rsidRPr="000674E6" w:rsidRDefault="000674E6" w:rsidP="000674E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="10" w:right="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000674E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3022" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="54781370" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54781370" w14:textId="21A2603B" w:rsidR="000674E6" w:rsidRPr="000674E6" w:rsidRDefault="000674E6" w:rsidP="000674E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="12"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000674E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1D8EA28E" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D8EA28E" w14:textId="0FBC5439" w:rsidR="000674E6" w:rsidRPr="000674E6" w:rsidRDefault="000674E6" w:rsidP="000674E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="10" w:right="5"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000674E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="7AB1DA04" w14:textId="77777777">
+      <w:tr w:rsidR="000674E6" w:rsidRPr="000A0EA4" w14:paraId="7AB1DA04" w14:textId="77777777" w:rsidTr="00505FC3">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4684" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="64DE5A59" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="64DE5A59" w14:textId="77777777" w:rsidR="000674E6" w:rsidRPr="000A0EA4" w:rsidRDefault="000674E6" w:rsidP="000674E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="110"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Out-of-Class</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Study</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
-          </w:tcPr>
-          <w:p w14:paraId="413D06F6" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="413D06F6" w14:textId="2C5F7A0A" w:rsidR="000674E6" w:rsidRPr="000674E6" w:rsidRDefault="000674E6" w:rsidP="000674E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="10" w:right="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000674E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3022" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
-          </w:tcPr>
-          <w:p w14:paraId="5D40E428" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D40E428" w14:textId="65A34B88" w:rsidR="000674E6" w:rsidRPr="000674E6" w:rsidRDefault="000674E6" w:rsidP="000674E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="12"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000674E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
-          </w:tcPr>
-          <w:p w14:paraId="1D7DB5BD" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D7DB5BD" w14:textId="36F543BF" w:rsidR="000674E6" w:rsidRPr="000674E6" w:rsidRDefault="000674E6" w:rsidP="000674E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="10" w:right="5"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000674E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="0A3B813D" w14:textId="77777777">
+      <w:tr w:rsidR="000674E6" w:rsidRPr="000A0EA4" w14:paraId="0A3B813D" w14:textId="77777777" w:rsidTr="00505FC3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4684" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1405BACD" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1405BACD" w14:textId="77777777" w:rsidR="000674E6" w:rsidRPr="000A0EA4" w:rsidRDefault="000674E6" w:rsidP="000674E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="110"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Individual</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-11"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Assignment</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Presentations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3ADBFAF4" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ADBFAF4" w14:textId="57479130" w:rsidR="000674E6" w:rsidRPr="000674E6" w:rsidRDefault="000674E6" w:rsidP="000674E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="10" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000674E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3022" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="24372A20" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24372A20" w14:textId="7B4A1EE7" w:rsidR="000674E6" w:rsidRPr="000674E6" w:rsidRDefault="000674E6" w:rsidP="000674E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="12" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...13 lines deleted...]
-              <w:t>25</w:t>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000674E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="7357CC0A" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7357CC0A" w14:textId="7600D5CC" w:rsidR="000674E6" w:rsidRPr="000674E6" w:rsidRDefault="000674E6" w:rsidP="000674E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="10" w:right="5"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...10 lines deleted...]
-              <w:t>25</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="000674E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="78A19A55" w14:textId="77777777">
+      <w:tr w:rsidR="000674E6" w:rsidRPr="000A0EA4" w14:paraId="78A19A55" w14:textId="77777777" w:rsidTr="00505FC3">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4684" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="27D9C054" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="27D9C054" w14:textId="77777777" w:rsidR="000674E6" w:rsidRPr="000A0EA4" w:rsidRDefault="000674E6" w:rsidP="000674E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="110"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Group</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Project</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Presentations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
-          </w:tcPr>
-          <w:p w14:paraId="67B40EB6" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67B40EB6" w14:textId="1DEED381" w:rsidR="000674E6" w:rsidRPr="000674E6" w:rsidRDefault="000674E6" w:rsidP="000674E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="10" w:right="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000674E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3022" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
-          </w:tcPr>
-[...7 lines deleted...]
-              </w:rPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01A53ECD" w14:textId="77777777" w:rsidR="000674E6" w:rsidRPr="000674E6" w:rsidRDefault="000674E6" w:rsidP="000674E6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
-          </w:tcPr>
-[...7 lines deleted...]
-              </w:rPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B66FA6A" w14:textId="77777777" w:rsidR="000674E6" w:rsidRPr="000674E6" w:rsidRDefault="000674E6" w:rsidP="000674E6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="424AF217" w14:textId="77777777">
+      <w:tr w:rsidR="000674E6" w:rsidRPr="000A0EA4" w14:paraId="424AF217" w14:textId="77777777" w:rsidTr="00505FC3">
         <w:trPr>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4684" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6AAAB4C6" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6AAAB4C6" w14:textId="77777777" w:rsidR="000674E6" w:rsidRPr="000A0EA4" w:rsidRDefault="000674E6" w:rsidP="000674E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="74"/>
               <w:ind w:left="110"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00217ECE">
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="31E6008C" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31E6008C" w14:textId="75EF9182" w:rsidR="000674E6" w:rsidRPr="000674E6" w:rsidRDefault="000674E6" w:rsidP="000674E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="74"/>
               <w:ind w:left="10" w:right="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000674E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3022" w:type="dxa"/>
-          </w:tcPr>
-[...7 lines deleted...]
-              </w:rPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FAFD4EC" w14:textId="77777777" w:rsidR="000674E6" w:rsidRPr="000674E6" w:rsidRDefault="000674E6" w:rsidP="000674E6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
-          </w:tcPr>
-[...7 lines deleted...]
-              </w:rPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7788484F" w14:textId="77777777" w:rsidR="000674E6" w:rsidRPr="000674E6" w:rsidRDefault="000674E6" w:rsidP="000674E6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="5BAEE3DB" w14:textId="77777777">
+      <w:tr w:rsidR="000674E6" w:rsidRPr="000A0EA4" w14:paraId="5BAEE3DB" w14:textId="77777777" w:rsidTr="00505FC3">
         <w:trPr>
           <w:trHeight w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4684" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="50362BB4" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="50362BB4" w14:textId="77777777" w:rsidR="000674E6" w:rsidRPr="000A0EA4" w:rsidRDefault="000674E6" w:rsidP="000674E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="254" w:lineRule="exact"/>
               <w:ind w:left="110"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Midterm</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-7"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Exam</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-8"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>(Midterm</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Exam</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-7"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Duration</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-9"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>+ Midterm Exam Preparation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
-          </w:tcPr>
-          <w:p w14:paraId="49377FF1" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49377FF1" w14:textId="6C74AB2C" w:rsidR="000674E6" w:rsidRPr="000674E6" w:rsidRDefault="000674E6" w:rsidP="000674E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="127"/>
               <w:ind w:left="10" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000674E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3022" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
-          </w:tcPr>
-          <w:p w14:paraId="71341B70" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71341B70" w14:textId="389E750F" w:rsidR="000674E6" w:rsidRPr="000674E6" w:rsidRDefault="000674E6" w:rsidP="000674E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="127"/>
               <w:ind w:left="12" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...13 lines deleted...]
-              <w:t>22</w:t>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000674E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
-          </w:tcPr>
-          <w:p w14:paraId="770D7E30" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="770D7E30" w14:textId="68150610" w:rsidR="000674E6" w:rsidRPr="000674E6" w:rsidRDefault="000674E6" w:rsidP="000674E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="127"/>
               <w:ind w:left="10" w:right="5"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...10 lines deleted...]
-              <w:t>22</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="000674E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="0ED77FE8" w14:textId="77777777">
+      <w:tr w:rsidR="000674E6" w:rsidRPr="000A0EA4" w14:paraId="0ED77FE8" w14:textId="77777777" w:rsidTr="00505FC3">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4684" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5F684277" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5F684277" w14:textId="77777777" w:rsidR="000674E6" w:rsidRPr="000A0EA4" w:rsidRDefault="000674E6" w:rsidP="000674E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="254" w:lineRule="exact"/>
               <w:ind w:left="110" w:right="106"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Final</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Exam</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>(Final</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Exam</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Duration</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>+</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
+            <w:r w:rsidRPr="000A0EA4">
               <w:rPr>
                 <w:spacing w:val="-7"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
               <w:t>Final Exam Preparation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3DCABD60" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DCABD60" w14:textId="6E212CFF" w:rsidR="000674E6" w:rsidRPr="000674E6" w:rsidRDefault="000674E6" w:rsidP="000674E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="125"/>
               <w:ind w:left="10" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000674E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3022" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="25CFE62A" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25CFE62A" w14:textId="5F30E0FD" w:rsidR="000674E6" w:rsidRPr="000674E6" w:rsidRDefault="000674E6" w:rsidP="000674E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="125"/>
               <w:ind w:left="12" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...13 lines deleted...]
-              <w:t>35</w:t>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000674E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="33BDAE61" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33BDAE61" w14:textId="79746119" w:rsidR="000674E6" w:rsidRPr="000674E6" w:rsidRDefault="000674E6" w:rsidP="000674E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="125"/>
               <w:ind w:left="10" w:right="5"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...10 lines deleted...]
-              <w:t>35</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="000674E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="574D94EF" w14:textId="77777777">
+      <w:tr w:rsidR="000674E6" w:rsidRPr="000A0EA4" w14:paraId="574D94EF" w14:textId="77777777" w:rsidTr="00FE1B9E">
         <w:trPr>
           <w:trHeight w:val="393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9269" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="7C529163" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7C529163" w14:textId="77777777" w:rsidR="000674E6" w:rsidRPr="000674E6" w:rsidRDefault="000674E6" w:rsidP="000674E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="68"/>
               <w:ind w:right="93"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000674E6">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="06A08651" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06A08651" w14:textId="7D74F050" w:rsidR="000674E6" w:rsidRPr="000674E6" w:rsidRDefault="000674E6" w:rsidP="000674E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="68"/>
               <w:ind w:left="10" w:right="2"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000674E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>166</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="3AB55781" w14:textId="77777777">
+      <w:tr w:rsidR="000674E6" w:rsidRPr="000A0EA4" w14:paraId="3AB55781" w14:textId="77777777" w:rsidTr="00FE1B9E">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9269" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="565787EA" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="565787EA" w14:textId="77777777" w:rsidR="000674E6" w:rsidRPr="000674E6" w:rsidRDefault="000674E6" w:rsidP="000674E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:right="93"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000674E6">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000674E6">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000674E6">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000674E6">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000674E6">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>30:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="7705F5D8" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7705F5D8" w14:textId="105A28A0" w:rsidR="000674E6" w:rsidRPr="000674E6" w:rsidRDefault="000674E6" w:rsidP="000674E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="10"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000674E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>166/30</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...28 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidRPr="000674E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="ArialMT" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000674E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>≈ 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="0E4927A5" w14:textId="77777777">
+      <w:tr w:rsidR="000674E6" w:rsidRPr="000A0EA4" w14:paraId="0E4927A5" w14:textId="77777777" w:rsidTr="00FE1B9E">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9269" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="59EAC967" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="59EAC967" w14:textId="77777777" w:rsidR="000674E6" w:rsidRPr="000674E6" w:rsidRDefault="000674E6" w:rsidP="000674E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:right="94"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000674E6">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>ECTS</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000674E6">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Credit:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="1F3D5095" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F3D5095" w14:textId="29D4AB55" w:rsidR="000674E6" w:rsidRPr="000674E6" w:rsidRDefault="000674E6" w:rsidP="000674E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="10" w:right="2"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000674E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="27828B4E" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
+    <w:p w14:paraId="27828B4E" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5627092D" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
+    <w:p w14:paraId="5627092D" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="68"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="98" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5411"/>
         <w:gridCol w:w="5450"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="05D3FA36" w14:textId="77777777">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="05D3FA36" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10861" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="155F82"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w14:paraId="3297D505" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3297D505" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="72"/>
               <w:ind w:left="10"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Past</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Term</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217ECE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Achievements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000766EB" w:rsidRPr="00217ECE" w14:paraId="52CFBCCB" w14:textId="77777777" w:rsidTr="0081260F">
+      <w:tr w:rsidR="000766EB" w:rsidRPr="000A0EA4" w14:paraId="52CFBCCB" w14:textId="77777777" w:rsidTr="0081260F">
         <w:trPr>
           <w:trHeight w:val="4531"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5411" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2227A0CB" w14:textId="4BCD1854" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="0081260F" w:rsidP="0081260F">
+          <w:p w14:paraId="2227A0CB" w14:textId="4BCD1854" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="0081260F" w:rsidP="0081260F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="781"/>
                 <w:tab w:val="left" w:pos="1215"/>
                 <w:tab w:val="left" w:pos="3879"/>
                 <w:tab w:val="left" w:pos="4323"/>
               </w:tabs>
               <w:spacing w:before="7"/>
-              <w:rPr>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0EA4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="162B3BC4" wp14:editId="22FBEFE2">
                   <wp:extent cx="3298190" cy="1924050"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="512801470" name="Grafik 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                       <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="655040B8" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="00217ECE" w:rsidRDefault="000766EB">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="655040B8" w14:textId="77777777" w:rsidR="000766EB" w:rsidRPr="000A0EA4" w:rsidRDefault="000766EB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="068A8B72" w14:textId="77777777" w:rsidR="001A4102" w:rsidRPr="00217ECE" w:rsidRDefault="001A4102">
-[...7 lines deleted...]
-    <w:sectPr w:rsidR="001A4102" w:rsidRPr="00217ECE">
+    <w:p w14:paraId="068A8B72" w14:textId="77777777" w:rsidR="001A4102" w:rsidRPr="000A0EA4" w:rsidRDefault="001A4102"/>
+    <w:sectPr w:rsidR="001A4102" w:rsidRPr="000A0EA4">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1280" w:right="283" w:bottom="280" w:left="425" w:header="522" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72C0B670" w14:textId="77777777" w:rsidR="005506C7" w:rsidRDefault="005506C7">
+    <w:p w14:paraId="76CC4898" w14:textId="77777777" w:rsidR="00ED266A" w:rsidRDefault="00ED266A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0704F11E" w14:textId="77777777" w:rsidR="005506C7" w:rsidRDefault="005506C7">
+    <w:p w14:paraId="16AE6E7F" w14:textId="77777777" w:rsidR="00ED266A" w:rsidRDefault="00ED266A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="ArialMT">
+    <w:altName w:val="Klee One"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21418DF2" w14:textId="77777777" w:rsidR="005506C7" w:rsidRDefault="005506C7">
+    <w:p w14:paraId="7D51D368" w14:textId="77777777" w:rsidR="00ED266A" w:rsidRDefault="00ED266A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7681CE17" w14:textId="77777777" w:rsidR="005506C7" w:rsidRDefault="005506C7">
+    <w:p w14:paraId="6C9BCE05" w14:textId="77777777" w:rsidR="00ED266A" w:rsidRDefault="00ED266A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="6953E615" w14:textId="77777777" w:rsidR="000766EB" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="GvdeMetni"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b w:val="0"/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487194624" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="771B9F88" wp14:editId="79C4141F">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="771B9F88" wp14:editId="79C4141F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>2804609</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>331672</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1966935" cy="390448"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Image 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Image 1"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print"/>
                   <a:stretch>
                     <a:fillRect/>
@@ -12092,80 +8026,89 @@
     <w:lvl w:ilvl="8" w:tplc="88E89208">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3694" w:hanging="185"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="767655285">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1756900077">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000766EB"/>
+    <w:rsid w:val="000674E6"/>
     <w:rsid w:val="000766EB"/>
+    <w:rsid w:val="000A0EA4"/>
     <w:rsid w:val="001A4102"/>
     <w:rsid w:val="00217ECE"/>
     <w:rsid w:val="005506C7"/>
     <w:rsid w:val="0081260F"/>
     <w:rsid w:val="008465EE"/>
+    <w:rsid w:val="009455DE"/>
     <w:rsid w:val="00973150"/>
+    <w:rsid w:val="009B676B"/>
     <w:rsid w:val="00C90DEA"/>
+    <w:rsid w:val="00E10920"/>
+    <w:rsid w:val="00E82079"/>
+    <w:rsid w:val="00ED266A"/>
     <w:rsid w:val="00ED3728"/>
+    <w:rsid w:val="00FC1019"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="57C0575B"/>
@@ -12751,51 +8694,51 @@
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
-          <a:endParaRPr lang="tr-TR"/>
+          <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sayfa1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Öğrenci Sayısı</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
@@ -12937,51 +8880,51 @@
                 <a:lumMod val="15000"/>
                 <a:lumOff val="85000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr lang="tr-TR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="1492079263"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
         <c:axId val="1492079263"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
@@ -12996,92 +8939,92 @@
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr lang="tr-TR"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="1492079743"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:noFill/>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
-      <a:endParaRPr lang="tr-TR"/>
+      <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
   <a:schemeClr val="accent1"/>
   <a:schemeClr val="accent2"/>
   <a:schemeClr val="accent3"/>
   <a:schemeClr val="accent4"/>
   <a:schemeClr val="accent5"/>
   <a:schemeClr val="accent6"/>
   <cs:variation/>
   <cs:variation>
     <a:lumMod val="60000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
     <a:lumOff val="20000"/>
   </cs:variation>
   <cs:variation>
@@ -13877,75 +9820,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>735</Words>
-  <Characters>4193</Characters>
+  <Words>716</Words>
+  <Characters>4085</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ÇAĞ UNIVERSITY</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4919</CharactersWithSpaces>
+  <CharactersWithSpaces>4792</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ÇAĞ UNIVERSITY</dc:title>
   <dc:creator>Egitim Ogretim Koordinatorlugu</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-10-06T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word LTSC</vt:lpwstr>
   </property>