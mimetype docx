--- v0 (2026-05-25)
+++ v1 (2026-07-18)
@@ -345,70 +345,82 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00642194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ECTS Value</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1A74" w:rsidRPr="00C5255C" w14:paraId="3EECAC9C" w14:textId="77777777" w:rsidTr="003D1400">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74FD4430" w14:textId="22A9C7BA" w:rsidR="00E37BAA" w:rsidRPr="00C5255C" w:rsidRDefault="002468FD" w:rsidP="007730F5">
+          <w:p w14:paraId="74FD4430" w14:textId="59151625" w:rsidR="00E37BAA" w:rsidRPr="00C5255C" w:rsidRDefault="00D92489" w:rsidP="007730F5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002468FD">
-[...7 lines deleted...]
-              <w:t>TDE 456</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>TDE 44</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidR="002468FD" w:rsidRPr="002468FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="332DDDD9" w14:textId="15C9902A" w:rsidR="00E37BAA" w:rsidRPr="00C5255C" w:rsidRDefault="002468FD" w:rsidP="00833C72">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -12476,75 +12488,73 @@
           </w:tcPr>
           <w:p w14:paraId="1B8C0441" w14:textId="77777777" w:rsidR="00AD57C8" w:rsidRPr="00DF76D9" w:rsidRDefault="00AD57C8" w:rsidP="00AB1FDA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2447132A" w14:textId="77777777" w:rsidR="0006441E" w:rsidRPr="00C5255C" w:rsidRDefault="0006441E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="0006441E" w:rsidRPr="00C5255C" w:rsidSect="005A2B8A">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="899" w:right="1417" w:bottom="360" w:left="1417" w:header="283" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75AEEC3E" w14:textId="77777777" w:rsidR="0054491F" w:rsidRDefault="0054491F" w:rsidP="0034027E">
+    <w:p w14:paraId="5C2FF67C" w14:textId="77777777" w:rsidR="00B6313A" w:rsidRDefault="00B6313A" w:rsidP="0034027E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="605DB8E7" w14:textId="77777777" w:rsidR="0054491F" w:rsidRDefault="0054491F" w:rsidP="0034027E">
+    <w:p w14:paraId="74567095" w14:textId="77777777" w:rsidR="00B6313A" w:rsidRDefault="00B6313A" w:rsidP="0034027E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -12559,58 +12569,58 @@
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="712206F8" w14:textId="77777777" w:rsidR="0054491F" w:rsidRDefault="0054491F" w:rsidP="0034027E">
+    <w:p w14:paraId="34607D36" w14:textId="77777777" w:rsidR="00B6313A" w:rsidRDefault="00B6313A" w:rsidP="0034027E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="561D621F" w14:textId="77777777" w:rsidR="0054491F" w:rsidRDefault="0054491F" w:rsidP="0034027E">
+    <w:p w14:paraId="2D5A02DE" w14:textId="77777777" w:rsidR="00B6313A" w:rsidRDefault="00B6313A" w:rsidP="0034027E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="3A5B344B" w14:textId="2D930ACF" w:rsidR="00A3554C" w:rsidRDefault="00A3554C" w:rsidP="00A3554C">
     <w:pPr>
       <w:pStyle w:val="stbilgi"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00911FE6">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D1283E2" wp14:editId="4A5A6964">
           <wp:extent cx="2160000" cy="651484"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -12954,50 +12964,51 @@
     <w:rsid w:val="00A34FF7"/>
     <w:rsid w:val="00A3554C"/>
     <w:rsid w:val="00A50551"/>
     <w:rsid w:val="00A524B6"/>
     <w:rsid w:val="00A53FEF"/>
     <w:rsid w:val="00A566C4"/>
     <w:rsid w:val="00A60C1D"/>
     <w:rsid w:val="00A64B40"/>
     <w:rsid w:val="00A711BC"/>
     <w:rsid w:val="00A7625D"/>
     <w:rsid w:val="00A8032C"/>
     <w:rsid w:val="00A8173B"/>
     <w:rsid w:val="00A918A9"/>
     <w:rsid w:val="00AA2C39"/>
     <w:rsid w:val="00AA5E11"/>
     <w:rsid w:val="00AA7EFF"/>
     <w:rsid w:val="00AC0160"/>
     <w:rsid w:val="00AD57C8"/>
     <w:rsid w:val="00AF2294"/>
     <w:rsid w:val="00B03B19"/>
     <w:rsid w:val="00B06EC6"/>
     <w:rsid w:val="00B14267"/>
     <w:rsid w:val="00B20FC0"/>
     <w:rsid w:val="00B41C3E"/>
     <w:rsid w:val="00B446EE"/>
+    <w:rsid w:val="00B6313A"/>
     <w:rsid w:val="00B65C62"/>
     <w:rsid w:val="00B70D22"/>
     <w:rsid w:val="00B74181"/>
     <w:rsid w:val="00B80DAF"/>
     <w:rsid w:val="00B96430"/>
     <w:rsid w:val="00B97D9F"/>
     <w:rsid w:val="00BA0347"/>
     <w:rsid w:val="00BA1059"/>
     <w:rsid w:val="00BA2104"/>
     <w:rsid w:val="00BA2B7C"/>
     <w:rsid w:val="00BB378F"/>
     <w:rsid w:val="00BB42DE"/>
     <w:rsid w:val="00BB49BA"/>
     <w:rsid w:val="00BB5C71"/>
     <w:rsid w:val="00BC3162"/>
     <w:rsid w:val="00BC33E0"/>
     <w:rsid w:val="00BD622C"/>
     <w:rsid w:val="00BE01BC"/>
     <w:rsid w:val="00BF06B4"/>
     <w:rsid w:val="00BF151E"/>
     <w:rsid w:val="00BF3F28"/>
     <w:rsid w:val="00C11C36"/>
     <w:rsid w:val="00C12DC9"/>
     <w:rsid w:val="00C13C64"/>
     <w:rsid w:val="00C332DB"/>
@@ -13019,50 +13030,51 @@
     <w:rsid w:val="00C76FE5"/>
     <w:rsid w:val="00C800DC"/>
     <w:rsid w:val="00C97002"/>
     <w:rsid w:val="00CA168A"/>
     <w:rsid w:val="00CA2F3E"/>
     <w:rsid w:val="00CA4CC6"/>
     <w:rsid w:val="00CA55B4"/>
     <w:rsid w:val="00CA7C86"/>
     <w:rsid w:val="00CB0E57"/>
     <w:rsid w:val="00CB4F20"/>
     <w:rsid w:val="00CC1866"/>
     <w:rsid w:val="00CE0683"/>
     <w:rsid w:val="00CE09CB"/>
     <w:rsid w:val="00CE2529"/>
     <w:rsid w:val="00D02BE1"/>
     <w:rsid w:val="00D15B1F"/>
     <w:rsid w:val="00D24AE5"/>
     <w:rsid w:val="00D26EA0"/>
     <w:rsid w:val="00D379D7"/>
     <w:rsid w:val="00D41B6B"/>
     <w:rsid w:val="00D444BD"/>
     <w:rsid w:val="00D505BD"/>
     <w:rsid w:val="00D60183"/>
     <w:rsid w:val="00D850A0"/>
     <w:rsid w:val="00D86D4D"/>
+    <w:rsid w:val="00D92489"/>
     <w:rsid w:val="00D96EE3"/>
     <w:rsid w:val="00DA3803"/>
     <w:rsid w:val="00DB0AEA"/>
     <w:rsid w:val="00DB421F"/>
     <w:rsid w:val="00DB727D"/>
     <w:rsid w:val="00DC07E8"/>
     <w:rsid w:val="00DC15C1"/>
     <w:rsid w:val="00DC4486"/>
     <w:rsid w:val="00DD0194"/>
     <w:rsid w:val="00DE39B5"/>
     <w:rsid w:val="00DE5AD4"/>
     <w:rsid w:val="00DF29C3"/>
     <w:rsid w:val="00DF7BB9"/>
     <w:rsid w:val="00E02DF5"/>
     <w:rsid w:val="00E23222"/>
     <w:rsid w:val="00E255A0"/>
     <w:rsid w:val="00E268B9"/>
     <w:rsid w:val="00E35CE4"/>
     <w:rsid w:val="00E37BAA"/>
     <w:rsid w:val="00E53102"/>
     <w:rsid w:val="00E563D9"/>
     <w:rsid w:val="00E7156E"/>
     <w:rsid w:val="00E73410"/>
     <w:rsid w:val="00E77691"/>
     <w:rsid w:val="00E85FE2"/>
@@ -14590,128 +14602,128 @@
                 <c:pt idx="6">
                   <c:v>3</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>7</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>6</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>6</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="150"/>
-        <c:axId val="237097344"/>
-        <c:axId val="237098880"/>
+        <c:axId val="133715456"/>
+        <c:axId val="136045696"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="237097344"/>
+        <c:axId val="133715456"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln w="3173">
             <a:solidFill>
               <a:srgbClr val="000080"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="0" vert="horz"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="999" b="0" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="003366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="237098880"/>
+        <c:crossAx val="136045696"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:tickLblSkip val="1"/>
         <c:tickMarkSkip val="1"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="237098880"/>
+        <c:axId val="136045696"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:txPr>
           <a:bodyPr rot="0" vert="horz"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="999" b="0" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000080"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="237097344"/>
+        <c:crossAx val="133715456"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3173">
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:gradFill rotWithShape="0">
       <a:gsLst>
         <a:gs pos="0">
           <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="40">
             <a:gamma/>
@@ -14972,128 +14984,128 @@
                 <c:pt idx="6">
                   <c:v>3</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>1</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>1</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="150"/>
-        <c:axId val="237292928"/>
-        <c:axId val="237331584"/>
+        <c:axId val="49075328"/>
+        <c:axId val="49076864"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="237292928"/>
+        <c:axId val="49075328"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln w="3172">
             <a:solidFill>
               <a:srgbClr val="000080"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="0" vert="horz"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="999" b="0" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="003366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="237331584"/>
+        <c:crossAx val="49076864"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:tickLblSkip val="1"/>
         <c:tickMarkSkip val="1"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="237331584"/>
+        <c:axId val="49076864"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:txPr>
           <a:bodyPr rot="0" vert="horz"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="999" b="0" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000080"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="237292928"/>
+        <c:crossAx val="49075328"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3172">
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:gradFill rotWithShape="0">
       <a:gsLst>
         <a:gs pos="0">
           <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="40">
             <a:gamma/>
@@ -15354,128 +15366,128 @@
                 <c:pt idx="6">
                   <c:v>3</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>1</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="150"/>
-        <c:axId val="225356416"/>
-        <c:axId val="237134208"/>
+        <c:axId val="48947584"/>
+        <c:axId val="48949120"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="225356416"/>
+        <c:axId val="48947584"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln w="3172">
             <a:solidFill>
               <a:srgbClr val="000080"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="0" vert="horz"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="999" b="0" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="003366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="237134208"/>
+        <c:crossAx val="48949120"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:tickLblSkip val="1"/>
         <c:tickMarkSkip val="1"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="237134208"/>
+        <c:axId val="48949120"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:txPr>
           <a:bodyPr rot="0" vert="horz"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="999" b="0" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000080"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="225356416"/>
+        <c:crossAx val="48947584"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="3172">
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:gradFill rotWithShape="0">
       <a:gsLst>
         <a:gs pos="0">
           <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="40">
             <a:gamma/>
@@ -15789,51 +15801,51 @@
   </a:themeElements>
   <a:objectDefaults>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=word/theme/themeOverride1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:themeOverride xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <a:clrScheme name="Office">
     <a:dk1>
       <a:sysClr val="windowText" lastClr="000000"/>
     </a:dk1>
     <a:lt1>
       <a:sysClr val="window" lastClr="FFFFFF"/>
     </a:lt1>
     <a:dk2>
       <a:srgbClr val="1F497D"/>
     </a:dk2>
     <a:lt2>
       <a:srgbClr val="EEECE1"/>
     </a:lt2>
     <a:accent1>
       <a:srgbClr val="4F81BD"/>
     </a:accent1>
     <a:accent2>
       <a:srgbClr val="C0504D"/>
@@ -16657,51 +16669,51 @@
             </a:schemeClr>
           </a:gs>
           <a:gs pos="100000">
             <a:schemeClr val="phClr">
               <a:shade val="63000"/>
               <a:satMod val="120000"/>
             </a:schemeClr>
           </a:gs>
         </a:gsLst>
         <a:lin ang="5400000" scaled="0"/>
       </a:gradFill>
     </a:bgFillStyleLst>
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4E904C1-C4AE-4A6F-9EE3-5779880BFF4E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02FD5577-7458-407D-8989-ADEF57621177}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>690</Words>
   <Characters>3935</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>