--- v1 (2026-03-03)
+++ v2 (2026-07-26)
@@ -1,39 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="09C8AB42" w14:textId="77777777" w:rsidR="001B34D8" w:rsidRPr="00246A76" w:rsidRDefault="001B34D8">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="112"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -519,57 +523,67 @@
         <w:trPr>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
           <w:p w14:paraId="76E0B3DE" w14:textId="77777777" w:rsidR="001B34D8" w:rsidRPr="00246A76" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="254" w:lineRule="exact"/>
               <w:ind w:right="375"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00246A76">
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>Course Language:</w:t>
+              <w:t>Course</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00246A76">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Language:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3815" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="25614077" w14:textId="77777777" w:rsidR="001B34D8" w:rsidRPr="00246A76" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="125"/>
             </w:pPr>
             <w:r w:rsidRPr="00246A76">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>English</w:t>
             </w:r>
           </w:p>
@@ -1086,150 +1100,206 @@
             </w:r>
             <w:r w:rsidRPr="00246A76">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00246A76">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Çetiner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1729" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B04E225" w14:textId="77777777" w:rsidR="001B34D8" w:rsidRPr="00246A76" w:rsidRDefault="00000000">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="423420E2" w14:textId="77777777" w:rsidR="009D16EA" w:rsidRDefault="009D16EA" w:rsidP="009D16EA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="113" w:right="122"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00246A76">
+              <w:t>Wednesday</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B04E225" w14:textId="64DE46B5" w:rsidR="001B34D8" w:rsidRPr="00246A76" w:rsidRDefault="009D16EA" w:rsidP="009D16EA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="113" w:right="122"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001674C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tuesday </w:t>
-[...11 lines deleted...]
-              <w:t>12:35</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001674C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001674C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>5-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001674C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2111" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="356499CE" w14:textId="77777777" w:rsidR="001B34D8" w:rsidRPr="00246A76" w:rsidRDefault="00000000">
+          <w:p w14:paraId="356499CE" w14:textId="673F557D" w:rsidR="001B34D8" w:rsidRPr="00246A76" w:rsidRDefault="009D16EA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="750" w:hanging="368"/>
             </w:pPr>
-            <w:r w:rsidRPr="00246A76">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00246A76">
+            <w:r>
+              <w:t>Thurs.</w:t>
+            </w:r>
+            <w:r w:rsidR="00000000" w:rsidRPr="00246A76">
               <w:rPr>
                 <w:spacing w:val="-16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00246A76">
+            <w:r w:rsidR="00000000" w:rsidRPr="00246A76">
               <w:t xml:space="preserve">– </w:t>
             </w:r>
-            <w:r w:rsidRPr="00246A76">
+            <w:r w:rsidR="00000000" w:rsidRPr="00246A76">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Friday</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F6D511E" w14:textId="77777777" w:rsidR="001B34D8" w:rsidRPr="00246A76" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="232" w:lineRule="exact"/>
               <w:ind w:left="438"/>
             </w:pPr>
             <w:r w:rsidRPr="00246A76">
               <w:t>10:00-</w:t>
             </w:r>
             <w:r w:rsidRPr="00246A76">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> 15:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4FCDF192" w14:textId="77777777" w:rsidR="001B34D8" w:rsidRPr="00246A76" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="127"/>
               <w:ind w:left="418" w:hanging="300"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00246A76">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>ozgecetiner@c ag.edu.tr</w:t>
+              <w:t>ozgecetiner@c</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00246A76">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ag.edu.tr</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A6139" w:rsidRPr="00246A76" w14:paraId="058DEFDD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="681"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
           <w:p w14:paraId="214C514F" w14:textId="77777777" w:rsidR="001B34D8" w:rsidRPr="00246A76" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="88"/>
               <w:rPr>
@@ -5264,52 +5334,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00246A76">
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Textbook:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7521" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="2675973B" w14:textId="19D6CC24" w:rsidR="0021573D" w:rsidRPr="00246A76" w:rsidRDefault="00C56ED2" w:rsidP="000B13A9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00246A76">
               <w:t xml:space="preserve">Course Book 1: Brian </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0021573D" w:rsidRPr="00246A76">
-              <w:t>Brian C. H. Fong. 2025. The Palgrave Geopolitical Atlas State and Quasi-State Actors in Great Power Competition. Palgrave Macmillan.</w:t>
+              <w:t>Brian</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0021573D" w:rsidRPr="00246A76">
+              <w:t xml:space="preserve"> C. H. Fong. 2025. The Palgrave Geopolitical Atlas State and Quasi-State Actors in Great Power Competition. Palgrave Macmillan.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BB8BBDC" w14:textId="77777777" w:rsidR="00A838C6" w:rsidRPr="00246A76" w:rsidRDefault="00A838C6" w:rsidP="000B13A9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="44B21635" w14:textId="4774AF43" w:rsidR="00A838C6" w:rsidRPr="00246A76" w:rsidRDefault="00C56ED2" w:rsidP="00A838C6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00246A76">
               <w:t xml:space="preserve">Course Book 2: </w:t>
             </w:r>
             <w:r w:rsidR="00A838C6" w:rsidRPr="00246A76">
               <w:t>Brian C. H. Fong; Chong Ja Ian. 2024. The Routledge Handbook of Great Power Competition. Routledge, Routledge Handbooks.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52D71017" w14:textId="77777777" w:rsidR="0021573D" w:rsidRPr="00246A76" w:rsidRDefault="0021573D" w:rsidP="000B13A9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -5564,52 +5639,57 @@
             </w:r>
             <w:r w:rsidRPr="00246A76">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00246A76">
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="00246A76">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00246A76">
               <w:t>James</w:t>
             </w:r>
             <w:r w:rsidRPr="00246A76">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00246A76">
-              <w:t>Sidaway.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00246A76">
+              <w:t>Sidaway</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00246A76">
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00246A76">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00246A76">
               <w:t>2012. An Introduction to Human Geography. Pearson.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A6139" w:rsidRPr="00246A76" w14:paraId="4E789879" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10971" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
           <w:p w14:paraId="2E53588B" w14:textId="77777777" w:rsidR="001B34D8" w:rsidRPr="00246A76" w:rsidRDefault="00000000">
             <w:pPr>
@@ -7417,51 +7497,51 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="D9D9D9"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="550658B0" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:25.55pt;margin-top:12.1pt;width:227.8pt;height:.75pt;z-index:-16098304;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="28930,95" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC63COubwIAAJAFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X5w4bZoYcYqhWYMB&#10;RVegGXZWZPkDkyWNUmL334+S7SRNix06GBAokSL5Hp+1vG1rSQ4CbKVVSiejMSVCcZ1Vqkjpz+39&#10;lzkl1jGVMamVSOmLsPR29fnTsjGJiHWpZSaAYBJlk8aktHTOJFFkeSlqZkfaCIXOXEPNHG6hiDJg&#10;DWavZRSPx7Oo0ZAZ0FxYi6frzklXIX+eC+5+5LkVjsiUYm8urBDWnV+j1ZIlBTBTVrxvg32gi5pV&#10;CoseU62ZY2QP1ZtUdcVBW527Edd1pPO84iJgQDST8QWaDei9CViKpCnMkSak9oKnD6flj4cNmGfz&#10;BF33aD5o/tsiL1FjiuTc7/fFKbjNofaXEARpA6MvR0ZF6wjHw3i+mI5nSDxH3+I6vu4I5yVO5c0l&#10;Xn7717WIJV3J0NixkcagcuyJHPt/5DyXzIjAufXgn4BUWUqnlChWo343vVSmHogvjTGevX5neyLf&#10;5ebqZhZ3+N+lZxLfBD0ecbKE763bCB1oZocH6zq5ZoPFysHirRpMQNF7ucsgd0cJyh0oQbnvuuqG&#10;OX/Pz86bpDnNyZ/V+iC2OnjdxYywtZNXqvMonHR8Nce/fRABxnYRaPgyKKjOCKXRPgcnle8iCMQX&#10;tlpW2X0lZdhAsbuTQA4MQa0X/vM4MMOrMAPWrZktu7jg6sOkCmK2STcdP7Wdzl5wtA1OM6X2z56B&#10;oER+Vyge/0oMBgzGbjDAyTsd3pJAENbctr8YGOLLp9ThZB/1oCGWDEPz0I+x/qbSX/dO55WfKOp5&#10;6KjfoJ6DFX57tF69K+f7EHV6SFd/AQAA//8DAFBLAwQUAAYACAAAACEAfp1jF+AAAAAIAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm90kmrak2ZRS1FMRbAXxNs1Ok9Dsbshuk/Tf&#10;O57s8c17vPdNvp5MKwbqfeOsgngWgSBbOt3YSsHX4e1pCcIHtBpbZ0nBlTysi/u7HDPtRvtJwz5U&#10;gkusz1BBHUKXSenLmgz6mevIsndyvcHAsq+k7nHkctPKJIrm0mBjeaHGjrY1lef9xSh4H3HcPMev&#10;w+582l5/DunH9y4mpR4fps0KRKAp/IfhD5/RoWCmo7tY7UWrII1jTipIXhIQ7KfRfAHiyId0AbLI&#10;5e0DxS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAutwjrm8CAACQBQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfp1jF+AAAAAIAQAADwAAAAAA&#10;AAAAAAAAAADJBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANYFAAAAAA==&#10;">
+                    <v:group w14:anchorId="3DB90040" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:25.55pt;margin-top:12.1pt;width:227.8pt;height:.75pt;z-index:-16098304;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="28930,95" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC63COubwIAAJAFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X5w4bZoYcYqhWYMB&#10;RVegGXZWZPkDkyWNUmL334+S7SRNix06GBAokSL5Hp+1vG1rSQ4CbKVVSiejMSVCcZ1Vqkjpz+39&#10;lzkl1jGVMamVSOmLsPR29fnTsjGJiHWpZSaAYBJlk8aktHTOJFFkeSlqZkfaCIXOXEPNHG6hiDJg&#10;DWavZRSPx7Oo0ZAZ0FxYi6frzklXIX+eC+5+5LkVjsiUYm8urBDWnV+j1ZIlBTBTVrxvg32gi5pV&#10;CoseU62ZY2QP1ZtUdcVBW527Edd1pPO84iJgQDST8QWaDei9CViKpCnMkSak9oKnD6flj4cNmGfz&#10;BF33aD5o/tsiL1FjiuTc7/fFKbjNofaXEARpA6MvR0ZF6wjHw3i+mI5nSDxH3+I6vu4I5yVO5c0l&#10;Xn7717WIJV3J0NixkcagcuyJHPt/5DyXzIjAufXgn4BUWUqnlChWo343vVSmHogvjTGevX5neyLf&#10;5ebqZhZ3+N+lZxLfBD0ecbKE763bCB1oZocH6zq5ZoPFysHirRpMQNF7ucsgd0cJyh0oQbnvuuqG&#10;OX/Pz86bpDnNyZ/V+iC2OnjdxYywtZNXqvMonHR8Nce/fRABxnYRaPgyKKjOCKXRPgcnle8iCMQX&#10;tlpW2X0lZdhAsbuTQA4MQa0X/vM4MMOrMAPWrZktu7jg6sOkCmK2STcdP7Wdzl5wtA1OM6X2z56B&#10;oER+Vyge/0oMBgzGbjDAyTsd3pJAENbctr8YGOLLp9ThZB/1oCGWDEPz0I+x/qbSX/dO55WfKOp5&#10;6KjfoJ6DFX57tF69K+f7EHV6SFd/AQAA//8DAFBLAwQUAAYACAAAACEAfp1jF+AAAAAIAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm90kmrak2ZRS1FMRbAXxNs1Ok9Dsbshuk/Tf&#10;O57s8c17vPdNvp5MKwbqfeOsgngWgSBbOt3YSsHX4e1pCcIHtBpbZ0nBlTysi/u7HDPtRvtJwz5U&#10;gkusz1BBHUKXSenLmgz6mevIsndyvcHAsq+k7nHkctPKJIrm0mBjeaHGjrY1lef9xSh4H3HcPMev&#10;w+582l5/DunH9y4mpR4fps0KRKAp/IfhD5/RoWCmo7tY7UWrII1jTipIXhIQ7KfRfAHiyId0AbLI&#10;5e0DxS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAutwjrm8CAACQBQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfp1jF+AAAAAIAQAADwAAAAAA&#10;AAAAAAAAAADJBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANYFAAAAAA==&#10;">
                       <v:shape id="Graphic 3" o:spid="_x0000_s1027" style="position:absolute;top:47;width:28930;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2893060,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDYZzMfwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvgbyD2EJuidwGQnGjmJAS6CGF/B1yXKytZGytHEu1nbevCoUeh5n5hlkXo2tET12oPCt4XmQg&#10;iEuvKzYKrpf9/BVEiMgaG8+k4EEBis10ssZc+4FP1J+jEQnCIUcFNsY2lzKUlhyGhW+Jk/flO4cx&#10;yc5I3eGQ4K6RL1m2kg4rTgsWW9pZKuvzt1PQmmt96e2wPH3eb8fD+96TOXilZk/j9g1EpDH+h//a&#10;H1rBEn6vpBsgNz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2GczH8MAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l2892488,e" filled="f" strokecolor="#d9d9d9">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00246A76">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10E0AB14" w14:textId="77777777" w:rsidR="001B34D8" w:rsidRPr="00246A76" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="99"/>
               <w:ind w:left="256"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -7878,51 +7958,51 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="D9D9D9"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="12B5D4D3" id="Group 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:25.55pt;margin-top:10.1pt;width:227.8pt;height:92.6pt;z-index:-16098816;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="28930,11760" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbCcHDZwUAACkdAAAOAAAAZHJzL2Uyb0RvYy54bWzsWW1vozgQ/n7S/QfE92sw70RNV6fttTpp&#10;tbvS9nSfXUJetARzNm3Sf39jGyfjBLakpPtpVSmYMjM8fjwe5oHrD7tN6TwXXKxZNXPJlec6RZWz&#10;+bpaztx/Hu7+SF1HNLSa05JVxcx9KYT74eb336639bTw2YqV84I7EKQS0209c1dNU08nE5Gvig0V&#10;V6wuKri4YHxDGzjly8mc0y1E35QT3/PiyZbxec1ZXggB/73VF90bFX+xKPLmy2IhisYpZy5ga9Qv&#10;V7+P8ndyc02nS07r1TpvYdA3oNjQdQU33Ye6pQ11nvj6JNRmnXMm2KK5ytlmwhaLdV6oOcBsiHc0&#10;m3vOnmo1l+V0u6z3NAG1Rzy9OWz++fme19/qr1yjh+Enln8XwMtkWy+n+Lo8Xx6Mdwu+kU4wCWen&#10;GH3ZM1rsGieHf/ppFngxEJ/DNUKS2PNbzvMVLMyJX7766xXPCZ3qGyt4ezjbGvJHHCgS4yj6tqJ1&#10;oZgXkoKv3FnPZ27kOhXdQBbftwkTyfyRtwYbyWF7Jlo6OxkKk9jXaddJUpb4KcmkwX6mdJo/iea+&#10;YIpu+vxJNHAZcm1uRnRlRvmuMkMOyS/TvlRp37gOpD13HUj7R33/mjbST4aSQ2eL1ms1c1sk8vKG&#10;PRcPTBk2cs18n4QkJa4DqwpmAVEzAsAHw7KyHEISpD7wd+ygzcBTIngDEhKEidcVuA8JicKIhO+A&#10;xE+yIPDO4STN/DCF+nhxTuIgjtKOKfZx4hM/9OMOh7Gr40dekITncJJ4JI07HMYigRJ0THMfG8SP&#10;ok76xmLAGZIksG3MNu9DAtVznyGWw1gkmg0rZB8GzIblMBYDQVlqBe5DgrPUchiLBFczK3AvElTN&#10;LIfRSNB+sQL3IkH7xXIYiwTXVStwHxJcVy2HsUjw6kRpEGekfTj2IfHR6lgOo5Gg1bEC9yJBq2M5&#10;jEWCV8cK3IsEVXjLYSwSXNOswL1IUE2zHMYi0TXNCtmHAdc0y+EyGII0jXWbO7AjshzGYsDPXCtw&#10;Hxs+ylLLYTQS1BFZgXuRoNywHMYi0blBsiAK09eqB2LDchiLAe8UK/AQNiyHsUg0G0qH/ShB0WIY&#10;26M7t2270hAwxiqlrKScyCJozWVXL1i5nt+ty1Kd8OXjx5I7zxTUyW0m/9pFscxqLppbKlbaTl1q&#10;zcpKqVMx1UJLCrBHNn8BlbYFYTZzxX9PlBeuU/5dgQ6E6TZmwM3g0Qx4U35k6uWAUh9wz4fdv5TX&#10;jrz9zG1ApH1mRg7SqVFfcup7W+lZsT+fGrZYS2kG0tQgak9Ammqh+O4aNT7WqLEkbbBGxaXxVKmS&#10;KEiyBAjVcj6Ow0xJYGDDaF2cBIasd5GqeywgVQnRUORCHLZTrbRqRsJQZ7xVUg5mOqlhPZV5h6kx&#10;MEdsCHeOsjTZJ6YWvbblAcF51hZeEzIvmShkjp1K5qGMBCnxPD1P9fR7VbynWSTf4YCAsuwNJHPU&#10;vIBoMdZDpovAnGneieUC9MSJZyYw6N1GlGQEHvcn+tLQYo6aHmQ9ZL4IzJnmFnaD4QL0ZKCNM6gy&#10;kA1WgvZtqDSGv8G7ClkPmS8Cc6a5hf2C9ECjnZJI82M9tfv4ISRK/bZCWQ4GlDnq/LHMBxQfC8+5&#10;9rhhMjAukEKyUCVEc2Rai156wjD2E9vWQDHHlhlkOSQZMIpz7Q1qg+CElLY8d7VGVpMjcC9Eougu&#10;NdUYmal+4levc/I+PjnuddRzeHCvo4sSfJXwklB1oHTa+UqegEJqH/A/vcsxH1C6OhuN30Dr20D4&#10;JaKx1Wm7byF+kKy/+nitLHAfr748wfc41YS13w7lBz98ruwPXzhv/gcAAP//AwBQSwMEFAAGAAgA&#10;AAAhACTMwFrgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo7UBKFeJU&#10;VQWcKiRaJNTbNt4mUWM7it0k/XvcEz3Ozmjmbb6cTMsG6n3jrAI5E8DIlk43tlLws/t4WgDzAa3G&#10;1llScCEPy+L+LsdMu9F+07ANFYsl1meooA6hyzj3ZU0G/cx1ZKN3dL3BEGVfcd3jGMtNyxMh5txg&#10;Y+NCjR2taypP27NR8DniuHqW78PmdFxf9rv063cjSanHh2n1BizQFP7DcMWP6FBEpoM7W+1ZqyCV&#10;MiYVJCIBFv1UzF+BHa6H9AV4kfPbD4o/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANsJ&#10;wcNnBQAAKR0AAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ACTMwFrgAAAACQEAAA8AAAAAAAAAAAAAAAAAwQcAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADOCAAAAAA=&#10;">
+                    <v:group w14:anchorId="0C43FA2C" id="Group 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:25.55pt;margin-top:10.1pt;width:227.8pt;height:92.6pt;z-index:-16098816;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="28930,11760" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbCcHDZwUAACkdAAAOAAAAZHJzL2Uyb0RvYy54bWzsWW1vozgQ/n7S/QfE92sw70RNV6fttTpp&#10;tbvS9nSfXUJetARzNm3Sf39jGyfjBLakpPtpVSmYMjM8fjwe5oHrD7tN6TwXXKxZNXPJlec6RZWz&#10;+bpaztx/Hu7+SF1HNLSa05JVxcx9KYT74eb336639bTw2YqV84I7EKQS0209c1dNU08nE5Gvig0V&#10;V6wuKri4YHxDGzjly8mc0y1E35QT3/PiyZbxec1ZXggB/73VF90bFX+xKPLmy2IhisYpZy5ga9Qv&#10;V7+P8ndyc02nS07r1TpvYdA3oNjQdQU33Ye6pQ11nvj6JNRmnXMm2KK5ytlmwhaLdV6oOcBsiHc0&#10;m3vOnmo1l+V0u6z3NAG1Rzy9OWz++fme19/qr1yjh+Enln8XwMtkWy+n+Lo8Xx6Mdwu+kU4wCWen&#10;GH3ZM1rsGieHf/ppFngxEJ/DNUKS2PNbzvMVLMyJX7766xXPCZ3qGyt4ezjbGvJHHCgS4yj6tqJ1&#10;oZgXkoKv3FnPZ27kOhXdQBbftwkTyfyRtwYbyWF7Jlo6OxkKk9jXaddJUpb4KcmkwX6mdJo/iea+&#10;YIpu+vxJNHAZcm1uRnRlRvmuMkMOyS/TvlRp37gOpD13HUj7R33/mjbST4aSQ2eL1ms1c1sk8vKG&#10;PRcPTBk2cs18n4QkJa4DqwpmAVEzAsAHw7KyHEISpD7wd+ygzcBTIngDEhKEidcVuA8JicKIhO+A&#10;xE+yIPDO4STN/DCF+nhxTuIgjtKOKfZx4hM/9OMOh7Gr40dekITncJJ4JI07HMYigRJ0THMfG8SP&#10;ok76xmLAGZIksG3MNu9DAtVznyGWw1gkmg0rZB8GzIblMBYDQVlqBe5DgrPUchiLBFczK3AvElTN&#10;LIfRSNB+sQL3IkH7xXIYiwTXVStwHxJcVy2HsUjw6kRpEGekfTj2IfHR6lgOo5Gg1bEC9yJBq2M5&#10;jEWCV8cK3IsEVXjLYSwSXNOswL1IUE2zHMYi0TXNCtmHAdc0y+EyGII0jXWbO7AjshzGYsDPXCtw&#10;Hxs+ylLLYTQS1BFZgXuRoNywHMYi0blBsiAK09eqB2LDchiLAe8UK/AQNiyHsUg0G0qH/ShB0WIY&#10;26M7t2270hAwxiqlrKScyCJozWVXL1i5nt+ty1Kd8OXjx5I7zxTUyW0m/9pFscxqLppbKlbaTl1q&#10;zcpKqVMx1UJLCrBHNn8BlbYFYTZzxX9PlBeuU/5dgQ6E6TZmwM3g0Qx4U35k6uWAUh9wz4fdv5TX&#10;jrz9zG1ApH1mRg7SqVFfcup7W+lZsT+fGrZYS2kG0tQgak9Ammqh+O4aNT7WqLEkbbBGxaXxVKmS&#10;KEiyBAjVcj6Ow0xJYGDDaF2cBIasd5GqeywgVQnRUORCHLZTrbRqRsJQZ7xVUg5mOqlhPZV5h6kx&#10;MEdsCHeOsjTZJ6YWvbblAcF51hZeEzIvmShkjp1K5qGMBCnxPD1P9fR7VbynWSTf4YCAsuwNJHPU&#10;vIBoMdZDpovAnGneieUC9MSJZyYw6N1GlGQEHvcn+tLQYo6aHmQ9ZL4IzJnmFnaD4QL0ZKCNM6gy&#10;kA1WgvZtqDSGv8G7ClkPmS8Cc6a5hf2C9ECjnZJI82M9tfv4ISRK/bZCWQ4GlDnq/LHMBxQfC8+5&#10;9rhhMjAukEKyUCVEc2Rai156wjD2E9vWQDHHlhlkOSQZMIpz7Q1qg+CElLY8d7VGVpMjcC9Eougu&#10;NdUYmal+4levc/I+PjnuddRzeHCvo4sSfJXwklB1oHTa+UqegEJqH/A/vcsxH1C6OhuN30Dr20D4&#10;JaKx1Wm7byF+kKy/+nitLHAfr748wfc41YS13w7lBz98ruwPXzhv/gcAAP//AwBQSwMEFAAGAAgA&#10;AAAhACTMwFrgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo7UBKFeJU&#10;VQWcKiRaJNTbNt4mUWM7it0k/XvcEz3Ozmjmbb6cTMsG6n3jrAI5E8DIlk43tlLws/t4WgDzAa3G&#10;1llScCEPy+L+LsdMu9F+07ANFYsl1meooA6hyzj3ZU0G/cx1ZKN3dL3BEGVfcd3jGMtNyxMh5txg&#10;Y+NCjR2taypP27NR8DniuHqW78PmdFxf9rv063cjSanHh2n1BizQFP7DcMWP6FBEpoM7W+1ZqyCV&#10;MiYVJCIBFv1UzF+BHa6H9AV4kfPbD4o/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANsJ&#10;wcNnBQAAKR0AAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ACTMwFrgAAAACQEAAA8AAAAAAAAAAAAAAAAAwQcAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADOCAAAAAA=&#10;">
                       <v:shape id="Graphic 5" o:spid="_x0000_s1027" style="position:absolute;top:47;width:28930;height:9728;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2893060,972819" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAOUt0rwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhf6D2EJusdxAQuxaCaUQKL3Fbeh1sTayibQylmK7/foqEOhxmJk3TLWfnRUjDaHzrOA5y0EQ&#10;N153bBR8fR6WWxAhImu0nknBDwXY7x4fKiy1n/hIYx2NSBAOJSpoY+xLKUPTksOQ+Z44eWc/OIxJ&#10;DkbqAacEd1au8nwjHXacFlrs6a2l5lJfnYJi0vWBvz/cdPoluhaFXY3GKrV4ml9fQESa43/43n7X&#10;CtZwu5JugNz9AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA5S3SvBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m2214181,972312r199644,em1347025,972312r198120,em2793301,972312r99187,em1636585,972312r487680,em2503741,972312r198120,em,972312r1255585,em2793301,777239r99187,em,777239r1255585,em1636585,777239r487680,em2214181,777239r199644,em2503741,777239r198120,em1347025,777239r198120,em2214181,583691r199644,em2503741,583691r198120,em1347025,583691r777240,em2793301,583691r99187,em,583691r1255585,em,388620r2413825,em2503741,388620r198120,em2793301,388620r99187,em,193548r2701861,em2793301,193548r99187,em,l2892488,e" filled="f" strokecolor="#d9d9d9">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <v:shape id="Graphic 6" o:spid="_x0000_s1028" style="position:absolute;left:12555;top:47;width:15380;height:11665;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1537970,1166495" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAVAYbUwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARva7oKRbpGWQTBP6dVEY+P5tmWbV5KEjX66TeC4HGYmd8w03k0rbiS841lBV/DDARx&#10;aXXDlYLDfvk5AeEDssbWMim4k4f5rPcxxULbG//SdRcqkSDsC1RQh9AVUvqyJoN+aDvi5J2tMxiS&#10;dJXUDm8Jblo5yrJcGmw4LdTY0aKm8m93MQraRYhycqzO0Y0fy3w93mxOW1Rq0I8/3yACxfAOv9or&#10;rSCH55V0A+TsHwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABUBhtTBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m91440,388620l,388620r,777367l91440,1165987r,-777367xem381000,583692r-91440,l289560,1165987r91440,l381000,583692xem670560,972312r-91440,l579120,1165987r91440,l670560,972312xem958596,388620r-89916,l868680,1165987r89916,l958596,388620xem1248156,193548r-89916,l1158240,1165987r89916,l1248156,193548xem1537716,r-91440,l1446276,1165987r91440,l1537716,xe" fillcolor="#155f82" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <v:shape id="Graphic 7" o:spid="_x0000_s1029" style="position:absolute;top:11707;width:28930;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2893060,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCnXDUcwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeEJvNWsFK6tRxCJ4UKh/Dh4fm2eyuHnZbtLd7bc3QqHHYWZ+wyxWvatES00oPSsYjzIQ&#10;xIXXJRsFl/P2bQYiRGSNlWdS8EsBVsvBywJz7Ts+UnuKRiQIhxwV2BjrXMpQWHIYRr4mTt7NNw5j&#10;ko2RusEuwV0l37NsKh2WnBYs1rSxVNxPP05BbS73c2u7yfHwff3af249mb1X6nXYr+cgIvXxP/zX&#10;3mkFH/C8km6AXD4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAp1w1HMMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l2892488,e" filled="f" strokecolor="#d9d9d9">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00246A76">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="160FD2DF" w14:textId="77777777" w:rsidR="001B34D8" w:rsidRPr="00246A76" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -8146,143 +8226,185 @@
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>BA</w:t>
             </w:r>
             <w:r w:rsidRPr="00246A76">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00246A76">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>AA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76381280" w14:textId="77777777" w:rsidR="001B34D8" w:rsidRPr="00246A76" w:rsidRDefault="001B34D8">
+          <w:p w14:paraId="0BBA36CC" w14:textId="77777777" w:rsidR="001B34D8" w:rsidRDefault="001B34D8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0938724D" w14:textId="77777777" w:rsidR="00EC5850" w:rsidRDefault="00EC5850">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76381280" w14:textId="6DBF5092" w:rsidR="00EC5850" w:rsidRPr="00246A76" w:rsidRDefault="00EC5850">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F82F55C" wp14:editId="3D86FF43">
+                  <wp:extent cx="3390900" cy="2181225"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="710092929" name="Grafik 1"/>
+                  <wp:cNvGraphicFramePr/>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="61502AE5" w14:textId="77777777" w:rsidR="00BB0E1A" w:rsidRPr="00246A76" w:rsidRDefault="00BB0E1A"/>
     <w:sectPr w:rsidR="00BB0E1A" w:rsidRPr="00246A76">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1280" w:right="283" w:bottom="280" w:left="425" w:header="522" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1566CC5D" w14:textId="77777777" w:rsidR="000726DD" w:rsidRDefault="000726DD">
+    <w:p w14:paraId="614B3C95" w14:textId="77777777" w:rsidR="00B917C3" w:rsidRDefault="00B917C3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51D77604" w14:textId="77777777" w:rsidR="000726DD" w:rsidRDefault="000726DD">
+    <w:p w14:paraId="6735A086" w14:textId="77777777" w:rsidR="00B917C3" w:rsidRDefault="00B917C3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B6095A1" w14:textId="77777777" w:rsidR="000726DD" w:rsidRDefault="000726DD">
+    <w:p w14:paraId="3C48A7BE" w14:textId="77777777" w:rsidR="00B917C3" w:rsidRDefault="00B917C3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="780C3A34" w14:textId="77777777" w:rsidR="000726DD" w:rsidRDefault="000726DD">
+    <w:p w14:paraId="2DC9AC6A" w14:textId="77777777" w:rsidR="00B917C3" w:rsidRDefault="00B917C3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2E6FAAA1" w14:textId="77777777" w:rsidR="001B34D8" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="GvdeMetni"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b w:val="0"/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -8436,110 +8558,116 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1605923809">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B34D8"/>
     <w:rsid w:val="00064DBF"/>
     <w:rsid w:val="000726DD"/>
     <w:rsid w:val="000B13A9"/>
     <w:rsid w:val="000C25FC"/>
     <w:rsid w:val="001B34D8"/>
     <w:rsid w:val="0021573D"/>
     <w:rsid w:val="00234C42"/>
     <w:rsid w:val="00246A76"/>
     <w:rsid w:val="0024763F"/>
     <w:rsid w:val="00353930"/>
     <w:rsid w:val="00460719"/>
     <w:rsid w:val="00511926"/>
     <w:rsid w:val="00583643"/>
+    <w:rsid w:val="005B4E5A"/>
     <w:rsid w:val="00625BF1"/>
     <w:rsid w:val="00772191"/>
     <w:rsid w:val="00785660"/>
     <w:rsid w:val="00796240"/>
     <w:rsid w:val="007B479A"/>
     <w:rsid w:val="00816C51"/>
     <w:rsid w:val="008218F5"/>
     <w:rsid w:val="00895A08"/>
     <w:rsid w:val="008A6139"/>
     <w:rsid w:val="008E18F3"/>
     <w:rsid w:val="009676CB"/>
+    <w:rsid w:val="009D16EA"/>
     <w:rsid w:val="00A31B56"/>
     <w:rsid w:val="00A6155A"/>
     <w:rsid w:val="00A6670F"/>
     <w:rsid w:val="00A838C6"/>
     <w:rsid w:val="00AB3167"/>
     <w:rsid w:val="00B67459"/>
+    <w:rsid w:val="00B917C3"/>
     <w:rsid w:val="00B97C15"/>
     <w:rsid w:val="00BB0E1A"/>
     <w:rsid w:val="00BD61CC"/>
     <w:rsid w:val="00C56ED2"/>
     <w:rsid w:val="00C73F6A"/>
     <w:rsid w:val="00C920D5"/>
     <w:rsid w:val="00D32CEA"/>
     <w:rsid w:val="00DA0125"/>
     <w:rsid w:val="00EC501C"/>
+    <w:rsid w:val="00EC5850"/>
+    <w:rsid w:val="00EE7E36"/>
     <w:rsid w:val="00F04091"/>
     <w:rsid w:val="00F3212C"/>
     <w:rsid w:val="00FF7F7C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -9076,55 +9204,996 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1043746799">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
+</file>
+
+<file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="tr-TR"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1050">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>2025-2026</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1050" baseline="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Spring Semester</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1050" baseline="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>IRE 230 (IRE+MAN)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1050">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:barChart>
+        <c:barDir val="col"/>
+        <c:grouping val="clustered"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Sayfa1!$B$1</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Öğrenci Sayısı</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:lumMod val="75000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:trendline>
+            <c:spPr>
+              <a:ln w="19050" cap="rnd">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:prstDash val="sysDot"/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:trendlineType val="exp"/>
+            <c:dispRSqr val="0"/>
+            <c:dispEq val="0"/>
+          </c:trendline>
+          <c:cat>
+            <c:strRef>
+              <c:f>Sayfa1!$A$2:$A$11</c:f>
+              <c:strCache>
+                <c:ptCount val="10"/>
+                <c:pt idx="0">
+                  <c:v>NA</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>FF</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>FD</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>DD</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>DC</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>CC</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>CB</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>BB</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>BA</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>AA</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Sayfa1!$B$2:$B$11</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="10"/>
+                <c:pt idx="0">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>3</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>3</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>4</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>5</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>3</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>4</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>10</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000001-CFC2-4898-8679-54AA49610ED8}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:gapWidth val="219"/>
+        <c:overlap val="-27"/>
+        <c:axId val="1492079743"/>
+        <c:axId val="1492079263"/>
+      </c:barChart>
+      <c:catAx>
+        <c:axId val="1492079743"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="15000"/>
+                <a:lumOff val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="1492079263"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="1492079263"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="15000"/>
+                  <a:lumOff val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="1492079743"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:extLst>
+      <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
+        <c16r3:dataDisplayOptions16>
+          <c16r3:dispNaAsBlank val="1"/>
+        </c16r3:dataDisplayOptions16>
+      </c:ext>
+    </c:extLst>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:noFill/>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:noFill/>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="en-US"/>
+    </a:p>
+  </c:txPr>
+  <c:externalData r:id="rId3">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
+</file>
+
+<file path=word/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=word/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="201">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="65000"/>
+          <a:lumOff val="35000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1400" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9372,74 +10441,74 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>587</Words>
-  <Characters>3348</Characters>
+  <Characters>3349</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ÇAĞ UNIVERSITY</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3928</CharactersWithSpaces>
+  <CharactersWithSpaces>3929</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ÇAĞ UNIVERSITY</dc:title>
   <dc:creator>Egitim Ogretim Koordinatorlugu</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-10-06T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word LTSC</vt:lpwstr>
   </property>