--- v0 (2026-05-01)
+++ v1 (2026-07-30)
@@ -1290,52 +1290,50 @@
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Course Coordinator:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="000A5AE3" w:rsidRDefault="004804E9" w:rsidP="0071763B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="217"/>
             </w:pPr>
             <w:r>
               <w:t>Ass</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidR="00401642">
               <w:t>t.</w:t>
             </w:r>
             <w:r w:rsidR="00401642">
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00401642">
               <w:t>Prof.</w:t>
             </w:r>
             <w:r w:rsidR="00401642">
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00401642">
               <w:t xml:space="preserve">Dr. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0071763B">
               <w:t>Sena</w:t>
             </w:r>
@@ -1844,158 +1842,95 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>theories.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
+          <w:p w:rsidR="000A5AE3" w:rsidRPr="009E5B97" w:rsidRDefault="009E5B97" w:rsidP="009E5B97">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="419"/>
-              <w:rPr>
-[...34 lines deleted...]
-              <w:t>9</w:t>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E5B97">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
+          <w:p w:rsidR="000A5AE3" w:rsidRPr="009E5B97" w:rsidRDefault="009E5B97">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="225" w:lineRule="exact"/>
               <w:ind w:left="12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
-                <w:b/>
-[...3 lines deleted...]
-            <w:r>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E5B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
-                <w:b/>
-[...37 lines deleted...]
-              <w:t>4</w:t>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A5AE3">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w:rsidR="000A5AE3" w:rsidRDefault="000A5AE3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
@@ -2150,157 +2085,94 @@
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>theories.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
+          <w:p w:rsidR="000A5AE3" w:rsidRPr="009E5B97" w:rsidRDefault="009E5B97" w:rsidP="009E5B97">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="419"/>
-              <w:rPr>
-[...34 lines deleted...]
-              <w:t>9</w:t>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E5B97">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
+          <w:p w:rsidR="000A5AE3" w:rsidRPr="009E5B97" w:rsidRDefault="009E5B97">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="225" w:lineRule="exact"/>
               <w:ind w:left="12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
-                <w:b/>
-[...3 lines deleted...]
-            <w:r>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E5B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
-                <w:b/>
-[...37 lines deleted...]
-              <w:t>4</w:t>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A5AE3">
         <w:trPr>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w:rsidR="000A5AE3" w:rsidRDefault="000A5AE3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
@@ -2419,158 +2291,95 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>theories.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
+          <w:p w:rsidR="000A5AE3" w:rsidRPr="009E5B97" w:rsidRDefault="009E5B97" w:rsidP="009E5B97">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="419"/>
-              <w:rPr>
-[...34 lines deleted...]
-              <w:t>9</w:t>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E5B97">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
+          <w:p w:rsidR="000A5AE3" w:rsidRPr="009E5B97" w:rsidRDefault="009E5B97">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="225" w:lineRule="exact"/>
               <w:ind w:left="12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
-                <w:b/>
-[...3 lines deleted...]
-            <w:r>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E5B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
-                <w:b/>
-[...37 lines deleted...]
-              <w:t>4</w:t>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A5AE3">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w:rsidR="000A5AE3" w:rsidRDefault="000A5AE3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
@@ -2594,249 +2403,127 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="73"/>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6535" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
-[...76 lines deleted...]
-              <w:t>psychology.</w:t>
+          <w:p w:rsidR="000A5AE3" w:rsidRDefault="0017588B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0017588B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Applies basic psychological theories to explain human behavior.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
+          <w:p w:rsidR="000A5AE3" w:rsidRPr="009E5B97" w:rsidRDefault="0017588B" w:rsidP="009E5B97">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="419"/>
-              <w:rPr>
-[...34 lines deleted...]
-              <w:t>9</w:t>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
+          <w:p w:rsidR="000A5AE3" w:rsidRPr="009E5B97" w:rsidRDefault="00AB49AC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="225" w:lineRule="exact"/>
               <w:ind w:left="12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
-                <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
-                <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5,</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="009E5B97" w:rsidRPr="009E5B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
-                <w:b/>
-[...29 lines deleted...]
-              <w:t>4</w:t>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A5AE3">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w:rsidR="000A5AE3" w:rsidRDefault="000A5AE3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
@@ -2982,159 +2669,96 @@
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>psychological theories to each other.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
+          <w:p w:rsidR="000A5AE3" w:rsidRPr="009E5B97" w:rsidRDefault="009E5B97" w:rsidP="009E5B97">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="419"/>
-              <w:rPr>
-[...34 lines deleted...]
-              <w:t>9</w:t>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E5B97">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9,11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
+          <w:p w:rsidR="000A5AE3" w:rsidRPr="009E5B97" w:rsidRDefault="009E5B97">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
-                <w:b/>
-[...3 lines deleted...]
-            <w:r>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E5B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
-                <w:b/>
-[...37 lines deleted...]
-              <w:t>4</w:t>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A5AE3">
         <w:trPr>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w:rsidR="000A5AE3" w:rsidRDefault="000A5AE3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
@@ -3263,280 +2887,95 @@
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>perspective.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
+          <w:p w:rsidR="000A5AE3" w:rsidRPr="009E5B97" w:rsidRDefault="009E5B97" w:rsidP="009E5B97">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="419"/>
-              <w:rPr>
-[...34 lines deleted...]
-              <w:t>9</w:t>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E5B97">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9,13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
+          <w:p w:rsidR="000A5AE3" w:rsidRPr="009E5B97" w:rsidRDefault="009E5B97">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="225" w:lineRule="exact"/>
               <w:ind w:left="12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
-                <w:b/>
-[...3 lines deleted...]
-            <w:r>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E5B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
-                <w:b/>
-[...160 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4,5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A5AE3">
         <w:trPr>
           <w:trHeight w:val="1152"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1611" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
           <w:p w:rsidR="000A5AE3" w:rsidRDefault="000A5AE3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="66"/>
               <w:ind w:left="0"/>
               <w:rPr>
@@ -3989,58 +3428,51 @@
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>present and the perspectives of psychological theories on human nature</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> will be presented to students.</w:t>
+              <w:t>present and the perspectives of psychological theories on human nature will be presented to students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A5AE3">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10966" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="45AFE0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
           <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="67"/>
               <w:ind w:left="16"/>
@@ -5918,50 +5350,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A5AE3">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="896" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
           <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="73"/>
               <w:ind w:left="11" w:right="2"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4552" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
           <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="73"/>
               <w:ind w:left="107"/>
             </w:pPr>
             <w:r>
               <w:t>Midterm</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -7859,54 +7292,51 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Danışma</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>ve</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Psikotera</w:t>
-[...2 lines deleted...]
-              <w:t>pi</w:t>
+              <w:t>Psikoterapi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Kuramları</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">. Ankara: </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Pegem</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Akademi</w:t>
             </w:r>
@@ -9143,152 +8573,50 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="273" w:lineRule="exact"/>
               <w:ind w:left="9" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A5AE3">
         <w:trPr>
-          <w:trHeight w:val="397"/>
-[...100 lines deleted...]
-        <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4683" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
           <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="73"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Presentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -9549,96 +8877,96 @@
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="11" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3023" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
+          <w:p w:rsidR="000A5AE3" w:rsidRDefault="006666E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="16" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>40</w:t>
+              <w:t>75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
-          <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
+          <w:p w:rsidR="000A5AE3" w:rsidRDefault="006666E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="273" w:lineRule="exact"/>
               <w:ind w:left="9" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>40</w:t>
+              <w:t>75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A5AE3">
         <w:trPr>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4683" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="248" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>Final</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
@@ -9721,252 +9049,313 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="266" w:lineRule="exact"/>
               <w:ind w:left="11" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3023" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
+          <w:p w:rsidR="000A5AE3" w:rsidRDefault="006666E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="266" w:lineRule="exact"/>
               <w:ind w:left="16" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>46</w:t>
+              <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
+          <w:p w:rsidR="000A5AE3" w:rsidRDefault="006666E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="271" w:lineRule="exact"/>
               <w:ind w:left="9" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>46</w:t>
+              <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A5AE3">
         <w:trPr>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9268" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
           <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="67"/>
               <w:ind w:left="0" w:right="94"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Total:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
+          <w:p w:rsidR="000A5AE3" w:rsidRDefault="006666E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="273" w:lineRule="exact"/>
               <w:ind w:left="9" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>240</w:t>
+              <w:t>239</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A5AE3">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9268" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
           <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="67"/>
               <w:ind w:left="0" w:right="92"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack" w:colFirst="1" w:colLast="1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Total /</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>30:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
+          <w:p w:rsidR="000A5AE3" w:rsidRPr="006666E2" w:rsidRDefault="006666E2" w:rsidP="006666E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="273" w:lineRule="exact"/>
               <w:ind w:left="9" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>240/30=8</w:t>
+              <w:t>239</w:t>
+            </w:r>
+            <w:r w:rsidR="00401642">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00401642" w:rsidRPr="006666E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006666E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>≈</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006666E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7,9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006666E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>≈</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006666E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A5AE3">
         <w:trPr>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9268" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4B93D7"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7"/>
           </w:tcPr>
           <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="67"/>
               <w:ind w:left="0" w:right="92"/>
               <w:jc w:val="right"/>
@@ -10012,50 +9401,51 @@
           </w:tcPr>
           <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="273" w:lineRule="exact"/>
               <w:ind w:left="9" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w:rsidR="000A5AE3" w:rsidRDefault="000A5AE3">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:line="273" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="000A5AE3">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1280" w:right="425" w:bottom="280" w:left="283" w:header="522" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000A5AE3" w:rsidRDefault="000A5AE3">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:sz w:val="17"/>
@@ -10228,51 +9618,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="585858"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Semester Course Code and Name</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="137"/>
               <w:ind w:left="239"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
               </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487186432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>377952</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>150582</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2849880" cy="9525"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="2" name="Group 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
@@ -10304,88 +9694,87 @@
                                         <a:pt x="2849880" y="0"/>
                                       </a:lnTo>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="D9D9D9"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006">
+                <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
                   <w:pict>
-                    <v:group style="position:absolute;margin-left:29.76pt;margin-top:11.856853pt;width:224.4pt;height:.75pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-16130048" id="docshapegroup1" coordorigin="595,237" coordsize="4488,15">
-[...3 lines deleted...]
-                      <w10:wrap type="none"/>
+                    <v:group w14:anchorId="392BB0A9" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:29.75pt;margin-top:11.85pt;width:224.4pt;height:.75pt;z-index:-16130048;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="28498,95" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhs9TceAIAALIFAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1P2zAUfZ+0/2D5faQNZbQRKZroQJMQ&#10;IMG0Z9dxPjTH9q7dpvz7Xd80KRS0B6ZI0bHv9f0459oXl7tWs60C31iT8+nJhDNlpC0aU+X859P1&#10;lzlnPghTCG2Nyvmz8vxy+fnTRecyldra6kIBwyDGZ53LeR2Cy5LEy1q1wp9YpwwaSwutCLiEKilA&#10;dBi91Uk6mXxNOguFAyuV97i76o18SfHLUslwX5ZeBaZzjrUF+gP91/GfLC9EVoFwdSP3ZYgPVNGK&#10;xmDSMdRKBME20LwJ1TYSrLdlOJG2TWxZNlJRD9jNdHLUzQ3YjaNeqqyr3EgTUnvE04fDyrvtA7Cm&#10;yHnKmREtSkRZWRqp6VyVoccNuEf3AH1/CG+t/O3RnBzb47o6OO9KaOMhbJPtiPPnkXO1C0ziZjqf&#10;LeZzlEaibXGWnvWSyBp1e3NI1t//dSwRWZ+SChsL6RzOlj/Q5/+PvsdaOEWq+EjOnr7TA339MJ32&#10;BJJPZI/o9JnfE/kuN7Ozc+JdZO/SM03PaWLHPkUmNz7cKEs0i+2tD/1AFwMS9YDkzgwQ8FrEC6Hp&#10;QgTO8EIAZ3gh1j37ToR4LmoXIesOOsW91m7VkyVrONIISztYtXnpNSo9DAH69h4IYhocqB5QasQv&#10;m9MmVrGYzmZ0z7zVTXHdaB2r8FCtrzSwrcCmVov4xT4wwis3Bz6shK97PzLt3bShYR7UiQOztsUz&#10;Stvh05Bz/2cjQHGmfxgcnviODAAGsB4ABH1l6bUhgjDn0+6XAMdi+pwHVPbODjMkskG02ProG08a&#10;+20TbNlERXGeh4r2C5xnQvQwIHr18rxck9fhqV3+BQAA//8DAFBLAwQUAAYACAAAACEA1cjvbd8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3Kjzo0AJcaqqAk4VUlskxM2N&#10;t0nUeB3FbpK+PcsJjrMzmvm2WM22EyMOvnWkIF5EIJAqZ1qqFXwe3h6WIHzQZHTnCBVc0cOqvL0p&#10;dG7cRDsc96EWXEI+1wqaEPpcSl81aLVfuB6JvZMbrA4sh1qaQU9cbjuZRNGjtLolXmh0j5sGq/P+&#10;YhW8T3pap/HruD2fNtfvQ/bxtY1Rqfu7ef0CIuAc/sLwi8/oUDLT0V3IeNEpyJ4zTipI0icQ7GfR&#10;MgVx5EOWgCwL+f+B8gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAhs9TceAIAALIFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDVyO9t3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;">
+                      <v:shape id="Graphic 3" o:spid="_x0000_s1027" style="position:absolute;top:45;width:28498;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2849880,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBk902AwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvBd8hHGHvNFUXkWqUUtnFC2Hx5wEOzbGtNiclibb79htB2MthZr5h1tveNOJJzteWFUwnCQji&#10;wuqaSwWX89d4CcIHZI2NZVLwSx62m+Fgjam2HR/peQqliBD2KSqoQmhTKX1RkUE/sS1x9K7WGQxR&#10;ulJqh12Em0bOkmQhDdYcFypsKa+ouJ8eRsHPZ5dnh++9nTfOH3bdLfeZzpX6GPXZCkSgPvyH3+29&#10;VjCH15V4A+TmDwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGT3TYDBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l2849880,e" filled="f" strokecolor="#d9d9d9" strokeweight=".72pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="585858"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="40"/>
               <w:ind w:left="239"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
               </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487185920" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>377952</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>24090</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2849880" cy="1003300"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="4" name="Group 4"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
@@ -11858,73 +11247,69 @@
                                         <a:pt x="2564891" y="0"/>
                                       </a:lnTo>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="18288">
                                   <a:solidFill>
                                     <a:srgbClr val="155F82"/>
                                   </a:solidFill>
                                   <a:prstDash val="dot"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006">
+                <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
                   <w:pict>
-                    <v:group style="position:absolute;margin-left:29.76pt;margin-top:1.896851pt;width:224.4pt;height:79pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-16130560" id="docshapegroup2" coordorigin="595,38" coordsize="4488,1580">
-                      <v:shape style="position:absolute;left:595;top:635;width:4488;height:732" id="docshape3" coordorigin="595,636" coordsize="4488,732" path="m4032,1368l4342,1368m3583,1368l3893,1368m2237,1368l2544,1368m1788,1368l2095,1368m4930,1368l5083,1368m595,1368l1646,1368m4481,1368l4790,1368m3134,1368l3444,1368m2686,1368l2993,1368m4930,1123l5083,1123m4032,1123l4342,1123m4481,1123l4790,1123m595,1123l2544,1123m3134,1123l3444,1123m3583,1123l3893,1123m2686,1123l2993,1123m595,878l3444,878m4481,878l4790,878m3583,878l3893,878m4032,878l4342,878m4930,878l5083,878m595,636l4342,636m4930,636l5083,636m4481,636l4790,636e" filled="false" stroked="true" strokeweight=".72pt" strokecolor="#d9d9d9">
+                    <v:group w14:anchorId="2462A161" id="Group 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:29.75pt;margin-top:1.9pt;width:224.4pt;height:79pt;z-index:-16130560;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="28498,10033" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCAdcEAUxMAANhgAAAOAAAAZHJzL2Uyb0RvYy54bWzsnW1vI8eRx98fcN9B0PuzpnseekbwOjjE&#10;Z+OAIDEQB3nNlaiVEEnUkdzV+tvfr7uryBmJ00Ut104CGAY01KqmWV0P/3romvG3f/j8cH/2abne&#10;3K0e3527b6rzs+Xj1er67vHDu/O//fzDf/XnZ5vt4vF6cb96XL47/2W5Of/Dd//5H98+P10u/ep2&#10;dX+9XJ+xyOPm8vnp3fntdvt0eXGxubpdPiw236yelo/88Wa1flhs+XX94eJ6vXhm9Yf7C19V3cXz&#10;an39tF5dLTcb/vX7/Mfz79L6NzfLq+1fbm42y+3Z/btzeNumn+v08338efHdt4vLD+vF0+3dlbCx&#10;+AIuHhZ3j3zpbqnvF9vF2cf13aulHu6u1qvN6mb7zdXq4WJ1c3N3tUx7YDeuerGbH9erj09pLx8u&#10;nz887cSEaF/I6YuXvfrzp5/WZ3fX786b87PHxQMqSt961kTRPD99uITix/XTX59+Wuf98fFPq6t/&#10;bPjzxcu/x98/7Ik/36wf4k1s8+xzkvkvO5kvP2/PrvhH3zdD36OaK/7mqqquK9HK1S2qe3Xf1e3/&#10;GHdeLC7zFyf2duw8P2Fhm70QN6cJ8a+3i6dl0s0mikiE2O6FmE2qzWJMNFGGSaiby42I86CE6jA0&#10;Id24uDwopqZrep+ktNvr4vLq42b743KVBL749KfNNpv2tX5a3Oqnq8+P+nGNg0TXuE+usT0/wzXW&#10;52e4xvvsGk+LbbwvajF+PHseaewWo8mcxD8/rD4tf14lwm3Umne9rzvcH71OGN4T3j9ObqhDP3SY&#10;4csbMhlbjRx8ASeuH0IdTezlwrOcVEM9hO71DSdzUjW+cQcWnuPE+To0/QEhnspJaEPjD6w7x8jQ&#10;+hbHfCXCU/nwofV1c0Dpc4zs8OKlMk/l5MDm5njoutA69ysIo+lC3b7BPHzX1Wjm63PiOixvOLDw&#10;nEhcX/Xg+K/ASe1DU73BQFzrffNrOO/YVGsQIvgIkcDSnEzGpjq54VRTHUPrZOFZTkbQOrnhZE5G&#10;FjtZeJaTkcVObjiVk+y+kyXneBiD6uSGU3kYe81k4VlORl4zueFkTkYhb7LwHCd+FPImN5zMych/&#10;JwvPcTL238kNp3KSLcS14FpKbgueO0azyQ2n8uBH/jJZeE4aY4Sf3HAqJ+OkaLLwLCcjC5nccCon&#10;YzSbLDzLyQjNJjeczMkoGZksPMuJFi8kI5MbTuUk26qm+LNfPxKE0p76zeMop2vOfv9o+0p78veP&#10;PETXnP3+UTBR2hffL1VDKmH4PC6S7h9jNTM4ss9YVGxW93fXP9zd36df1h/e//F+ffZpQXH0/RD/&#10;k2A/IXtab7bfLza3mS79ScjuH1N5rJVeLD7fr65/oUx8ptnw7nzzfx8X6+X52f3/PlKIou6tfljr&#10;h/f6Yb29/+Mq9S9S8cN3/vz574v101n8+nfnW2rEP6+0Hl1cavEXt76jjXc+rv7743Z1cxcrQ2pj&#10;5Uh+oTaOBf9vUCST4GqnIRfJXRRa/GoK6WOL5EC7pI73zdTIrm3qKhXRyEHL7LH6VUz0bH7dGlk4&#10;iZzuDfkp1chvCEnjZPLtUGPyoO6z5zA7EjaUq3nb1X93teyW/0quFl66WniTqw2hrXM5Sk1V+XTz&#10;yN+6thlqWl6xdRdCE3Ln7p/ib8oKPSnh5JC/9cMg3ZduCAP1bbmAy+45IVWv0OvYj/lit1tTCfSa&#10;CfcMvIn4IAtX96vNMm/gVWPsOHHQWxqktO585WnWleWRMSjV+BN63aNex5CRqI/Y7IiXt1Ef5OR0&#10;2XTt0EsDpG18S5JQlk3bDdoynNCrTPSaZTOiPmK3I17eRn2Qk9NlMzT0JLNzHNXZ7cGJ+cbu4nIq&#10;mxH1Ebsd8fI26gnnysHpsnHeD720ves+VENKbsDEucjqXD1oD29yg/Kk12w5Y/IjNjxm543kB5n5&#10;CgJqXdNLk3NS388KiJ750GRzm9yggtGrCGhEfsyOR+y8kfwgM19BQESmXlrivq6d2Wd0wblGusCT&#10;G1QwehUBjciP2fGInTeSH2TmdAH5qm/6OjenXQs0W3HLDcCPWNDkBhWMXkVAI/Ijdjxm543kB5n5&#10;CgKquyEeEMbTmhCC2e7yvnd6GjSmV7HoNYtnSm2mPBwCjph5I/med+XhK0iH5Ii+a5KOWfa0XacH&#10;dkqrnOhVpDKiPMYKRky8kfwlH68kUijEJt2LzbjJgSn+0GtCPCJLjYJ8XL1vGfzexDjHfqZNjARC&#10;b2xiAPTepc7SqKrSSjsNRPig6v6n9TAOFVIZW5S1ucg97lkobfYaMdF0fLYbMeAfxw2a3/tzuWP4&#10;m/fnhpemnSz0aNN2Te1bugIEn9RcpW4aWXcL8MVBgmjdfdc5wnIurH57+1ZW6BkIJ/Om3ndtVzuj&#10;BgzUomnfPUGjSt0SbFrjhF4lyeiClERHEPum7vMReN/5tk99z9mV67qVyY6+c1WrjWv9er1mNhrf&#10;kV9GXR1B3FZeSuK+HVo6P1lzuqJe88rt0Ejv6Ajirm8DZhfZaPuK2YrSyqEjoRNi5o/Kcu5bHS+h&#10;6LCIUzEpK1OyluXsKh+VnJm2qZ3zbZ4ZiSzVZbU41/eql9YNrixq55FZ7tP1R1DXwXVip21VD2Vh&#10;czwSdqqxqePpap1lQo+gK+vGdXUFSZJgE6KeSmp3oepkwqQ/hnrQGqFv2v24nBqpXsUb+9CodprG&#10;74p2pdKrUA90ZDLCUahZ1L5qA+rOu/Sk48VdelfXqp3G+V1toxzoNXPiPWNZggxHUNcOF8icMOC2&#10;qwt0Tb3K2qhStVMjQAVqpdKrUDd9IzNR/RHUbWglRvQ141TaJNE19Sprd62TiZ6+bh2KKtkJ80K1&#10;4jCyzF3rWbSk9GHYT2RiUw+uAn6TLmvcv4wQjLJ6vj5TYwVln6+rQF17NLWj4SjI7YcKYZZkUvvO&#10;KRpzwruLZCpnvWZ513WNejInvquMSFZTOioeH0HdVq1qx1O6GxJsBwow4cQPRjBj3FQLO/LqxghQ&#10;NQFYtXMEdd+2isiEHyNE1UzwKiI7/KGMgxytYKh5l67rjbiDm1G/Hk89VKodzg1fxB3c4tXZwXFp&#10;EYX8wXXnagGMBHUL13VvRLSmZmJXfCG2MMse3zTMpip1FYyo07QNM0aZk4pZoHLUaboauzuamoav&#10;6r0C6suYiRorxfqKpKaMgg3nEYr1FVMS5ThCQsL8tfBdYzFFfMApB8V6UgkjMrSublU7R1CDgdKt&#10;Y7+M+Jc5qV0vWB8GssKyTEg32GjaZRhCZUQG+j6dtAHD0LZGZMDfg2A9A/k8mVDmO9Y12b4DRmVg&#10;PdPXMCN8V/BSXhs0kyOFgNdZ1IOrJRIzUN8YWA+8N4L1oWf1MlJ1VY9/Zb7BKQO9O3rXgvUxtBno&#10;3fmuFqxH7lQxRZl0QJlqp3e9gccdYhCsD33lDTzu2oqp+7xLhGLg8eR0LjA2Xea7GyrB+sAQvoGD&#10;ZEadaieeLpdxMFVROZcBe0irypzgOoLIIR4JlHEwVJ76KcukG2KhW8o3WC8IIoeu3x+CaZ6h15xv&#10;gJO9IHLcr4FsgbaSROKApgxkC4R5QWQU2RrIhlvSr5ZdkvIau2TGSCJx6Ko4dF6USf76mA2Gth8M&#10;rBKVZGqe1SjrMhm1WGzbYmFlTiIs5AgY2IKBVQlYldqTBhXX7nMgy3xTy5QttnekAiJvngMz0Kcn&#10;E5B4iX96A30o/5wiclSrwXcuiBLfiOQFnnx5ntTPrDuXJ4GTenyM1omFZWnHbonopqkYhyxTxyaW&#10;UFP3G0hFSRwU66MTGfIj29BITAFrIFVPS0MjMU/8GdgzkCZJ/yvU5G5lrxyo0FTvfuAsryiTwYV4&#10;gJj0noGl5MNUxK1UXQDsYGDPQGmk2mGExMAefFIf/iFsIvEy3/sHshJ8lv0Mt3EcNKRdUu8aaDJ0&#10;7DPnjsEBLWWrYuylV+04Hlws2wnDEcRf4aT2Bj4wGRHPvzPfhJSyN5BbepIvIa8ovIoidFEmivZV&#10;IKk1yMEThfuq7V5AxL7Rm4Ma7UHGP3KdFqqmMjyZXgI5kgTYONtaTiNAtpbSJG2VRgBNEYN3qCUg&#10;p2Gysrm4qqMDkAVJsKfYMFZHeKKmLhp92UGjFFtB/W7gQYSypUNOEyALEkuLPZKSi7qKzpaoqeup&#10;PMp5jWOv0TOjiZE/UaGUV3cclEouToHFc4AGORYupVLXU8kagnR4hCB0F+OuYcCj0SHJFIuScYz7&#10;CUbHJxgN32OnlOwi94gxFjNdi29nQVKKGdk+CSJFu8g9P09Z5p32ouA0KeJgeROpMrCUmel87PAV&#10;VyfVGwSp45mU5U0xX1U1cRxjuYeHF4mkRODo5WVmmMSUsqlryc4M94jPz6qaePbRyJ5pKVO8i9yb&#10;gblegxnKZMHrjnzAcg8agLWqqWno205W//I0ys0tPJdHcQP1jUBYrv7KQo8Jt5LT8rQMJh7E5cQV&#10;qKwsV6KFlE49I8jULeXlRCyvQkdd1ZVaAABmuRK1LY39bOxxKM2IBeTFtcYCHzhoMpihvasWwHmE&#10;5Uo1JZHGgjgAZjFDLaexIM4gW8zQNpGQLd2FolZrno/WWOAYujVcKZ2MCYRhQFakiTuVkE3GSyfF&#10;EGR8QlowqaKsn/rGayNg+l7VVHH0akgmpv8asivHeHuZGTAuIksMe3HS2TLgBpQRNXH01VuxII4A&#10;SCyI58CWAYNfPHIpzKTuVVGrDY8dSMiGlZiqlsnBO4kFLX0GyyIbkg1REwHQWRZJxuslFiBRZ+U+&#10;HJPF1D7JnaaBhdbNEIcXhTz1DItbbUlpJRbE3pJlkdgXPOTViUuWRZKL6/MC6ZDAkDuRI3Zn0lY7&#10;6m8DCTgV71RN7cBpWFmrsfcigE1G5i0To907CGC3xG4recd6Y+858Y5QLRMDWmKzP5Fz8mOZWAvq&#10;CmAzvhrPwMtahVhCNmcXMTKUydmoAHZMHywTI2LHY+bEe03INBKC0ZshOEeMvfoiMx3+JoDNWAoZ&#10;s0VOZ0Dk7mnAGygWW9AYeeKdUtuyGTIYcqVMTs/YshkwmuJAyHnjhwHYnFSSGAq5p4Qythp4Q46Q&#10;V0Nl2Uxso0pcldOasdxPyKzmFp7NrOhgO40FFSWIZQFDCGIBtPhidjhm/FXYS1MeWaUNQ0YWhMVZ&#10;FokFMZu1IIz+PKPgSUcMA1FjGczQKpFYgAfuJ8C0f61XKfnjm0rEAhrMy4qSPH4FLGVmSK0t+6Jr&#10;HDOYaOzMv5jjSbTSmfcQcsobA345jaBFkMm50ypSaFbQ8hZyjkgNI6AtE0uNxHtUmGEEdDV3744C&#10;3fPbsLBxlbdeRe49c24SC+j0WiMfeD59Z5E7Z7BWYAK0vMSCdNJsQFg0cVUT9mBl45SDGE2WTDz1&#10;tlaPoCuCrBleMbRKRd6rmjydOmt1ekkSC3jozTqRBv1pKIggPTMUllYZCFM1Uf6bWiXRlFjQULFY&#10;zRBOPXbv/WE0wdIqqZqOazZVax1l8mAnRbzIPY5rGHIf6DmImjgAsI4QaUOSmOZYUJOLG91zx3SJ&#10;jm0yJmEdxrmIMqImvsc6X0PrjY5ukmJZh2CUGjQUsgGT2VonVW4ga5OQTbllHSeR/aLWLPc03mMY&#10;MA9h6qOGAL116AMjgfZicj6KFOv8hFc0kmhme49VvKEmylncWcnT2FMp8vn47kMB7Jqa3/AmZkEo&#10;TkTu+IfhTZAPtPLzVpGk4U0MLVL1i9xrjiPKuQ/ZDvMPQg5YGpkViRp9MJG7pxlR1ipZ1e6BL9DP&#10;anbzLiN6JiJ38hMjlNHVJxPMgfLAI31fnlnNLjyXWVGV0FAQHVE6GbkP5PRClDyNGhbtiwkIHRaN&#10;tZABkDSJiKlZpXSArH4u6M8seVZpeu7DUClVAQOryRzp1lsdVyydIxEhJw8yVUo2JSHbE3KMEgho&#10;p6GQBckBH6GpmBVyKktvUcmZ4Con+jzhQxAWQVJXWq6E6/GIXZZMM1jdPMIu4lZySi2DGeh1bpTm&#10;Pg2L8lbjibuqifrcSPPAiR7PzrwDZphP0SLjnJTEgv0LJmbTPLJ7ApnInRhoGTANPB0ejVPVFiYx&#10;pabTowAOcz8G7/tnJmPf0hQkM7oSC7CHiDdlyRAmJWRzjRVOkZxuiU6Qgo+DUWWD5jQUsiBjKmwJ&#10;kv5AHNuLyTu+YbVaSI64Ids7Q8pW74TGIlaTDVgeCChvla6WhGwqrDj9Z5BT+WTg4Bqb8GVypqZU&#10;TdR7lmsTdXXek76b1X9gnzQURJDAn1HwxTdwEqiz3OMjHgYsxSaqADYHAlhNeavolBnRvHo66rPI&#10;OR0V8tiJMNyDPFCnPkFuq3LmUIqz2gwc8aUz1k7p4kjE5hEz40SCXIBUMIsxPw1UtIAGvBMdxUHO&#10;ckkDgFG8ZVuPoykGmgJ3OvbZxSNSQ+I9zY0scY4XLPhCIJwDJXUy5m3JhBZSo7UVD4IY8MJZsY59&#10;punzMt+ELx37BHVfGMoJ6dTMurPZFEVPr2GaZ0IM3VACQp7kl6KFsUf6OxKkSb0tzyRu7QZKrWot&#10;jlkyHpUYmXrwTnTyYf6ldrGx2BtvtZt74Du/NW7/Vrvr1XYnCnkU9d/rcfD0Gnhen58eNpZX/cf3&#10;849/Txvb/w8Jvvt/AQAAAP//AwBQSwMEFAAGAAgAAAAhAChQ6DfeAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdxJAS02xKKeqpCLaC9LbNTpPQ7GzIbpP03zue9Di8jzff&#10;K9az7cSIg28dKYgXEQikypmWagVfh7enDIQPmozuHKGCG3pYl/d3hc6Nm+gTx32oBZeQz7WCJoQ+&#10;l9JXDVrtF65H4uzsBqsDn0MtzaAnLredfI6ipbS6Jf7Q6B63DVaX/dUqeJ/0tEni13F3OW9vx0P6&#10;8b2LUanHh3mzAhFwDn8w/OqzOpTsdHJXMl50CtKXlEkFCQ/gOI2yBMSJuWWcgSwL+X9A+QMAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCAdcEAUxMAANhgAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAoUOg33gAAAAgBAAAPAAAAAAAAAAAAAAAAAK0V&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAuBYAAAAA&#10;">
+                      <v:shape id="Graphic 5" o:spid="_x0000_s1027" style="position:absolute;top:3794;width:28498;height:4648;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2849880,464820" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB3IjMZwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NigIx&#10;EITvgu8QWtibZhT8YdYoIroIXlz1AZpJ78zgpDMkrY5vv1kQ9lhU1VfUct25Rj0oxNqzgfEoA0Vc&#10;eFtzaeB62Q8XoKIgW2w8k4EXRViv+r0l5tY/+ZseZylVgnDM0UAl0uZax6Iih3HkW+Lk/fjgUJIM&#10;pbYBnwnuGj3Jspl2WHNaqLClbUXF7Xx3Bg7zabc53YvyKHIKr93Rzr8WYszHoNt8ghLq5D/8bh+s&#10;gSn8XUk3QK9+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHciMxnBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m2182368,464820r196596,em1897380,464820r196596,em1042416,464820r195072,em757428,464820r195072,em2752344,464820r97536,em,464820r667511,em2467356,464820r196596,em1612392,464820r196596,em1327404,464820r195072,em2752344,309372r97536,em2182368,309372r196596,em2467356,309372r196596,em,309372r1237488,em1612392,309372r196596,em1897380,309372r196596,em1327404,309372r195072,em,153924r1808988,em2467356,153924r196596,em1897380,153924r196596,em2182368,153924r196596,em2752344,153924r97536,em,l2378964,em2752344,r97536,em2467356,r196596,e" filled="f" strokecolor="#d9d9d9" strokeweight=".72pt">
                         <v:path arrowok="t"/>
-                        <v:stroke dashstyle="solid"/>
                       </v:shape>
-                      <v:shape style="position:absolute;left:595;top:148;width:4488;height:243" id="docshape4" coordorigin="595,148" coordsize="4488,243" path="m595,391l5083,391m595,148l5083,148e" filled="false" stroked="true" strokeweight=".72pt" strokecolor="#d9d9d9">
+                      <v:shape id="Graphic 6" o:spid="_x0000_s1028" style="position:absolute;top:701;width:28498;height:1543;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2849880,154305" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA9h67pxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEJvNVsPa1mNIi0FoYrUquDtsXnurm5eliTq6q83gtDjMDPfMKNJa2pxJucrywreewkI&#10;4tzqigsF67/vtw8QPiBrrC2Tgit5mIw7LyPMtL3wL51XoRARwj5DBWUITSalz0sy6Hu2IY7e3jqD&#10;IUpXSO3wEuGmlv0kSaXBiuNCiQ19lpQfVyej4PazDcVhl+bzzWaR2sH69uWWB6Veu+10CCJQG/7D&#10;z/ZMK0jhcSXeADm+AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD2HrunEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,153924r2849880,em,l2849880,e" filled="f" strokecolor="#d9d9d9" strokeweight=".72pt">
                         <v:path arrowok="t"/>
-                        <v:stroke dashstyle="solid"/>
                       </v:shape>
-                      <v:shape style="position:absolute;left:748;top:390;width:4181;height:1220" id="docshape5" coordorigin="749,391" coordsize="4181,1220" path="m890,1490l749,1490,749,1610,890,1610,890,1490xm1339,1368l1198,1368,1198,1610,1339,1610,1339,1368xm1788,1245l1646,1245,1646,1610,1788,1610,1788,1245xm2237,1123l2095,1123,2095,1610,2237,1610,2237,1123xm2686,1000l2544,1000,2544,1610,2686,1610,2686,1000xm3134,878l2993,878,2993,1610,3134,1610,3134,878xm3583,758l3444,758,3444,1610,3583,1610,3583,758xm4032,636l3893,636,3893,1610,4032,1610,4032,636xm4481,513l4342,513,4342,1610,4481,1610,4481,513xm4930,391l4790,391,4790,1610,4930,1610,4930,391xe" filled="true" fillcolor="#155f82" stroked="false">
+                      <v:shape id="Graphic 7" o:spid="_x0000_s1029" style="position:absolute;left:975;top:2240;width:26549;height:7747;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2654935,774700" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQClgqACvwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvAimupBpRpFFFGP/qB4W5q1LTab0kStb28EweMwM98w03ltCvGkyuWWFfR7EQjixOqc&#10;UwWn47o7BuE8ssbCMil4k4P5rNmYYqzti/f0PPhUBAi7GBVk3pexlC7JyKDr2ZI4eDdbGfRBVqnU&#10;Fb4C3BRyEEVDaTDnsJBhScuMkvvhYRRsBh23X20ieR/yOb/4y7Xm3U6pdqteTEB4qv0//GtvtYIR&#10;fK+EGyBnHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQClgqACvwAAANoAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" path="m89916,697992l,697992r,76200l89916,774192r,-76200xem374904,620268r-89916,l284988,774192r89916,l374904,620268xem659892,542544r-89916,l569976,774192r89916,l659892,542544xem944880,464820r-89916,l854964,774192r89916,l944880,464820xem1229868,387096r-89916,l1139952,774192r89916,l1229868,387096xem1514856,309372r-89916,l1424940,774192r89916,l1514856,309372xem1799844,233172r-88392,l1711452,774192r88392,l1799844,233172xem2084832,155448r-88392,l1996440,774192r88392,l2084832,155448xem2369820,77724r-88392,l2281428,774192r88392,l2369820,77724xem2654808,r-88392,l2566416,774192r88392,l2654808,xe" fillcolor="#155f82" stroked="f">
                         <v:path arrowok="t"/>
-                        <v:fill type="solid"/>
                       </v:shape>
-                      <v:line style="position:absolute" from="595,1610" to="5083,1610" stroked="true" strokeweight=".72pt" strokecolor="#d9d9d9">
-[...2 lines deleted...]
-                      <v:shape style="position:absolute;left:820;top:52;width:4040;height:1364" id="docshape6" coordorigin="821,52" coordsize="4040,1364" path="m821,1416l833,1413,847,1413,859,1411,874,1408,888,1408,900,1406,914,1406,929,1404,941,1401,955,1401,970,1399,982,1399,996,1396,1008,1394,1022,1394,1037,1392,1049,1392,1063,1389,1078,1387,1090,1387,1104,1384,1116,1382,1130,1382,1145,1380,1157,1377,1171,1377,1186,1375,1198,1372,1212,1372,1226,1370,1238,1368,1253,1365,1265,1365,1279,1363,1294,1360,1306,1360,1320,1358,1334,1356,1346,1353,1361,1353,1373,1351,1387,1348,1402,1346,1414,1346,1428,1344,1442,1341,1454,1339,1469,1339,1481,1336m1481,1336l1495,1334,1510,1332,1522,1329,1536,1327,1550,1327,1562,1324,1577,1322,1591,1320,1603,1317,1618,1315,1630,1315,1644,1312,1658,1310,1670,1308,1685,1305,1699,1303,1711,1300,1726,1298,1738,1298,1752,1296,1766,1293,1778,1291,1793,1288,1807,1286,1819,1284,1834,1281,1846,1279,1860,1276,1874,1274,1886,1272,1901,1269,1915,1267,1927,1264,1942,1262,1956,1260,1968,1257,1982,1255,1994,1252,2009,1250,2023,1248,2035,1245,2050,1243,2064,1240,2076,1238,2090,1236,2102,1233,2117,1231,2131,1226,2143,1224m2143,1224l2158,1221,2172,1219,2184,1216,2198,1214,2210,1212,2225,1207,2239,1204,2251,1202,2266,1200,2280,1197,2292,1195,2306,1190,2321,1188,2333,1185,2347,1183,2359,1178,2374,1176,2388,1173,2400,1171,2414,1166,2429,1164,2441,1161,2455,1156,2467,1154,2482,1152,2496,1149,2508,1144,2522,1142,2537,1137,2549,1135,2563,1132,2578,1128,2590,1125,2604,1123,2616,1118,2630,1116,2645,1111,2657,1108,2671,1104,2686,1101,2698,1096,2712,1094,2724,1089,2738,1087,2753,1082,2765,1080,2779,1075,2794,1072,2806,1068m2806,1068l2820,1065,2832,1060,2846,1056,2861,1053,2873,1048,2887,1046,2902,1041,2914,1036,2928,1034,2942,1029,2954,1024,2969,1022,2981,1017,2995,1012,3010,1008,3022,1005,3036,1000,3050,996,3062,991,3077,988,3089,984,3103,979,3118,974,3130,969,3144,964,3158,960,3170,957,3185,952,3197,948,3211,943,3226,938,3238,933,3252,928,3266,924,3278,919,3293,914,3307,909,3319,904,3334,900,3346,895,3360,890,3374,885,3386,880,3401,873,3415,868,3427,864,3442,859,3454,854,3468,849m3468,849l3482,842,3494,837,3509,832,3523,828,3535,820,3550,816,3562,811,3576,804,3590,799,3602,794,3617,787,3631,782,3643,777,3658,770,3672,765,3684,758,3698,753,3710,746,3725,741,3739,734,3751,729,3766,722,3780,717,3792,710,3806,703,3818,698,3833,691,3847,686,3859,679,3874,672,3888,664,3900,660,3914,652,3929,645,3941,638,3955,633,3967,626,3982,619,3996,612,4008,604,4022,597,4037,590,4049,583,4063,576,4075,568,4090,561,4104,554,4116,547,4130,540m4130,540l4145,532,4157,525,4171,518,4183,508,4198,501,4212,494,4224,487,4238,480,4253,470,4265,463,4279,456,4294,446,4306,439,4320,432,4332,422,4346,415,4361,405,4373,398,4387,388,4402,381,4414,372,4428,362,4440,355,4454,345,4469,338,4481,328,4495,319,4510,309,4522,302,4536,292,4548,283,4562,273,4577,264,4589,254,4603,244,4618,235,4630,225,4644,216,4658,206,4670,196,4685,187,4697,177,4711,168,4726,158,4738,148,4752,136,4766,127,4778,117,4793,105m4793,105l4805,96,4819,86,4834,74,4846,64,4860,52e" filled="false" stroked="true" strokeweight="1.44pt" strokecolor="#155f82">
+                      <v:shape id="Graphic 8" o:spid="_x0000_s1030" style="position:absolute;top:9982;width:28498;height:12;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2849880,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBqU9/xvgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NisIw&#10;EL4v+A5hhL1p6q6IVKOUiuJBEKsPMDRjW20mJcna7ttvDsIeP77/9XYwrXiR841lBbNpAoK4tLrh&#10;SsHtup8sQfiArLG1TAp+ycN2M/pYY6ptzxd6FaESMYR9igrqELpUSl/WZNBPbUccubt1BkOErpLa&#10;YR/DTSu/kmQhDTYcG2rsKK+pfBY/RsF53ufZ6XC0363zp13/yH2mc6U+x0O2AhFoCP/it/uoFcSt&#10;8Uq8AXLzBwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGpT3/G+AAAA2gAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" path="m,l2849880,e" filled="f" strokecolor="#d9d9d9" strokeweight=".72pt">
                         <v:path arrowok="t"/>
+                      </v:shape>
+                      <v:shape id="Graphic 9" o:spid="_x0000_s1031" style="position:absolute;left:1432;top:91;width:25654;height:8661;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2565400,866140" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC97V/SxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvgv8hPMGbZvVQ29UoS6FYBMFq1evr5nV3cfOyJFFXf70RCj0OM/MNM1u0phYXcr6yrGA0TEAQ&#10;51ZXXCj43n0MXkH4gKyxtkwKbuRhMe92Zphqe+UvumxDISKEfYoKyhCaVEqfl2TQD21DHL1f6wyG&#10;KF0htcNrhJtajpPkRRqsOC6U2NB7SflpezYKsuUuOxXru/5xx3x13uzNaHI7KNXvtdkURKA2/If/&#10;2p9awRs8r8QbIOcPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL3tX9LEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,865631r7620,-1524l16764,864107r7620,-1524l33528,861059r9144,l50292,859535r9144,l68579,858011r7620,-1524l85344,856487r9144,-1524l102107,854963r9144,-1524l118872,851915r9144,l137160,850391r7619,l153923,848867r9144,-1523l170688,847344r9144,-1524l187451,844296r9144,l205739,842772r7621,-1524l222504,841248r9144,-1524l239267,838200r9144,l257555,836676r7621,-1525l274320,833627r7619,l291083,832103r9144,-1524l307848,830579r9144,-1524l326136,827531r7619,-1524l342899,826007r7621,-1524l359664,822959r9144,-1524l376427,821435r9145,-1524l394716,818387r7620,-1524l411480,816863r7619,-1524em419099,815339r9145,-1524l437388,812291r7620,-1524l454152,809244r9143,l470916,807720r9144,-1524l489204,804672r7619,-1524l505967,801624r7621,l522732,800100r9144,-1524l539496,797051r9144,-1524l557783,794003r7621,-1524l574548,790955r7620,l591311,789431r9144,-1524l608076,786383r9144,-1524l626364,783335r7619,-1524l643127,780287r7621,-1524l659892,777239r9144,-1524l676655,774191r9144,-1524l694944,771144r7620,-1524l711708,768096r9144,-1524l728472,765048r9144,-1524l745236,762000r9144,-1524l763524,758951r7620,-1524l780288,755903r9144,-1524l797052,752855r9144,-1524l813816,749807r9144,-1524l832104,745235r7620,-1524em839724,743711r9144,-1524l858012,740663r7620,-1524l874776,737615r7620,-1524l891540,733044r9144,-1524l908304,729996r9144,-1524l926592,726948r7620,-1524l943356,722376r9144,-1525l960119,719327r9144,-1524l976884,714755r9144,-1524l995172,711707r7620,-1524l1011936,707135r9144,-1524l1028700,704087r9144,-3048l1045463,699515r9145,-1524l1063752,696467r7620,-3047l1080516,691896r9144,-3048l1097280,687324r9144,-1524l1115568,682751r7620,-1524l1132332,679703r7620,-3048l1149096,675131r9144,-3048l1165860,670559r9144,-3048l1184148,665987r7620,-3048l1200912,661415r7620,-3048l1217676,656844r9144,-3048l1234440,652272r9144,-3048l1252728,647700r7620,-3049em1260348,644651r9144,-1524l1277112,640079r9144,-3048l1295400,635507r7620,-3048l1312164,630935r9144,-3048l1328928,624839r9144,-1524l1347216,620267r7620,-3047l1363980,615696r7620,-3048l1380744,609600r9144,-3049l1397508,605027r9144,-3048l1415796,598931r7620,-3048l1432560,594359r7620,-3048l1449324,588263r9144,-3048l1466088,582167r9144,-3047l1484376,576072r7620,-1524l1501140,571500r7620,-3049l1517904,565403r9144,-3048l1534668,559307r9144,-3048l1552956,553211r7620,-3048l1569720,547115r9144,-3048l1586484,541020r9144,-3048l1603248,534924r9144,-3048l1621536,528827r7620,-3048l1638300,521207r9144,-3048l1655064,515111r9144,-3048l1671828,509015r9144,-3048em1680972,505967r9144,-4571l1697736,498348r9144,-3048l1716024,492251r7620,-4572l1732788,484631r7620,-3048l1749552,477011r9144,-3048l1766316,470915r9144,-4571l1784604,463296r7620,-3048l1801368,455675r9144,-3048l1818132,448055r9144,-3048l1834896,440435r9144,-3048l1853184,432815r7620,-3048l1869948,425196r9144,-3048l1886712,417575r9144,-4572l1903476,409955r9144,-4572l1921764,402335r7620,-4572l1938528,393191r9144,-4571l1955292,385572r9144,-4572l1973580,376427r7620,-4572l1990344,368807r7620,-4572l2007108,359663r9144,-4572l2023872,350520r9144,-4572l2042160,341375r7620,-4572l2058924,332231r7620,-4572l2075688,323087r9144,-4572l2092452,313944r9144,-4572em2101596,309372r9144,-4572l2118360,300227r9144,-4572l2135124,289559r9144,-4572l2153412,280415r7620,-4571l2170176,271272r9144,-6097l2186940,260603r9144,-4572l2205228,249935r7620,-4572l2221992,240791r7620,-6095l2238756,230124r9144,-6097l2255520,219455r9144,-6096l2273808,208787r7620,-6096l2290572,196596r7620,-4572l2307336,185927r9144,-4572l2324100,175259r9144,-6096l2342388,163067r7620,-4571l2359152,152400r7620,-6097l2375916,140207r9144,-6096l2392680,128015r9144,-6095l2410968,115824r7620,-6097l2427732,103631r9144,-6096l2444496,91439r9144,-6095l2461260,79248r9144,-6097l2479548,67055r7620,-6096l2496312,53339r9144,-6095l2513076,41148r9144,-7621em2522220,33527r7620,-6096l2538984,21335r9144,-7620l2555748,7620,2564891,e" filled="f" strokecolor="#155f82" strokeweight="1.44pt">
                         <v:stroke dashstyle="dot"/>
+                        <v:path arrowok="t"/>
                       </v:shape>
-                      <w10:wrap type="none"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="585858"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="40"/>
               <w:ind w:left="239"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -12238,51 +11623,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="585858"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Semester Course Code and Name</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="137"/>
               <w:ind w:left="258"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
               </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487187456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>387984</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>150582</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2851785" cy="9525"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="10" name="Group 10"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
@@ -12314,88 +11699,87 @@
                                         <a:pt x="2851404" y="0"/>
                                       </a:lnTo>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="D9D9D9"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006">
+                <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
                   <w:pict>
-                    <v:group style="position:absolute;margin-left:30.549995pt;margin-top:11.856853pt;width:224.55pt;height:.75pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-16129024" id="docshapegroup7" coordorigin="611,237" coordsize="4491,15">
-[...3 lines deleted...]
-                      <w10:wrap type="none"/>
+                    <v:group w14:anchorId="1A6E6AC3" id="Group 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:30.55pt;margin-top:11.85pt;width:224.55pt;height:.75pt;z-index:-16129024;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="28517,95" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC1AKeufAIAALYFAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1r2zAUfR/sPwi9L45DsjQmThnNGgal&#10;KzRlz4osfzBZ0q6U2Pn3u5LjOE3LHjoM5kj36n6cc6XlbVtLchBgK61SGo/GlAjFdVapIqUv2/sv&#10;N5RYx1TGpFYipUdh6e3q86dlYxIx0aWWmQCCQZRNGpPS0jmTRJHlpaiZHWkjFBpzDTVzuIQiyoA1&#10;GL2W0WQ8/ho1GjIDmgtrcXfdGekqxM9zwd3PPLfCEZlSrM2FP4T/zv+j1ZIlBTBTVvxUBvtAFTWr&#10;FCY9h1ozx8geqjeh6oqDtjp3I67rSOd5xUXoAbuJx1fdbEDvTeilSJrCnGlCaq94+nBY/nh4AlJl&#10;qB3So1iNGoW0BNdITmOKBH02YJ7NE3QdInzQ/LdFc3Rt9+ticG5zqP0hbJS0gfXjmXXROsJxc3Iz&#10;i+c3M0o42hazyawThZeo3JtDvPz+r2MRS7qUobBzIY3B6bIDgfb/CHwumRFBF+vJ6QmMBwK7eYrj&#10;jsLg5fkLhNrEnqh8l53pbD7pGHiXoHgyD8KcO2UJ31u3EToQzQ4P1nVDnfWIlT3ireoh4NXwl0KG&#10;S+EowUsBlOCl2HXZDXP+nFfPQ9IMSvm9Wh/EVgeru1IJSxusUl16ea2n4ykl/Rigb+eBwKfBkepA&#10;SI34sjmpfBWLeDoNd81qWWX3lZS+CgvF7k4COTBsar3wn+8DI7xyM2Ddmtmy8wumk5tUYZx7dfzI&#10;7HR2RHEbfB5Sav/sGQhK5A+F4+Pfkh5AD3Y9ACfvdHhxAkGYc9v+YmCIT59Sh8o+6n6KWNKL5ls/&#10;+/qTSn/bO51XXlGc6L6i0wInOqDwOCB69fpcroPX8Nyu/gIAAP//AwBQSwMEFAAGAAgAAAAhAML+&#10;11nfAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdbEqqxGxKKeqpCLaC&#10;eJtmp0lodjdkt0n67x1PenzzHu99U6xn24mRhtB6p0EtEhDkKm9aV2v4PLw+PIEIEZ3BzjvScKUA&#10;6/L2psDc+Ml90LiPteASF3LU0MTY51KGqiGLYeF7cuyd/GAxshxqaQacuNx2Mk2SlbTYOl5osKdt&#10;Q9V5f7Ea3iacNkv1Mu7Op+31+5C9f+0UaX1/N2+eQUSa418YfvEZHUpmOvqLM0F0GlZKcVJDunwE&#10;wX6mkhTEkQ9ZCrIs5P8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtQCnrnwCAAC2&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAwv7XWd8A&#10;AAAIAQAADwAAAAAAAAAAAAAAAADWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;">
+                      <v:shape id="Graphic 11" o:spid="_x0000_s1027" style="position:absolute;top:45;width:28517;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2851785,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBiYkr7wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFHqrm3gQSV0lCFLBQjUtVG9jdszGZmdjdqvx33cLBW/zeJ8znfe2ERfqfO1YQTpMQBCX&#10;TtdcKfj8WD5PQPiArLFxTApu5GE+exhMMdPuylu6FKESMYR9hgpMCG0mpS8NWfRD1xJH7ug6iyHC&#10;rpK6w2sMt40cJclYWqw5NhhsaWGo/C5+rAI+jZf7YuPf+/W5NoevfPX6Ntop9fTY5y8gAvXhLv53&#10;r3Scn8LfL/EAOfsFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYmJK+8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l2851404,e" filled="f" strokecolor="#d9d9d9" strokeweight=".72pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="585858"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="40"/>
               <w:ind w:left="258"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
               </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487186944" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>387984</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>24090</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2851785" cy="1003300"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="12" name="Group 12"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
@@ -13868,73 +13252,69 @@
                                         <a:pt x="2564892" y="0"/>
                                       </a:lnTo>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="18288">
                                   <a:solidFill>
                                     <a:srgbClr val="155F82"/>
                                   </a:solidFill>
                                   <a:prstDash val="dot"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006">
+                <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
                   <w:pict>
-                    <v:group style="position:absolute;margin-left:30.549995pt;margin-top:1.896851pt;width:224.55pt;height:79pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-16129536" id="docshapegroup8" coordorigin="611,38" coordsize="4491,1580">
-                      <v:shape style="position:absolute;left:611;top:635;width:4491;height:732" id="docshape9" coordorigin="611,636" coordsize="4491,732" path="m4048,1368l4357,1368m3599,1368l3909,1368m2253,1368l2560,1368m1804,1368l2111,1368m4945,1368l5101,1368m611,1368l1662,1368m4497,1368l4806,1368m3150,1368l3460,1368m2701,1368l3009,1368m4945,1123l5101,1123m4048,1123l4357,1123m4497,1123l4806,1123m611,1123l2560,1123m3150,1123l3460,1123m3599,1123l3909,1123m2701,1123l3009,1123m611,878l3460,878m4497,878l4806,878m3599,878l3909,878m4048,878l4357,878m4945,878l5101,878m611,636l4357,636m4945,636l5101,636m4497,636l4806,636e" filled="false" stroked="true" strokeweight=".72pt" strokecolor="#d9d9d9">
+                    <v:group w14:anchorId="6831C106" id="Group 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:30.55pt;margin-top:1.9pt;width:224.55pt;height:79pt;z-index:-16129536;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="28517,10033" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYafo8XxMAAORgAAAOAAAAZHJzL2Uyb0RvYy54bWzsnW9v40hyh98HyHcQ9D477CbZJI2dPQS3&#10;2UWAw+WA2yCvNbY8NmJbjqQZz377PN1dJZG22SWPZvcSYLGAKY+Lrer6X78ucr//05f7u8Xn9XZ3&#10;u3l4v3TfVcvF+uFyc3X78PH98j9/+elf+uVit189XK3uNg/r98tf17vln37453/6/unxYu03N5u7&#10;q/V2wSIPu4unx/fLm/3+8eLdu93lzfp+tftu87h+4I/Xm+39as+v24/vrrarJ1a/v3vnqyq8e9ps&#10;rx63m8v1bse//pj/uPwhrX99vb7c/8f19W69X9y9X8LbPv3cpp8f4s93P3y/uvi4XT3e3F4KG6uv&#10;4OJ+dfvAlx6W+nG1Xy0+bW9fLHV/e7nd7DbX++8uN/fvNtfXt5frtAd246pnu/l5u/n0mPby8eLp&#10;4+NBTIj2mZy+etnLv37+23Zxe4Xu/HLxsLpHR+lrF/yOcJ4eP15A8/P28e+Pf9vmHfLxL5vL/97x&#10;53fP/x5//3gk/nK9vY83sdHFlyT1Xw9SX3/ZLy75R9+3ruvb5eKSv7mqqutK9HJ5g/Je3Hd582/G&#10;ne9WF/mLE3sHdp4esbHdUYy788T495vV4zppZxdFpGKsj2LMVuXqLMhEFaWYxLq72IlAX5VR3Q1N&#10;12bzfFVQTWh6n+R02O3q4vLTbv/zepNEvvr8l90+m/eVflrd6KfLLw/6cYuTRPe4S+6xXy5wj+1y&#10;gXt8yN//uNrH+6Ie48fF00hnN++Xwkn88/3m8/qXTSLcR7151/s6dMsFmp0wfCS8e5jcUHf9EJqX&#10;N2Qytho5+ApOXD90yPTlwrOcVEM9dOHlDWdzUjW+cZj7qTJxvu6anjj6/IZzOenarvFvUM7Q+hbX&#10;/OZ8+K71dfOK0md1Q8RoqlduOFcir2xujocQujaGzG+tFN+Erm7fYB4+hBrNfHtOXMDyBvdy4TmR&#10;uL7qh9/CUF3tu6YisD4X9iwnrffNb+G8Y1OtiRBdSpKEpTlOYnJTU53ccK6pjkPrZOFZTkahdXLD&#10;2ZyMLHay8CwnI4ud3HAuJ9l9J0vO8TAOqpMbzuVh7DWThWc5GXnN5IazORmlvMnCc5z4Ucqb3HA2&#10;JyP/nSw8x4kb+e/khnM5yRbi2nrwTSxuCp47jmaTG87lYRzhJwvPSWMc4Sc3nMvJuCiaLDzLychC&#10;Jjecy8k4mk0WnuVkFM0mN5zNyagYmSw8y8kowk9uOJeTbKta4s9+/UgQSnvuN4+znK45+/2j7Svt&#10;2d8/yii65uz3j5KJ0j77fukaUgvD53GTdPcQu5nBUX3GpmK3ubu9+un27i79sv344c9328XnFc3R&#10;j0P8T0LGhOxxu9v/uNrdZLr0JyG7e0gNsnZ6sf38sLn6lUbxCcDh/XL3P59W2/VycffvD7SiqHuv&#10;H7b64YN+2O7v/rxJGEZqfvjOX77812r7uIhf/365p0f860Y70tWFNn9x6wfaeOfD5l8/7TfXt7Ez&#10;pDtWjuQXuuPY8v8ebTLVu6IN0iangBy/nGb61Da5AzRJ7fXq4tUu2bVNXaU2Gklooz02ABUUyM1v&#10;2yULJ1EHR1N+TF3yG5LSuJx8e7AxeVAHOnKYXQkryv287ex/OFt2zP9TzkY7+czZkk+c7GxD19YZ&#10;CqGvqsAMEq508LjQNkPNd0QAr+uaLuN3/xCPU1bApYST1zyuHwaX9xOGbhisJi476IRU/UKvY0/m&#10;i91hTSXQayY8MvAm4ldZuLzb7Na5ln0Bjp0mDvClQeCU4CsfeqM09n2jff6EXveoVw0aB+oTNjvi&#10;5W3Ur3JyvmxCO/QoM0IPbeNbCoVy29CGQWHDCb3KRK9ZNiPqE3Y74uVt1K9ycr5shgZcMjvHSehu&#10;T5yYB3dXF1PZjKhP2O2Il7dRTzhXDs6XjfN+6PGkaDh131VDMAzHuXpQHG9yg/Kk12w5Y/ITNjxm&#10;543krzLzDQQEMNa3OQpPevy54sOBmw9NNrfJDSoYvYqARuSn7HjEzhvJX2XmGwiIzNQLLO7r2plY&#10;o+ucawQJntyggtGrCGhEfsqOR+y8kfxVZs4XkK/6pq9zbHYtodnKW24g/IgFTW5QwehVBDQiP2HH&#10;Y3beSP4qM99AQHUY4iFhjEFd15mQl/c9TpZj1phexaLXLJ4ptVnycBA4YuaN5EfelYdvIB2KI7DX&#10;JB2z8WlDaKRkVFrlRK8ilRHlKVYwYuKN5M/5eCGRQis2QTB2Y6ADU/yp14J4RJbAgnxkfYQN/gAy&#10;ltEonvVWKdOf3Ftl9yTUe5fwpTkkw3eq8H8YjvFaK5XZV9bmcvcYt1Da7DdipAmKPwwa8I9jkOYP&#10;lC7jhr8/Ssd0wDPjTr3/ycbtmtrLYXYCWae4QUvwiwMFETfoQ+CgVGrk39/ClRVwA+Fk3tj70Iba&#10;GeV8Rz+aUktP4qiS1LBqzRV6lUIjdCGfbp9A7Ju6z6MPffBtn9DP2ZXrupUJjz64qlUAW79er5mN&#10;xgdqzFgsnEDcVl7a4r4dWtCf3BbrinrNK7dDI/jRCcShb6WpjB+cClpX1GteOYpZ5NwyEVWWc9/q&#10;mAmNh0UcG8o8HJMa0bKcXeWdlBKnUDvn2zxYEVmqy2pxru9VL60bGB0qidp5ZJa7KsBak7ruXFD5&#10;VXHao7h203QH1djU+ZQ12RM4AWNgxbVDXUm73Ddd1FORuoNYtHMK9aB9Qt+0x7E5NSW9ijf2XaPa&#10;aRp/aNyVSq9CPYDKiLxtal+1HerOMvGU5MVdelfXqp3G+UN/oxzoNXPiPeNZEhlOoK4dLpA5YdDt&#10;0BvomnqVtTkwV+3UCFADtVLpVaibHgZkbZu67VrBAfqasSoFSnRNvcragWnRPB7V161DUSU7YW6o&#10;1jiMLDNyPRstaX8Y+hO+beoBlxd517h/OUIw1Oo1FHMkxShiie+66uhthROb2gE6irz9UJFwi2v7&#10;4DQac9J7yGQqZ71medd13al2fKiMTFbjLxqPT6Buq1a14wm3hgTxM02TgGtGMqsD0KRI0FOGGDLp&#10;go5CUoeb1H3bakQGUzBSVM0kr0Zk14OmFbXD8QqGmjXvQs+GS7psQHw0Ip9CjclKtOf08FnewS1e&#10;nB+cVhbRzL+67lw3AMaAumWPdW9ktKbuapkq7COMWfb4pmFGVfRO3WVknaZlFFcyccVMUDnrNKGO&#10;6SBF7xOoAX1V7xWhvhwzUWOlsb4Kzsg6DWcSGusrpiXKeQTUHYEL3zUWU7QpnBJ6oXbByAytq1vV&#10;DoWHRU0MFMSO/UajKVk3samXKc5u6FsjM1BusNHEdzd0lZEZwH6YmxXqNlbJRU7ajoAs1PQsZa9M&#10;XqPUDKKWYz1T2DAja1eDEb0pX3D0k6kHV0smZrC+MWI94b2RWN/13WDE+lD1+FfmBFka0TuAX0us&#10;j6nNiN7Bh1pifdeTgsrROxDKVDu96414HBCDZGKqWW/E49BWTN/nXSIUIx5PTug6xqeLVhXCUEms&#10;7xjGN+IglRGNp3ASQ2557dg85VhP7KGsKlPjOhKRu3gsUI6DXeXpgDMnYYiNbsl3WK+TiNyF/ngQ&#10;pnWGXnO9QZykb5G1Q0yzxbU5ipZM3KEpI7LxBEiQiIwiWyNW4ZZg1sIJJa+xSyaNJBN3oYrD50W+&#10;89fHTNK1/WDEKlFJpk7PbBTXjkYtFtu2WFiZkxgWcu3YsQUjVklgzZwA6pX9ss+JLFPTy5QttneU&#10;AiJvJgaM6NNTCUi+xD+9EX1o/5zky6RWg+/cECW+EcmzePL1dVI/s+5cnUSc1CNktE4uLGoyoSWi&#10;yaaKpXLJShKIJdT0/UakoiXuNNZHJzLkx1NfmolpYI1I1QNSaCbm2T8j9tBeBI31NXPiZa8cqp4V&#10;sw/7gfO8okwG18VDxKT3HFhKEqQjbqXrIsAORuwZaI00EzNGYsQefLLWWO95/svg+/hgloTPIt+h&#10;cpqJ6XeNymcI7FNiPY9pGtGE0ZdeteN4gLFsJwxIxGGyJG+e8THiA9MR8Qw8U5NSyt5Abek7VY+r&#10;aLyKqocCWUj0qTqKWoM84n2SXqs2PAsRR6A3JzXgQUZAlLypDE8GS6BGErONE67lMoLI1tKaJMkA&#10;BACKGLxDLQk5DZSVw7KrAghAljvJnmbDWB3hiZpCNPqyg0YpthL1w8ADCWVLhxwQIAsSS4sYScnU&#10;XQWyJWoCL6wNr3PsNXpmNLGEQhu8Ow5LpRanweJ5wDIzPHMElCur08kagoweIZk5xLxrGPBofChV&#10;ioYROEb+JEbHJxkN32OnMaZn3mOMsZgJLb4t5ABShgGD6NF6ZPLIjSVI4EWJ05TEg+VNlMqEJVnd&#10;R4SvaDOUeoNE6ngmZXlTrFdVTRzHWO7h4UUyKdV89PIyM8CuEqxDS3VmuEd8jlbVxDNURvUMpEzz&#10;LnJvBmZ7DWZokyVeB+oBoyJ2AIC1qqlpwG0nq399GTW78FwdxQ30NxLCcvdXFnosuJUcyNMymHgQ&#10;l1MHobKyXAnoMp16xiDDk75WHqurulILIIBZrkRvC7CfjT0OphlhgLq41lzgOw6aJjp6kcdqD/CU&#10;MzZQD/WsQU5LpLkgDoFZzNDLaS6Ic8gWM8AmkrIFXShqFUCBriJLxjF4a7hSOhlTch/PSsqrs1NJ&#10;2VS8ICkWORPUEpOq0D7zjZdyZwJf1VRx9GpIJpb/mrIrx4h7mRliXIwsMe3FaWfLgBuijKiJo9/e&#10;ygVxBEByQTwHtgyYAT0evRRmyEvTqPFCMg2PHkjKhpVYqhbVxPFfI7mg7VtvWWRDsSFqSsCbJff4&#10;8GAOHEg0VtllZnq6S5E7oIEVrZshDjBmyWTMsLh6S0kruSBiS5ZFYl/wkFcnL1kWSS2uzwwkuNOQ&#10;O5kjojPJxIKPLzgo814jeSFvB07DDHKwFwnYVGTeMjHg3kECdkvutkwM643Yc+IdoVomRmiJYH8i&#10;5+THMrGWqCsBmxHWygp61FWcrsrq9BWGieGg8dQzMUP5YJkYGTseM2dyUqZREKQ3RIi9Z6y+qNWA&#10;v0nAboGorCgWOOtRNXkAeCOKRQhaeiwc21s2QwXTSMBuwYwtmyFG0xxkyXBkZNkM46IUhkLuaaHK&#10;Bhw63pQjaqqGyrKZCKNKXk2nNVP3OKOymlt4trICwXaaCyrCjZFUcY1OLACIL1aHRYOJUx6SCxqG&#10;jKwQFmdZJBfEatYKYeDzjIMnHTHqQ49lMANUIrkADzxOgCl+rVdp+XljCY2+rE77ZFgAj2ARljI5&#10;pbVlX6DGsYKJjsr8y2DZF0cHzHsIOe2NEX45jQAiyOTcaTUpgBVA3kKejkjLWkU3qqaoMMMImGfi&#10;MD+vTnTPb8XCxlXeehW598y5SS4AwLdGPvB8cGeRO2ewVmLCS73kgnTSPPW8I1PKDCauasIerGqc&#10;djCCPUmr8dTbWj0ekIrcqcwtrdKR96omD1JnrQ6WJLmAB9+sE2nQaQAFEaRnhsLSKgNhqibaf1Or&#10;FJqSCxo6FgsM4dTj8P6fCkjMsHdKNR3XbKrWOsrk4U6aeJF7HNewVgdzEDVxAGAdIQJDUpjmXFBT&#10;ixvouWO6RMc2GZOwDuNcjDKiJr7HOl9D6wAKOXBQYlmHYLQaAAo5cFDZxpGaYiQYqNokZdNuWcdJ&#10;VL+oNcs9jfdYq9P4iJoI9BSdRWZgpANeTM5Hk2Kdn/C6RgrNbO+xizfURDuLOyt5GnsqScbHtyBK&#10;wK7p+Q1vYhaExlnkjn8Y3gT5oIOcDBtZoD5Di3T9Ivea44hyS0a1w1y3kBMsjcqKQg0cTOTuASPK&#10;WqWqOjz0RfSzwG7eaQRmInKnPjFSGag+laDY+/j9XjnJfH1lNbvwXGVFVwKgICqldTJqH8jBQpQ8&#10;jRoW7YsJCB0Wjb2QESABicipWaUgQBaeS/RnljyrND0rbqiUrkDnRUHrLcQVS+dIJKuUXVgQKrG6&#10;Ilwnv/akHKMFghxAIQuSA744a1oWJHWYqAm8k/7JIAcaklwQURHLlXA9HrPLvDeDheaRdhG3ktNq&#10;GcxAr3OjvNYBwKLMezxxl5QNAmQBaMSJXidHcetoPkVBxjkpyQXHl0zMlnlU9yQyURM50DJgADxa&#10;sixIJhGsmMSUmk6PEnCY+zF4Pz43GXFLU5DM6EouIMHGeFOWDGlSUjbX2OEUyUFLdIKU+Bjh2jI5&#10;cDGtT6w5YylsCRJ8QGc98Q0LaqE44oYsd4aULewEs8JqsgFDa4EhpHQqklwq0WHF6b/yVls6nxw4&#10;uEYQvkzO1JSqiX7Pcm2yrs578iSThT+wTwCFbMCO8Gc0fBy+gYeLmuIjHkZYiiCqBGwOBLCa8lbR&#10;qc58pqM+w8QaDEvVFJEIw8SoAzsiXTIxBt6soEfBqWOf8cUz1k5BcSRj84iZcSJBLUApmKWenwYq&#10;WkBDvBMdMUtgFWG8+EZf9cl2DfQhhjsd+wxMq1q77AE3smNwvGCFLwSiY5+MeVsyAUKK8TNjCdYM&#10;NJ0gAUaghDh9XjYs0peOfRJ1nxnKGeXUzLqz1RRNT69pmmdCjExHCwg6dcwWxh4b2hgJWrQxhibJ&#10;W4eBUqtbo0SIk96JkakHH0QnH+ZfbkccwFXj04yjp7n55ZSHvvPb445vt7va7A+ikIdR/389Ep5e&#10;CM+r9NPjxvLa//iu/vHvaWPH/znBD/8rAAAAAP//AwBQSwMEFAAGAAgAAAAhAAWX/ZDeAAAACAEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj0FrwkAQhe8F/8MyQm91s4pB0mxEpO1JCtVC6W3Mjkkwuxuy&#10;axL/faen9ji8jzffy7eTbcVAfWi806AWCQhypTeNqzR8nl6fNiBCRGew9Y403CnAtpg95JgZP7oP&#10;Go6xElziQoYa6hi7TMpQ1mQxLHxHjrOL7y1GPvtKmh5HLretXCZJKi02jj/U2NG+pvJ6vFkNbyOO&#10;u5V6GQ7Xy/7+fVq/fx0Uaf04n3bPICJN8Q+GX31Wh4Kdzv7mTBCthlQpJjWseADHa5UsQZyZS9UG&#10;ZJHL/wOKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYafo8XxMAAORgAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAFl/2Q3gAAAAgBAAAPAAAA&#10;AAAAAAAAAAAAALkVAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxBYAAAAA&#10;">
+                      <v:shape id="Graphic 13" o:spid="_x0000_s1027" style="position:absolute;top:3794;width:28517;height:4648;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2851785,464820" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBSI/kLwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/fa8Iw&#10;EH4X9j+EG+xN020gUo3ihMFgMLRKxbejOZtqcylNZut/bwTBt/v4ft5s0dtaXKj1lWMF76MEBHHh&#10;dMWlgt32ezgB4QOyxtoxKbiSh8X8ZTDDVLuON3TJQiliCPsUFZgQmlRKXxiy6EeuIY7c0bUWQ4Rt&#10;KXWLXQy3tfxIkrG0WHFsMNjQylBxzv6tgkNuv7r96bperwz/ZpP9X95IUurttV9OQQTqw1P8cP/o&#10;OP8T7r/EA+T8BgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFIj+QvBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m2182367,464820r196597,em1897379,464820r196597,em1042415,464820r195073,em757427,464820r195073,em2752344,464820r99060,em,464820r667512,em2467355,464820r196597,em1612391,464820r196597,em1327403,464820r195073,em2752344,309372r99060,em2182367,309372r196597,em2467355,309372r196597,em,309372r1237488,em1612391,309372r196597,em1897379,309372r196597,em1327403,309372r195073,em,153924r1808988,em2467355,153924r196597,em1897379,153924r196597,em2182367,153924r196597,em2752344,153924r99060,em,l2378964,em2752344,r99060,em2467355,r196597,e" filled="f" strokecolor="#d9d9d9" strokeweight=".72pt">
                         <v:path arrowok="t"/>
-                        <v:stroke dashstyle="solid"/>
                       </v:shape>
-                      <v:shape style="position:absolute;left:611;top:148;width:4491;height:243" id="docshape10" coordorigin="611,148" coordsize="4491,243" path="m611,391l5101,391m611,148l5101,148e" filled="false" stroked="true" strokeweight=".72pt" strokecolor="#d9d9d9">
+                      <v:shape id="Graphic 14" o:spid="_x0000_s1028" style="position:absolute;top:701;width:28517;height:1543;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2851785,154305" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCoW/OEwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/JasMw&#10;EL0H+g9iCr2URs5CKG5kE7KQEkKgaT5gao0XbI2MpTpuv74KFHKbx1tnmQ6mET11rrKsYDKOQBBn&#10;VldcKLh87l5eQTiPrLGxTAp+yEGaPIyWGGt75Q/qz74QIYRdjApK79tYSpeVZNCNbUscuNx2Bn2A&#10;XSF1h9cQbho5jaKFNFhxaCixpXVJWX3+Ngq+Ns9HO9tffrfbYV+f5pue9CFX6ulxWL2B8DT4u/jf&#10;/a7D/DncfgkHyOQPAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqFvzhMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,153924r2851404,em,l2851404,e" filled="f" strokecolor="#d9d9d9" strokeweight=".72pt">
                         <v:path arrowok="t"/>
-                        <v:stroke dashstyle="solid"/>
                       </v:shape>
-                      <v:shape style="position:absolute;left:764;top:390;width:4181;height:1220" id="docshape11" coordorigin="765,391" coordsize="4181,1220" path="m906,1490l765,1490,765,1610,906,1610,906,1490xm1355,1368l1213,1368,1213,1610,1355,1610,1355,1368xm1804,1245l1662,1245,1662,1610,1804,1610,1804,1245xm2253,1123l2111,1123,2111,1610,2253,1610,2253,1123xm2701,1000l2560,1000,2560,1610,2701,1610,2701,1000xm3150,878l3009,878,3009,1610,3150,1610,3150,878xm3599,758l3460,758,3460,1610,3599,1610,3599,758xm4048,636l3909,636,3909,1610,4048,1610,4048,636xm4497,513l4357,513,4357,1610,4497,1610,4497,513xm4945,391l4806,391,4806,1610,4945,1610,4945,391xe" filled="true" fillcolor="#155f82" stroked="false">
+                      <v:shape id="Graphic 15" o:spid="_x0000_s1029" style="position:absolute;left:975;top:2240;width:26549;height:7747;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2654935,774700" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCbx8McvQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dCgFB&#10;FL5X3mE6yo2YpUjLkEi49BO5O+0cu5udM9vOYL29Ucrd+fp+z3Rem0I8qXK5ZQX9XgSCOLE651TB&#10;6bjujkE4j6yxsEwK3uRgPms2phhr++I9PQ8+FSGEXYwKMu/LWEqXZGTQ9WxJHLibrQz6AKtU6gpf&#10;IdwUchBFI2kw59CQYUnLjJL74WEUbAYdt19tInkf8Tm/+Mu15t1OqXarXkxAeKr9X/xzb3WYP4Tv&#10;L+EAOfsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAm8fDHL0AAADbAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;" path="m89916,697992l,697992r,76200l89916,774192r,-76200xem374904,620268r-89916,l284988,774192r89916,l374904,620268xem659892,542544r-89916,l569976,774192r89916,l659892,542544xem944880,464820r-89916,l854964,774192r89916,l944880,464820xem1229868,387096r-89916,l1139952,774192r89916,l1229868,387096xem1514856,309372r-89916,l1424940,774192r89916,l1514856,309372xem1799844,233172r-88392,l1711452,774192r88392,l1799844,233172xem2084832,155448r-88392,l1996440,774192r88392,l2084832,155448xem2369820,77724r-88392,l2281428,774192r88392,l2369820,77724xem2654808,r-88392,l2566416,774192r88392,l2654808,xe" fillcolor="#155f82" stroked="f">
                         <v:path arrowok="t"/>
-                        <v:fill type="solid"/>
                       </v:shape>
-                      <v:line style="position:absolute" from="611,1610" to="5101,1610" stroked="true" strokeweight=".72pt" strokecolor="#d9d9d9">
-[...2 lines deleted...]
-                      <v:shape style="position:absolute;left:836;top:52;width:4040;height:1364" id="docshape12" coordorigin="837,52" coordsize="4040,1364" path="m837,1416l849,1413,863,1413,875,1411,889,1408,904,1408,916,1406,930,1406,945,1404,957,1401,971,1401,985,1399,997,1399,1012,1396,1024,1394,1038,1394,1053,1392,1065,1392,1079,1389,1093,1387,1105,1387,1120,1384,1132,1382,1146,1382,1161,1380,1173,1377,1187,1377,1201,1375,1213,1372,1228,1372,1242,1370,1254,1368,1269,1365,1281,1365,1295,1363,1309,1360,1321,1360,1336,1358,1350,1356,1362,1353,1377,1353,1389,1351,1403,1348,1417,1346,1429,1346,1444,1344,1458,1341,1470,1339,1485,1339,1497,1336m1497,1336l1511,1334,1525,1332,1537,1329,1552,1327,1566,1327,1578,1324,1593,1322,1607,1320,1619,1317,1633,1315,1645,1315,1660,1312,1674,1310,1686,1308,1701,1305,1715,1303,1727,1300,1741,1298,1753,1298,1768,1296,1782,1293,1794,1291,1809,1288,1823,1286,1835,1284,1849,1281,1861,1279,1876,1276,1890,1274,1902,1272,1917,1269,1931,1267,1943,1264,1957,1262,1972,1260,1984,1257,1998,1255,2010,1252,2025,1250,2039,1248,2051,1245,2065,1243,2080,1240,2092,1238,2106,1236,2118,1233,2133,1231,2147,1226,2159,1224m2159,1224l2173,1221,2188,1219,2200,1216,2214,1214,2226,1212,2241,1207,2255,1204,2267,1202,2281,1200,2296,1197,2308,1195,2322,1190,2337,1188,2349,1185,2363,1183,2375,1178,2389,1176,2404,1173,2416,1171,2430,1166,2445,1164,2457,1161,2471,1156,2483,1154,2497,1152,2512,1149,2524,1144,2538,1142,2553,1137,2565,1135,2579,1132,2593,1128,2605,1125,2620,1123,2632,1118,2646,1116,2661,1111,2673,1108,2687,1104,2701,1101,2713,1096,2728,1094,2740,1089,2754,1087,2769,1082,2781,1080,2795,1075,2809,1072,2821,1068m2821,1068l2836,1065,2848,1060,2862,1056,2877,1053,2889,1048,2903,1046,2917,1041,2929,1036,2944,1034,2958,1029,2970,1024,2985,1022,2997,1017,3011,1012,3025,1008,3037,1005,3052,1000,3066,996,3078,991,3093,988,3105,984,3119,979,3133,974,3145,969,3160,964,3174,960,3186,957,3201,952,3213,948,3227,943,3241,938,3253,933,3268,928,3282,924,3294,919,3309,914,3323,909,3335,904,3349,900,3361,895,3376,890,3390,885,3402,880,3417,873,3431,868,3443,864,3457,859,3469,854,3484,849m3484,849l3498,842,3510,837,3525,832,3539,828,3551,820,3565,816,3577,811,3592,804,3606,799,3618,794,3633,787,3647,782,3659,777,3673,770,3688,765,3700,758,3714,753,3726,746,3741,741,3755,734,3767,729,3781,722,3796,717,3808,710,3822,703,3834,698,3849,691,3863,686,3875,679,3889,672,3904,664,3916,660,3930,652,3945,645,3957,638,3971,633,3983,626,3997,619,4012,612,4024,604,4038,597,4053,590,4065,583,4079,576,4091,568,4105,561,4120,554,4132,547,4146,540m4146,540l4161,532,4173,525,4187,518,4199,508,4213,501,4228,494,4240,487,4254,480,4269,470,4281,463,4295,456,4309,446,4321,439,4336,432,4348,422,4362,415,4377,405,4389,398,4403,388,4417,381,4429,372,4444,362,4456,355,4470,345,4485,338,4497,328,4511,319,4525,309,4537,302,4552,292,4564,283,4578,273,4593,264,4605,254,4619,244,4633,235,4645,225,4660,216,4674,206,4686,196,4701,187,4713,177,4727,168,4741,158,4753,148,4768,136,4782,127,4794,117,4809,105m4809,105l4821,96,4835,86,4849,74,4861,64,4876,52e" filled="false" stroked="true" strokeweight="1.44pt" strokecolor="#155f82">
+                      <v:shape id="Graphic 16" o:spid="_x0000_s1030" style="position:absolute;top:9982;width:28517;height:12;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2851785,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDti9KPwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFLzVTT0ESV1FClJBQY2FtrdpdpqNZmdjdtX4712h4G0e73PG087W4kytrxwreB0kIIgL&#10;pysuFXzu5i8jED4ga6wdk4IreZhOnnpjzLS78JbOeShFDGGfoQITQpNJ6QtDFv3ANcSR+3OtxRBh&#10;W0rd4iWG21oOkySVFiuODQYbejdUHPKTVcD7dP6Tb/y6Wx4r8/s1W3ysht9K9Z+72RuIQF14iP/d&#10;Cx3np3D/JR4gJzcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7YvSj8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l2851404,e" filled="f" strokecolor="#d9d9d9" strokeweight=".72pt">
                         <v:path arrowok="t"/>
+                      </v:shape>
+                      <v:shape id="Graphic 17" o:spid="_x0000_s1031" style="position:absolute;left:1432;top:91;width:25654;height:8661;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2565400,866140" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCNMqIZwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LFLzVjT1oia4hFKQiCD6qXqfZaRKSnQ27q8b++q5Q6G0+vufMs9604krO15YVjEcJCOLC&#10;6ppLBZ+H5csbCB+QNbaWScGdPGSLwdMcU21vvKPrPpQihrBPUUEVQpdK6YuKDPqR7Ygj922dwRCh&#10;K6V2eIvhppWvSTKRBmuODRV29F5R0ewvRkH+ccibcvOjv9y5WF+2RzOe3k9KDZ/7fAYiUB/+xX/u&#10;lY7zp/D4JR4gF78AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjTKiGcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,865631r7620,-1524l16763,864107r7621,-1524l33527,861059r9145,l50292,859535r9144,l68580,858011r7620,-1524l85344,856487r9143,-1524l102108,854963r9143,-1524l118872,851915r9144,l137160,850391r7620,l153924,848867r9144,-1523l170687,847344r9145,-1524l187451,844296r9145,l205739,842772r7621,-1524l222504,841248r9144,-1524l239268,838200r9144,l257556,836676r7619,-1525l274320,833627r7619,l291084,832103r9143,-1524l307848,830579r9144,-1524l326136,827531r7620,-1524l342900,826007r7620,-1524l359663,822959r9145,-1524l376427,821435r9145,-1524l394716,818387r7620,-1524l411480,816863r7620,-1524em419100,815339r9144,-1524l437388,812291r7620,-1524l454151,809244r9145,l470916,807720r9144,-1524l489204,804672r7620,-1524l505968,801624r7620,l522732,800100r9144,-1524l539496,797051r9143,-1524l557784,794003r7620,-1524l574548,790955r7620,l591312,789431r9144,-1524l608076,786383r9144,-1524l626363,783335r7621,-1524l643127,780287r7621,-1524l659892,777239r9144,-1524l676656,774191r9144,-1524l694944,771144r7619,-1524l711708,768096r9143,-1524l728472,765048r9144,-1524l745236,762000r9144,-1524l763524,758951r7620,-1524l780288,755903r9144,-1524l797051,752855r9145,-1524l813816,749807r9144,-1524l832104,745235r7620,-1524em839724,743711r9144,-1524l858012,740663r7620,-1524l874776,737615r7620,-1524l891539,733044r9145,-1524l908304,729996r9144,-1524l926592,726948r7620,-1524l943356,722376r9144,-1525l960120,719327r9143,-1524l976884,714755r9143,-1524l995172,711707r7620,-1524l1011936,707135r9144,-1524l1028700,704087r9144,-3048l1045463,699515r9145,-1524l1063752,696467r7620,-3047l1080516,691896r9144,-3048l1097280,687324r9144,-1524l1115568,682751r7620,-1524l1132332,679703r7620,-3048l1149096,675131r9143,-3048l1165860,670559r9144,-3048l1184148,665987r7620,-3048l1200912,661415r7620,-3048l1217676,656844r9144,-3048l1234439,652272r9145,-3048l1252727,647700r7621,-3049em1260348,644651r9144,-1524l1277112,640079r9144,-3048l1295400,635507r7620,-3048l1312164,630935r9144,-3048l1328927,624839r9145,-1524l1347216,620267r7620,-3047l1363980,615696r7620,-3048l1380744,609600r9144,-3049l1397508,605027r9144,-3048l1415796,598931r7620,-3048l1432560,594359r7620,-3048l1449324,588263r9144,-3048l1466088,582167r9144,-3047l1484376,576072r7620,-1524l1501139,571500r7621,-3049l1517904,565403r9144,-3048l1534668,559307r9144,-3048l1552956,553211r7620,-3048l1569720,547115r9144,-3048l1586484,541020r9143,-3048l1603248,534924r9144,-3048l1621536,528827r7620,-3048l1638300,521207r9144,-3048l1655064,515111r9144,-3048l1671827,509015r9145,-3048em1680972,505967r9144,-4571l1697736,498348r9144,-3048l1716024,492251r7620,-4572l1732788,484631r7620,-3048l1749552,477011r9144,-3048l1766316,470915r9144,-4571l1784604,463296r7620,-3048l1801368,455675r9144,-3048l1818132,448055r9144,-3048l1834896,440435r9143,-3048l1853184,432815r7620,-3048l1869948,425196r9144,-3048l1886712,417575r9144,-4572l1903476,409955r9144,-4572l1921764,402335r7620,-4572l1938527,393191r9145,-4571l1955292,385572r9144,-4572l1973580,376427r7620,-4572l1990344,368807r7620,-4572l2007108,359663r9144,-4572l2023872,350520r9144,-4572l2042160,341375r7620,-4572l2058924,332231r7620,-4572l2075688,323087r9144,-4572l2092452,313944r9144,-4572em2101596,309372r9144,-4572l2118360,300227r9144,-4572l2135124,289559r9144,-4572l2153412,280415r7620,-4571l2170176,271272r9144,-6097l2186940,260603r9144,-4572l2205228,249935r7620,-4572l2221992,240791r7620,-6095l2238756,230124r9144,-6097l2255520,219455r9144,-6096l2273808,208787r7620,-6096l2290572,196596r7620,-4572l2307336,185927r9143,-4572l2324100,175259r9144,-6096l2342388,163067r7619,-4571l2359152,152400r7620,-6097l2375916,140207r9144,-6096l2392679,128015r9145,-6095l2410968,115824r7620,-6097l2427731,103631r9145,-6096l2444496,91439r9144,-6095l2461260,79248r9144,-6097l2479548,67055r7620,-6096l2496312,53339r9143,-6095l2513076,41148r9144,-7621em2522220,33527r7620,-6096l2538983,21335r9145,-7620l2555748,7620,2564892,e" filled="f" strokecolor="#155f82" strokeweight="1.44pt">
                         <v:stroke dashstyle="dot"/>
+                        <v:path arrowok="t"/>
                       </v:shape>
-                      <w10:wrap type="none"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="585858"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="40"/>
               <w:ind w:left="258"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -14278,51 +13658,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="585858"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Semester Course Code and Name</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="136"/>
               <w:ind w:left="239"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
               </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487188480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>377952</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>150328</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2849880" cy="9525"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="18" name="Group 18"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
@@ -14354,88 +13734,87 @@
                                         <a:pt x="2849880" y="0"/>
                                       </a:lnTo>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="D9D9D9"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006">
+                <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
                   <w:pict>
-                    <v:group style="position:absolute;margin-left:29.76pt;margin-top:11.836866pt;width:224.4pt;height:.75pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-16128000" id="docshapegroup13" coordorigin="595,237" coordsize="4488,15">
-[...3 lines deleted...]
-                      <w10:wrap type="none"/>
+                    <v:group w14:anchorId="151937C1" id="Group 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:29.75pt;margin-top:11.85pt;width:224.4pt;height:.75pt;z-index:-16128000;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="28498,95" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfRwLneAIAALYFAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1r2zAUfR/sPwi9L05CsiYmThnNGgal&#10;KzRlz4osfzBZ0q6U2Pn3u5JjO03LHjoM5kj36n6cc6XVbVNJchRgS60SOhmNKRGK67RUeUJfdvdf&#10;FpRYx1TKpFYioSdh6e3686dVbWIx1YWWqQCCQZSNa5PQwjkTR5HlhaiYHWkjFBozDRVzuIQ8SoHV&#10;GL2S0XQ8/hrVGlIDmgtrcXfTGuk6xM8ywd3PLLPCEZlQrM2FP4T/3v+j9YrFOTBTlPxcBvtAFRUr&#10;FSbtQ22YY+QA5ZtQVclBW525EddVpLOs5CL0gN1MxlfdbEEfTOglj+vc9DQhtVc8fTgsfzw+ASlT&#10;1A6VUqxCjUJagmskpzZ5jD5bMM/mCdoOET5o/tuiObq2+3U+ODcZVP4QNkqawPqpZ100jnDcnC5m&#10;y8UCxeFoW86n81YUXqBybw7x4vu/jkUsblOGwvpCaoPTZQcC7f8R+FwwI4Iu1pPTEbgcCGznabJs&#10;KQxenr9AqI3tmcp32ZnNb6YtA+8SNJnehKntO2UxP1i3FToQzY4P1rVDnXaIFR3ijeog4NXwl0KG&#10;S+EowUsBlOCl2LfZDXP+nFfPQ1IPSvm9Sh/FTgeru1IJSxusUl169Vp3Y4C+rQcCnwZHqgUhNeLL&#10;5qTyVSwns1m4a1bLMr0vpfRVWMj3dxLIkWFTm6X/fB8Y4ZWbAes2zBatXzCd3aQK49yp40dmr9MT&#10;ilvj85BQ++fAQFAifygcH/+WdAA6sO8AOHmnw4sTCMKcu+YXA0N8+oQ6VPZRd1PE4k4033rv608q&#10;/e3gdFZ6RXGiu4rOC5zogMLjgOjV63O5Dl7Dc7v+CwAA//8DAFBLAwQUAAYACAAAACEA1cjvbd8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3Kjzo0AJcaqqAk4VUlskxM2N&#10;t0nUeB3FbpK+PcsJjrMzmvm2WM22EyMOvnWkIF5EIJAqZ1qqFXwe3h6WIHzQZHTnCBVc0cOqvL0p&#10;dG7cRDsc96EWXEI+1wqaEPpcSl81aLVfuB6JvZMbrA4sh1qaQU9cbjuZRNGjtLolXmh0j5sGq/P+&#10;YhW8T3pap/HruD2fNtfvQ/bxtY1Rqfu7ef0CIuAc/sLwi8/oUDLT0V3IeNEpyJ4zTipI0icQ7GfR&#10;MgVx5EOWgCwL+f+B8gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAfRwLneAIAALYFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDVyO9t3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;">
+                      <v:shape id="Graphic 19" o:spid="_x0000_s1027" style="position:absolute;top:45;width:28498;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2849880,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDf/5E1wQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4X+g7LFLzVTVspNboJIVLxIBStDzBkxySanQ27q4lv7wqF3ubj+51lPppOXMn51rKCt2kCgriy&#10;uuVaweH3+/ULhA/IGjvLpOBGHvLs+WmJqbYD7+i6D7WIIexTVNCE0KdS+qohg35qe+LIHa0zGCJ0&#10;tdQOhxhuOvmeJJ/SYMuxocGeyoaq8/5iFPzMhrLYrjf2o3N+uxpOpS90qdTkZSwWIAKN4V/8597o&#10;OH8Oj1/iATK7AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN//kTXBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l2849880,e" filled="f" strokecolor="#d9d9d9" strokeweight=".72pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="585858"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="41"/>
               <w:ind w:left="239"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
               </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487187968" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>377952</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>24979</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2849880" cy="1003300"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="20" name="Group 20"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
@@ -15908,73 +15287,69 @@
                                         <a:pt x="2564891" y="0"/>
                                       </a:lnTo>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="18288">
                                   <a:solidFill>
                                     <a:srgbClr val="155F82"/>
                                   </a:solidFill>
                                   <a:prstDash val="dot"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006">
+                <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
                   <w:pict>
-                    <v:group style="position:absolute;margin-left:29.76pt;margin-top:1.966885pt;width:224.4pt;height:79pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-16128512" id="docshapegroup14" coordorigin="595,39" coordsize="4488,1580">
-                      <v:shape style="position:absolute;left:595;top:636;width:4488;height:732" id="docshape15" coordorigin="595,637" coordsize="4488,732" path="m4032,1369l4342,1369m3583,1369l3893,1369m2237,1369l2544,1369m1788,1369l2095,1369m4930,1369l5083,1369m595,1369l1646,1369m4481,1369l4790,1369m3134,1369l3444,1369m2686,1369l2993,1369m4930,1124l5083,1124m4032,1124l4342,1124m4481,1124l4790,1124m595,1124l2544,1124m3134,1124l3444,1124m3583,1124l3893,1124m2686,1124l2993,1124m595,879l3444,879m4481,879l4790,879m3583,879l3893,879m4032,879l4342,879m4930,879l5083,879m595,637l4342,637m4930,637l5083,637m4481,637l4790,637e" filled="false" stroked="true" strokeweight=".72pt" strokecolor="#d9d9d9">
+                    <v:group w14:anchorId="38448D32" id="Group 20" o:spid="_x0000_s1026" style="position:absolute;margin-left:29.75pt;margin-top:1.95pt;width:224.4pt;height:79pt;z-index:-16128512;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="28498,10033" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAAOW3RRMAAORgAAAOAAAAZHJzL2Uyb0RvYy54bWzsnW1vI0dyx98HyHcQ9D7W9PQ8CpYPwTk2&#10;AhzuDjgHec3Vw0qIJCokd7X+9vlVdxU1I5Fd1HJ9lwMMAxpqVdOsrqquh3/VjL//w5eH+5PP16v1&#10;3fLx4jR8V52eXD9eLq/uHj9enP7XLz/923B6st4sHq8W98vH64vTX6/Xp3/44V//5fvnp/Prenm7&#10;vL+6Xp2wyOP6/Pnp4vR2s3k6PztbX95ePyzW3y2frh/5481y9bDY8Ovq49nVavHM6g/3Z3VVdWfP&#10;y9XV02p5eb1e868/5j+e/pDWv7m5vtz85eZmfb05ub84hbdN+rlKPz/Iz7Mfvl+cf1wtnm7vLpWN&#10;xVdw8bC4e+RLt0v9uNgsTj6t7t4s9XB3uVqulzeb7y6XD2fLm5u7y+u0B3YTqle7+Xm1/PSU9vLx&#10;/Pnj01ZMiPaVnL562cs/f/7r6uTu6uK0RjyPiwd0lL72hN8RzvPTx3Nofl49/e3pr6u8Qz7+aXn5&#10;P2v+fPb67/L7xxfiLzerB7mJjZ58SVL/dSv16y+bk0v+sR6acRj49kv+Fqoqxkr1cnmL8t7cd3n7&#10;H86dZ4vz/MWJvS07z0/Y2PpFjOvjxPi328XTddLOWkRkYgwvYsxWVYcsyEQlUkxiXZ+vVaA7ZRT7&#10;senbbJ47BdV0zZBVtN3t4vzy03rz8/UyiXzx+U/rTTbvK/u0uLVPl18e7eOKQyLH4z4dj83pCcdj&#10;dXrC8fiQv/9psZH7RI/y8eR5orPbi1PlRP78sPx8/csyEW5Eb3UY6tjhAtCskIVRVoThF8L7x9kN&#10;sR/Grnl7QybjTuHgKzgJw9hHMbKDOanGOPbd2xuO5qRq6ibsWHifTEId+2bYIcRjOenbvql3rLuP&#10;kbGtW47mGxEey0fdt3Vsdih9HyNbj/FamcdysmNz+3jour4NnPVvzULddH1s32EedddFNPPtOQkd&#10;ljfuWHifSMJQDXjy34CTWPdN9Q4DCW1dN7/F4Z2aasRD9LXn0Cy4YSezG4411alrnS28Tzt4ka1r&#10;nd1wNCcTi50tvJeTicXObjiWk3x8Z0vu42HqVGc3HMvD9NTMFt7LyeTUzG44mpNJyJstvI+TehLy&#10;Zjcczcnk/M4W3sfJ9PzObjiWk2whocWvNc7JnXqz2Q3H8jD18LOF90lj6uFnNxzLyTQpmi28l5OJ&#10;hcxuOJaTqTebLbyXk4k3m91wNCeTZGS28F5OJh5+dsOxnGRbTaXQgRmz0R77zdMoZ2sesn2jPfr7&#10;JxHF1tz7/ZNgYrSvvl+rhlTC8HlaJN0/SjUzBrJPKSrWy/u7q5/u7u/TL6uPH/54vzr5vKA4+nGU&#10;/9RlzMieVuvNj4v1baZLf1Ky+8dUIFulJ+Xnh+XVrxSKzwAOF6fr//20WF2fntz/5yOlKOre2IeV&#10;ffhgH1ab+z8uE4aRih++85cv/71YPZ3I11+cbqgR/7y0inRxbsWfbH1LK3c+Lv/902Z5cyeVIdWx&#10;caS/UB1Lyf/3KJPJKw1t0DI5pVLy5RTTh5bJPaBJFHEvzndWyaFtYpXKaCRhhfbUAExQIDe/bZWs&#10;nAinL6b8lKrkdwSlaeXzfmfj8mAH6IXDfJSwolzPT3yd0f5+2MyG/v8etvjmsKVDc/BhG/s25pKU&#10;uqqq+1cnrmubMbYZwOv7ps/43T/kxBkr4FLKya4TN4yjIjDd2I/UuGVUKh/QGamdC7tOTzJfHLZr&#10;GoFdM+ELA+8i3snC5f1yfZ038AYcO0wc4EujltddXdUAdmV5ZC+U6vwZve3RrlOnkagP2OyEl/dR&#10;7+TkeNl07TgoCNI2dUuiUJZN240GG87oTSZ2zbKZUB+w2wkv76PeycnxshkbcMl8OGZw9L7wMeAn&#10;JuDuFr42mdhVz8gL9QG7nfDyPuoZ58bB8bIJdT0OCn3Hoa/GzjGcEOJoON7sBuPJrlk6U/IDNjxl&#10;553kO5n5BgJqQzMo0Dmr8fdZTwA3H5tsbrMbTDB2VQFNyA/Z8YSdd5LvZOYbCIjINCgsXscYXKwx&#10;9CE0igTPbjDB2FUFNCE/ZMcTdt5JvpOZ4wVUV0MzxAxQhxbX7MWtMOJ+1IJmN5hg7KoCmpAfsOMp&#10;O+8k38nMNxBQ7EZpEkqTou97F/Kq64FDlgH8Kb2Jxa5ZPHNqN+WhEThh5p3kL7wbD99AOiRHYK9J&#10;OlbM7PM9ddt11rQzWuPEriqVCeUhVjBh4p3kr/l4IxGpR6x1y+dp2TtDMNZToANT/GmwhHhClsCC&#10;3LJ+gQ1+BzJOOVSvgYyUIh5cW+Xjiauvc3d8H5JR96bwfxiOsauUyuwba3vPz+/AwT8lSkdR/wql&#10;S2DawcYdmli3LEIASiArtdPEvlucnwwUyODP0HWB0JyLq7+/hRsr4AbKyX5jH7q2I+0o14E99Wja&#10;90DgIMpkaosVdtVEo+u1LDqAuG7ikFvhQ1e3fCytHGOr8XzoQtWZfO3r7ZrZaOqOHFN0dQBxW9Va&#10;Fg/tKOhQiY12bBQ/OoC4G9p+zGy0QxVM0MarXTPPfUdSp8QMGJXlPLQ2ZkLh4RGnglJXpmxNgBlR&#10;1L7erqrBqg5VfzB1CHWbZ0eEpWh9BVvTrrp2GAbTSxsEuCqJOtTILGN1wwHUsQ9YRdJ5W8m0R3Ht&#10;pum3qvGppcsK8ij2hLC3qJLtzq66yy5WnUqw6UVPRU76qtNJk+EQ6tHqhKFpX8bmjAO7KidD35h2&#10;mqbeFu5GZVelHkFlsoejWPOo66rtUXeWSU1KXtxlHWI07TSh3tY3xoFdMyd1zXiWeoYDqGPgCGRO&#10;GHTb1ga2pl11bVRp2okIsOxI4LTR2ajhAOq2bzVGDJGxqrJ9110bdLJniG1AUSU7YW4omh9GlvjC&#10;IjUDiqadA6hH/Lrad+T4ly2WodYa4DxpnpYUsFmJk1j1nJmDqQOgo3rueqwAVYpr110wb0yndxvJ&#10;TON2zZqPMaKezEndVU4ki5SP5o8PoG6r1rRTU747EmxHijDlhIPmSBD/oMUdmbWEn6JMCMCmnQOo&#10;h7Y1j0z4cUJUZJLXPHLgPJRtkPYKppd3GbrBiTscM2rYw6nHyrRD9/BV3NFyUfKe7ZjvYWkRxfzO&#10;dfdVAxgJ6lau4+BEtCYyuatnQWDMss9sGmZUjbrqnajTtA2zRpmTipmgsgU2pH3m6w+gBvQ1vVe4&#10;+rK9okbJz5J/qEhqyvba0JMwX18xLeHIZOyYw9a1IxZTPAscytF8PamEExnaEFvTzgHU+EBF7Ngv&#10;w/5lTmIY1Nf3I1lhWSakG+RpaZf92FdOZAD76RQK7MdWsuSSf+C89+rrGcyvHF+fTk227x6jcnw9&#10;U9gwo3xXo+O9SV9wCwdTjyFqJGb6k1hY3CXuvVFf3w/96Pj6rho4X5kT/JTjvTvwa/X1Etoc793V&#10;XVRfj9zFIZa00+HKTDtDGBx/3DUxqK/vh6p2/HHXVkzf510iFMcfzzp0PePTZb67sVJf3zOM7/hB&#10;MqPOtON3mFMVlTNNfE/n+MGOo6MeuZe2QNkP9hV4qNp3N0qhW9IO6/XqkXHHL40wyzPsmvMN/OSg&#10;Hln263i2nla0RuIeTTmerY+Ui2qxHZWxs0t6KaYd9uj4qp5JI43EfVfJ8HlRJvnrxdv37TA6vkpV&#10;kqnTMxvFtbNRZ+pWGvtl6uQWMnXaQpFaHGuOl8xJSvuuRD3kQJbXppYpe58hpFQgUfNEmON9BjIB&#10;jZecT8ygzElO0PPaSa1FvnNBlKmpkOd8f32eNOxZd1+epGVz5oMR2XKMGjJakqkrxiLLEskgVqKO&#10;RImyp6Ik7s3X50NUlB/ZhkViClgnYxtG5tJy5tPz7J/je0bSJJSd+SZ3K/seYhgrZup6pJ9XlMkY&#10;emkiprWzYyntkoq41aoLBzs6vmekNMKQ8trMY5TtlTNpDwERNpF4me+XB7OS+yzXxBybQKshcUK9&#10;62Q+Y8c+c+7YB+Klwzce3rQTeIDR4Zs0QOHJPsTa8Q9MR0gPPPOdQkpJO+SWNcmXklfBcRBBZGLe&#10;voKbMudB8D5z9xTcr1zEC0yYgxrkjICojVdN5ZxkZlrJkdRsZcK1fDiBHlpKk7RVgIDWySNCBbUG&#10;5J0DZfOADGwMApAFSbBvnEwCGDTIY1Gipk6MvnxARYrCcCbngQRP7lCo28fSBCMpGwHIlqqpG6g8&#10;ytYb2KuczMSMuFOH90CzVHNxCiyeBywzwzNH4sPz6lSyDu9yIrRW6qSg8Xh/GR9KmaIjyMDIn/po&#10;eZLROXvslJI9GzDVJoMXzla7VlL8tFUyBifbJ0GkaFe5CzfzgPvmNHGYpYhNq0vG7QkSv25q6mpB&#10;+Io2Q6onkE5ePUjX3yEHw1fyFgDTYaaGF42kRGA55eXVmcbUsqlreSjcYwbg3NTEM5BO9gykTPGu&#10;cm9GZnsdZlpWVLmTD3jHAwAwmpqaBtx2tvrXp1Fh38L78ihuoL5RHUn15+lIEm4jB01y3EAtjTh1&#10;YbGvvKMEhJS6nuIgY9s6eW6IVazMAnBg3lFidwD72XplMM0xGPLiaLGg7vGoMx29OXlkC6NZAMCG&#10;d5QiJZHFAhkC85ihlrNYMJ1DtoBkVw2qEdhEQ7aiC8WjFHlO2mJBYPDWY0Y6Y+rCMCAv0shONWST&#10;8cqdZWbkSWk9ShVl/fxsvJU7E/imporWq6OmhvTfQnYVZNdFZsBAxbOIx5NpZ8+AG57WVzXR+pJ8&#10;r7w6IwAaC1If2GOmIVnLcm8FvXJiQcOjBxqyYUVS1TIz+DuNBS04g2eRDcmGqkmBt/Lq8vBgdhxI&#10;NHi5Dx0PSe2T3AENPG/djDLAqOQJMywy05LSaiwAW5I3NzjkoFsqd+KSZ5Hk4vbMgMKd5dUZX9JY&#10;0Ha11DZl8ojk8/Fo21E8VJkc4EIdNhkZ4cEhb/HBKkhit2diWK9gz0lNCNUzMVyLgP2JnM6PZ2It&#10;XlcdNiOsFLcO7xBryKZ3IZGhLBk2qg5b0gfPxIjY0mZOvEdCpnO0J2+IaDNWX2Smq+k6qSDBXT0v&#10;Rq6Gn87M1IjJ2SoQtLw5KPGOTj2b6Rr8dQ6ULZixZzP4aIqDvDpdZ89m6FQKB4kZePFsput5U46S&#10;V6MMcJQFCYyqcTV1a+Y2c0RmJfjsroX3ZlYg2GLhaZ8VKJLH+Nj3agFAfJIdFveZpjyyShuGjDwX&#10;JhFbY4Fks54LA59nHDzx3uD7PPuifOSoKrm0Ah3eeWOJWgAvPvIGtUCepAuVVye19uwL1FgyGJE7&#10;8y/ueBJQumRfmTy1JctyB83WWIAf9odxiKlavqUWqWMEwDJSaiRmRGGOETDPtH2HFN49vxULG7ds&#10;0K6aFQ7gGxoLAPC9kQ9OPrizyp1OnReYKPNrjQXaaS4KUkzc1IQ9eNk45SBGkyWTu97l1cXpqiDJ&#10;zD2vQUUu+F2Se81Dap7cwZI0FvDgm9eRplMLoKCCrJmh8FYf8HlKTvnvapVEU2NBQ8XigSH01bbv&#10;/2E0wdMqqZqNazZV67UyebiTIl4Fmcc1imoawRxUTTQAvBYiMCSJafYzcYzek6SB6RIb22RMwmvG&#10;BfEyqia+x+uvofXGRjdJsbwmWOAlazLaJCZGZivPkpQlQ9amIZs2i9dOIvtFrVnueASvQwQ5VY2R&#10;U7SU3RKM9DKom3iXUaNyJcHrGqn6swFLFY9MS1ulnOU5OiNPY09lcjoh6rBjQ9lUFiSzIJQyKnfO&#10;h3OaIB8lnUpbRZLOaWJokapfBRlpR3hbpfg0NeEsncyqrmgTaFwF8fSwccEebZgT7+eB3bzTqLZn&#10;4iL5CXwV5U4fAN1nyUzf75WDzNdnVrQLdi+8L7OqAaN56ZlyItNBDuOMlpkFyKihYzBMQNiwqNRC&#10;joMEJCKmZgsAAfLwXLw/s+T5KNFH8wBaqQoYWE1bBa33EFcsnZaIkpMHuSolm9KQXRNynBII1w6g&#10;kOWeZk3t7SGWZtg1pxt0ZcEWjZwJLs++gIY0Fggq4h0ljp6oUg4qD796aB5hF3EbOaWW48Kgt7lR&#10;wH3plhXPhnTcTU3U506uj58YpAGYeMeZYT7l1RsSCBWkvGTCMWAeK7HZUXbReAYMgGfDozpVXWZG&#10;XhaqgqwG5n4c3l+emxTc0hUkM7oaCwiw4m/KzIzMJWd75yoVTpGc2WGbIMU/ClxbJpc58Cx3SYU9&#10;QYIPyNieaJW0zYNaAH25ITsOhpQ97ARgEavJcofWA0PAkchIlBxH4AkyAihqyOYqIHxZMgyjm5qo&#10;a7yjTdS1eU9wNw9/YJ8ACipI3B8Hq8wMbXhTU37Eo0guIKo6bBoCWE15dXTKjGjWamr1eeR0R5Vc&#10;AAPHxBittqlPPLdXOdOUolebHUd+8Ux5p6A4GrF5xMzpSJALUPNnqeengcpr4+9UR2mQ05EKECdG&#10;Ikejj+6TCbg7G/vspEXqrD0AbmSJp/aCQw0goJ6aMW9PJkBI4j+FbxowXjilV2xjn2n6vMwJ4cvG&#10;PvOzaFN5H5FO7Vl3bzZF0TNYmJZnQhyuI+0ZTXfkGRyHGnxHgzSpt1OFS9zaDpR61ZqMWTIelVQz&#10;P8Fb0emH/S+3E2BxcN5ut++hb54EmL3d7mq52Yrin/LddumF8LxKH+Zn7+qf/p429vI/J/jh/wQA&#10;AAD//wMAUEsDBBQABgAIAAAAIQBvx/pg3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NA&#10;EIXvgv9hGcGb3cSQ0sRsSinqqQi2gnibZqdJaHY2ZLdJ+u9dT/Y4vI/3vinWs+nESINrLSuIFxEI&#10;4srqlmsFX4e3pxUI55E1dpZJwZUcrMv7uwJzbSf+pHHvaxFK2OWooPG+z6V0VUMG3cL2xCE72cGg&#10;D+dQSz3gFMpNJ5+jaCkNthwWGuxp21B13l+MgvcJp00Sv46782l7/TmkH9+7mJR6fJg3LyA8zf4f&#10;hj/9oA5lcDraC2snOgVplgZSQZKBCHEarRIQx8At4wxkWcjbB8pfAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAAAA5bdFEwAA5GAAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAG/H+mDfAAAACAEAAA8AAAAAAAAAAAAAAAAAnxUAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACrFgAAAAA=&#10;">
+                      <v:shape id="Graphic 21" o:spid="_x0000_s1027" style="position:absolute;top:3794;width:28498;height:4648;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2849880,464820" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA5BZWqwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NigIx&#10;EITvC75DaMHbmlFwldEoIiqCF/8eoJn0zgw76QxJq+PbbxYWPBZV9RW1WHWuUQ8KsfZsYDTMQBEX&#10;3tZcGrhdd58zUFGQLTaeycCLIqyWvY8F5tY/+UyPi5QqQTjmaKASaXOtY1GRwzj0LXHyvn1wKEmG&#10;UtuAzwR3jR5n2Zd2WHNaqLClTUXFz+XuDBymk259uhflUeQUXtujne5nYsyg363noIQ6eYf/2wdr&#10;YDyCvy/pB+jlLwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5BZWqwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m2182368,464819r196596,em1897380,464819r196596,em1042416,464819r195072,em757428,464819r195072,em2752344,464819r97536,em,464819r667511,em2467356,464819r196596,em1612392,464819r196596,em1327404,464819r195072,em2752344,309372r97536,em2182368,309372r196596,em2467356,309372r196596,em,309372r1237488,em1612392,309372r196596,em1897380,309372r196596,em1327404,309372r195072,em,153924r1808988,em2467356,153924r196596,em1897380,153924r196596,em2182368,153924r196596,em2752344,153924r97536,em,l2378964,em2752344,r97536,em2467356,r196596,e" filled="f" strokecolor="#d9d9d9" strokeweight=".72pt">
                         <v:path arrowok="t"/>
-                        <v:stroke dashstyle="solid"/>
                       </v:shape>
-                      <v:shape style="position:absolute;left:595;top:149;width:4488;height:243" id="docshape16" coordorigin="595,150" coordsize="4488,243" path="m595,392l5083,392m595,150l5083,150e" filled="false" stroked="true" strokeweight=".72pt" strokecolor="#d9d9d9">
+                      <v:shape id="Graphic 22" o:spid="_x0000_s1028" style="position:absolute;top:701;width:28498;height:1543;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2849880,154305" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAsjjj2xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredNMcUkldRSyFgpaiVcHbI/tMotm3YXfV1F/fLQgeh5n5hhlPO9OICzlfW1bwMkxA&#10;EBdW11wq2Px8DEYgfEDW2FgmBb/kYTp56o0x1/bKK7qsQykihH2OCqoQ2lxKX1Rk0A9tSxy9g3UG&#10;Q5SulNrhNcJNI9MkyaTBmuNChS3NKypO67NRcFvsQnncZ8Vyu/3K7Ovm9u6+j0r1n7vZG4hAXXiE&#10;7+1PrSBN4f9L/AFy8gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAsjjj2xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,153924r2849880,em,l2849880,e" filled="f" strokecolor="#d9d9d9" strokeweight=".72pt">
                         <v:path arrowok="t"/>
-                        <v:stroke dashstyle="solid"/>
                       </v:shape>
-                      <v:shape style="position:absolute;left:748;top:392;width:4181;height:1220" id="docshape17" coordorigin="749,392" coordsize="4181,1220" path="m890,1491l749,1491,749,1611,890,1611,890,1491xm1339,1369l1198,1369,1198,1611,1339,1611,1339,1369xm1788,1247l1646,1247,1646,1611,1788,1611,1788,1247xm2237,1124l2095,1124,2095,1611,2237,1611,2237,1124xm2686,1002l2544,1002,2544,1611,2686,1611,2686,1002xm3134,879l2993,879,2993,1611,3134,1611,3134,879xm3583,759l3444,759,3444,1611,3583,1611,3583,759xm4032,637l3893,637,3893,1611,4032,1611,4032,637xm4481,515l4342,515,4342,1611,4481,1611,4481,515xm4930,392l4790,392,4790,1611,4930,1611,4930,392xe" filled="true" fillcolor="#155f82" stroked="false">
+                      <v:shape id="Graphic 23" o:spid="_x0000_s1029" style="position:absolute;left:975;top:2240;width:26549;height:7747;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2654935,774700" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC1DjROwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NqsIw&#10;FIT3gu8QjnA3oqkVRKpRRLl4XfqDxd2hObbF5qQ0uVrf3giCy2FmvmHmy9ZU4k6NKy0rGA0jEMSZ&#10;1SXnCk7H38EUhPPIGivLpOBJDpaLbmeOibYP3tP94HMRIOwSVFB4XydSuqwgg25oa+LgXW1j0AfZ&#10;5FI3+AhwU8k4iibSYMlhocCa1gVlt8O/UbCN+26/2UbyNuFzmfr00vJup9RPr13NQHhq/Tf8af9p&#10;BfEY3l/CD5CLFwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC1DjROwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m89916,697992l,697992r,76200l89916,774192r,-76200xem374904,620268r-89916,l284988,774192r89916,l374904,620268xem659892,542544r-89916,l569976,774192r89916,l659892,542544xem944880,464820r-89916,l854964,774192r89916,l944880,464820xem1229868,387096r-89916,l1139952,774192r89916,l1229868,387096xem1514856,309372r-89916,l1424940,774192r89916,l1514856,309372xem1799844,233172r-88392,l1711452,774192r88392,l1799844,233172xem2084832,155448r-88392,l1996440,774192r88392,l2084832,155448xem2369820,77724r-88392,l2281428,774192r88392,l2369820,77724xem2654808,r-88392,l2566416,774192r88392,l2654808,xe" fillcolor="#155f82" stroked="f">
                         <v:path arrowok="t"/>
-                        <v:fill type="solid"/>
                       </v:shape>
-                      <v:line style="position:absolute" from="595,1611" to="5083,1611" stroked="true" strokeweight=".72pt" strokecolor="#d9d9d9">
-[...2 lines deleted...]
-                      <v:shape style="position:absolute;left:820;top:53;width:4040;height:1364" id="docshape18" coordorigin="821,54" coordsize="4040,1364" path="m821,1417l833,1415,847,1415,859,1412,874,1410,888,1410,900,1407,914,1407,929,1405,941,1403,955,1403,970,1400,982,1400,996,1398,1008,1395,1022,1395,1037,1393,1049,1393,1063,1391,1078,1388,1090,1388,1104,1386,1116,1383,1130,1383,1145,1381,1157,1379,1171,1379,1186,1376,1198,1374,1212,1374,1226,1371,1238,1369,1253,1367,1265,1367,1279,1364,1294,1362,1306,1362,1320,1359,1334,1357,1346,1355,1361,1355,1373,1352,1387,1350,1402,1347,1414,1347,1428,1345,1442,1343,1454,1340,1469,1340,1481,1338m1481,1338l1495,1335,1510,1333,1522,1331,1536,1328,1550,1328,1562,1326,1577,1323,1591,1321,1603,1319,1618,1316,1630,1316,1644,1314,1658,1311,1670,1309,1685,1307,1699,1304,1711,1302,1726,1299,1738,1299,1752,1297,1766,1295,1778,1292,1793,1290,1807,1287,1819,1285,1834,1283,1846,1280,1860,1278,1874,1275,1886,1273,1901,1271,1915,1268,1927,1266,1942,1263,1956,1261,1968,1259,1982,1256,1994,1254,2009,1251,2023,1249,2035,1247,2050,1244,2064,1242,2076,1239,2090,1237,2102,1235,2117,1232,2131,1227,2143,1225m2143,1225l2158,1223,2172,1220,2184,1218,2198,1215,2210,1213,2225,1208,2239,1206,2251,1203,2266,1201,2280,1199,2292,1196,2306,1191,2321,1189,2333,1187,2347,1184,2359,1179,2374,1177,2388,1175,2400,1172,2414,1167,2429,1165,2441,1163,2455,1158,2467,1155,2482,1153,2496,1151,2508,1146,2522,1143,2537,1139,2549,1136,2563,1134,2578,1129,2590,1127,2604,1124,2616,1119,2630,1117,2645,1112,2657,1110,2671,1105,2686,1103,2698,1098,2712,1095,2724,1091,2738,1088,2753,1083,2765,1081,2779,1076,2794,1074,2806,1069m2806,1069l2820,1067,2832,1062,2846,1057,2861,1055,2873,1050,2887,1047,2902,1043,2914,1038,2928,1035,2942,1031,2954,1026,2969,1023,2981,1019,2995,1014,3010,1009,3022,1007,3036,1002,3050,997,3062,992,3077,990,3089,985,3103,980,3118,975,3130,971,3144,966,3158,961,3170,959,3185,954,3197,949,3211,944,3226,939,3238,935,3252,930,3266,925,3278,920,3293,915,3307,911,3319,906,3334,901,3346,896,3360,891,3374,887,3386,882,3401,875,3415,870,3427,865,3442,860,3454,855,3468,851m3468,851l3482,843,3494,839,3509,834,3523,829,3535,822,3550,817,3562,812,3576,805,3590,800,3602,795,3617,788,3631,783,3643,779,3658,771,3672,767,3684,759,3698,755,3710,747,3725,743,3739,735,3751,731,3766,723,3780,719,3792,711,3806,704,3818,699,3833,692,3847,687,3859,680,3874,673,3888,666,3900,661,3914,654,3929,647,3941,639,3955,635,3967,627,3982,620,3996,613,4008,606,4022,599,4037,591,4049,584,4063,577,4075,570,4090,563,4104,555,4116,548,4130,541m4130,541l4145,534,4157,527,4171,519,4183,510,4198,503,4212,495,4224,488,4238,481,4253,471,4265,464,4279,457,4294,447,4306,440,4320,433,4332,423,4346,416,4361,407,4373,399,4387,390,4402,383,4414,373,4428,363,4440,356,4454,347,4469,339,4481,330,4495,320,4510,311,4522,303,4536,294,4548,284,4562,275,4577,265,4589,255,4603,246,4618,236,4630,227,4644,217,4658,207,4670,198,4685,188,4697,179,4711,169,4726,159,4738,150,4752,138,4766,128,4778,119,4793,107m4793,107l4805,97,4819,87,4834,75,4846,66,4860,54e" filled="false" stroked="true" strokeweight="1.44pt" strokecolor="#155f82">
+                      <v:shape id="Graphic 24" o:spid="_x0000_s1030" style="position:absolute;top:9982;width:28498;height:12;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2849880,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/kvQWwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvgf6D2EJvsdzUhOBGCcalJQdDidMPWKyN7dRaGUmN3b+vAoEeh5l5w2z3sxnElZzvLSt4TlIQ&#10;xI3VPbcKvk7vyw0IH5A1DpZJwS952O8eFlvMtZ34SNc6tCJC2OeooAthzKX0TUcGfWJH4uidrTMY&#10;onSt1A6nCDeDXKXpWhrsOS50OFLZUfNd/xgFn9lUFtXHwb4Mzldv06X0hS6Venqci1cQgebwH763&#10;D1rBKoPbl/gD5O4PAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/5L0FsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l2849880,e" filled="f" strokecolor="#d9d9d9" strokeweight=".72pt">
                         <v:path arrowok="t"/>
+                      </v:shape>
+                      <v:shape id="Graphic 25" o:spid="_x0000_s1031" style="position:absolute;left:1432;top:91;width:25654;height:8661;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2565400,866140" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDcwFNIxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC75DOAXvalbBWlajLIIoQsGfVm+Pm9Pdxc3JkkRdffqmIPRymJlvmMmsNbW4kvOVZQX9XgKC&#10;OLe64kLB137x9gHCB2SNtWVScCcPs2nnZYKptjfe0nUXChEh7FNUUIbQpFL6vCSDvmcb4uj9WGcw&#10;ROkKqR3eItzUcpAk79JgxXGhxIbmJeXn3cUoyJb77Fx8PvTJHfP1ZfNt+qP7Qanua5uNQQRqw3/4&#10;2V5pBYMh/H2JP0BOfwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDcwFNIxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,865632r7620,-1524l16764,864108r7620,-1524l33528,861060r9144,l50292,859536r9144,l68579,858012r7620,-1524l85344,856488r9144,-1525l102107,854963r9144,-1524l118872,851916r9144,l137160,850392r7619,l153923,848868r9144,-1524l170688,847344r9144,-1524l187451,844296r9144,l205739,842772r7621,-1524l222504,841248r9144,-1524l239267,838200r9144,l257555,836676r7621,-1525l274320,833628r7619,l291083,832104r9144,-1524l307848,830580r9144,-1524l326136,827532r7619,-1524l342899,826008r7621,-1524l359664,822960r9144,-1524l376427,821436r9145,-1524l394716,818388r7620,-1525l411480,816863r7619,-1524em419099,815339r9145,-1523l437388,812292r7620,-1524l454152,809244r9143,l470916,807720r9144,-1524l489204,804672r7619,-1524l505967,801624r7621,l522732,800100r9144,-1524l539496,797051r9144,-1523l557783,794004r7621,-1524l574548,790956r7620,l591311,789432r9144,-1524l608076,786384r9144,-1524l626364,783336r7619,-1524l643127,780288r7621,-1525l659892,777239r9144,-1523l676655,774192r9144,-1524l694944,771144r7620,-1524l711708,768096r9144,-1524l728472,765048r9144,-1524l745236,762000r9144,-1524l763524,758951r7620,-1523l780288,755904r9144,-1524l797052,752856r9144,-1524l813816,749808r9144,-1524l832104,745236r7620,-1524em839724,743712r9144,-1524l858012,740663r7620,-1524l874776,737616r7620,-1524l891540,733044r9144,-1524l908304,729996r9144,-1524l926592,726948r7620,-1524l943356,722376r9144,-1525l960119,719328r9144,-1524l976884,714756r9144,-1524l995172,711708r7620,-1524l1011936,707136r9144,-1524l1028700,704088r9144,-3049l1045463,699516r9145,-1524l1063752,696468r7620,-3048l1080516,691896r9144,-3048l1097280,687324r9144,-1524l1115568,682751r7620,-1523l1132332,679704r7620,-3048l1149096,675132r9144,-3048l1165860,670560r9144,-3048l1184148,665988r7620,-3049l1200912,661416r7620,-3048l1217676,656844r9144,-3048l1234440,652272r9144,-3048l1252728,647700r7620,-3049em1260348,644651r9144,-1523l1277112,640080r9144,-3048l1295400,635508r7620,-3048l1312164,630936r9144,-3048l1328928,624839r9144,-1523l1347216,620268r7620,-3048l1363980,615696r7620,-3048l1380744,609600r9144,-3049l1397508,605028r9144,-3048l1415796,598932r7620,-3048l1432560,594360r7620,-3048l1449324,588263r9144,-3047l1466088,582168r9144,-3048l1484376,576072r7620,-1524l1501140,571500r7620,-3049l1517904,565404r9144,-3048l1534668,559308r9144,-3048l1552956,553212r7620,-3049l1569720,547116r9144,-3048l1586484,541020r9144,-3048l1603248,534924r9144,-3048l1621536,528828r7620,-3048l1638300,521208r9144,-3048l1655064,515112r9144,-3049l1671828,509016r9144,-3048em1680972,505968r9144,-4572l1697736,498348r9144,-3048l1716024,492251r7620,-4571l1732788,484632r7620,-3048l1749552,477012r9144,-3049l1766316,470916r9144,-4572l1784604,463296r7620,-3048l1801368,455675r9144,-3047l1818132,448056r9144,-3048l1834896,440436r9144,-3048l1853184,432816r7620,-3048l1869948,425196r9144,-3048l1886712,417575r9144,-4571l1903476,409956r9144,-4572l1921764,402336r7620,-4573l1938528,393192r9144,-4572l1955292,385572r9144,-4572l1973580,376428r7620,-4572l1990344,368808r7620,-4572l2007108,359663r9144,-4571l2023872,350520r9144,-4572l2042160,341375r7620,-4571l2058924,332232r7620,-4572l2075688,323088r9144,-4572l2092452,313944r9144,-4572em2101596,309372r9144,-4572l2118360,300228r9144,-4572l2135124,289560r9144,-4572l2153412,280416r7620,-4572l2170176,271272r9144,-6097l2186940,260604r9144,-4572l2205228,249936r7620,-4573l2221992,240792r7620,-6096l2238756,230124r9144,-6096l2255520,219456r9144,-6096l2273808,208787r7620,-6095l2290572,196596r7620,-4572l2307336,185928r9144,-4572l2324100,175260r9144,-6097l2342388,163068r7620,-4572l2359152,152400r7620,-6096l2375916,140208r9144,-6096l2392680,128016r9144,-6096l2410968,115824r7620,-6096l2427732,103632r9144,-6096l2444496,91439r9144,-6095l2461260,79248r9144,-6097l2479548,67056r7620,-6096l2496312,53339r9144,-6095l2513076,41148r9144,-7620em2522220,33528r7620,-6096l2538984,21336r9144,-7620l2555748,7620,2564891,e" filled="f" strokecolor="#155f82" strokeweight="1.44pt">
                         <v:stroke dashstyle="dot"/>
+                        <v:path arrowok="t"/>
                       </v:shape>
-                      <w10:wrap type="none"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="585858"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="40"/>
               <w:ind w:left="239"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -16310,51 +15685,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="585858"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Semester Course Code and Name</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="136"/>
               <w:ind w:left="258"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
               </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487189504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>387984</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>150328</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2851785" cy="9525"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="26" name="Group 26"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
@@ -16386,88 +15761,87 @@
                                         <a:pt x="2851404" y="0"/>
                                       </a:lnTo>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="D9D9D9"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006">
+                <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
                   <w:pict>
-                    <v:group style="position:absolute;margin-left:30.549995pt;margin-top:11.836866pt;width:224.55pt;height:.75pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-16126976" id="docshapegroup19" coordorigin="611,237" coordsize="4491,15">
-[...3 lines deleted...]
-                      <w10:wrap type="none"/>
+                    <v:group w14:anchorId="4E70EA81" id="Group 26" o:spid="_x0000_s1026" style="position:absolute;margin-left:30.55pt;margin-top:11.85pt;width:224.55pt;height:.75pt;z-index:-16126976;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="28517,95" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAgf0zEfQIAALYFAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1r2zAUfR/sPwi9L05M0jQmThnNGgal&#10;KzRjz4osfzBZ0q6U2Pn3u5JjJ03LHjoM5kj36n6cc6XlXVtLchBgK61SOhmNKRGK66xSRUp/bh++&#10;3FJiHVMZk1qJlB6FpXerz5+WjUlErEstMwEEgyibNCalpXMmiSLLS1EzO9JGKDTmGmrmcAlFlAFr&#10;MHoto3g8vokaDZkBzYW1uLvujHQV4ue54O5HnlvhiEwp1ubCH8J/5//RasmSApgpK34qg32gippV&#10;CpMOodbMMbKH6k2ouuKgrc7diOs60nlecRF6wG4m46tuNqD3JvRSJE1hBpqQ2iuePhyWPx2egVRZ&#10;SuMbShSrUaOQluAayWlMkaDPBsyLeYauQ4SPmv+2aI6u7X5dnJ3bHGp/CBslbWD9OLAuWkc4bsa3&#10;s8n8dkYJR9tiFs86UXiJyr05xMtv/zoWsaRLGQobCmkMTpc9E2j/j8CXkhkRdLGenJ7A+ZnAbp7i&#10;eUdh8PL8BUJtYk9UvsvOdDaPOwbeJWgSz8PUDp2yhO+t2wgdiGaHR+u6oc56xMoe8Vb1EPBq+Esh&#10;w6VwlOClAErwUuy67IY5f86r5yFpzkr5vVofxFYHq7tSCUs7W6W69PJaT8dTSvoxQN/OA4FPgyPV&#10;gZAa8WVzUvkqFpPpNNw1q2WVPVRS+iosFLt7CeTAsKn1wn++D4zwys2AdWtmy84vmE5uUoVx7tXx&#10;I7PT2RHFbfB5SKn9s2cgKJHfFY6Pf0t6AD3Y9QCcvNfhxQkEYc5t+4uBIT59Sh0q+6T7KWJJL5pv&#10;ffD1J5X+unc6r7yiONF9RacFTnRA4XFA9Or1uVwHr/Nzu/oLAAD//wMAUEsDBBQABgAIAAAAIQDC&#10;/tdZ3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3WxKqsRsSinqqQi2&#10;gnibZqdJaHY3ZLdJ+u8dT3p88x7vfVOsZ9uJkYbQeqdBLRIQ5CpvWldr+Dy8PjyBCBGdwc470nCl&#10;AOvy9qbA3PjJfdC4j7XgEhdy1NDE2OdShqohi2Hhe3LsnfxgMbIcamkGnLjcdjJNkpW02DpeaLCn&#10;bUPVeX+xGt4mnDZL9TLuzqft9fuQvX/tFGl9fzdvnkFEmuNfGH7xGR1KZjr6izNBdBpWSnFSQ7p8&#10;BMF+ppIUxJEPWQqyLOT/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACB/TMR9AgAA&#10;tgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAML+11nf&#10;AAAACAEAAA8AAAAAAAAAAAAAAAAA1wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;">
+                      <v:shape id="Graphic 27" o:spid="_x0000_s1027" style="position:absolute;top:45;width:28517;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2851785,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBMq72pxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8oTedGMOKqmriCAVWrCNQtvbM/vMxmbfptmtpv++Kwgeh5n5hpktOluLM7W+cqxgNExA&#10;EBdOV1wq2O/WgykIH5A11o5JwR95WMwfejPMtLvwO53zUIoIYZ+hAhNCk0npC0MW/dA1xNE7utZi&#10;iLItpW7xEuG2lmmSjKXFiuOCwYZWhorv/Ncq4NN4/ZW/+W338lOZw8dy8/yafir12O+WTyACdeEe&#10;vrU3WkE6geuX+APk/B8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMq72pxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l2851404,e" filled="f" strokecolor="#d9d9d9" strokeweight=".72pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="585858"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="41"/>
               <w:ind w:left="258"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
               </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487188992" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>387984</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>24979</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2851785" cy="1003300"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="28" name="Group 28"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
@@ -17940,73 +17314,69 @@
                                         <a:pt x="2564892" y="0"/>
                                       </a:lnTo>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="18288">
                                   <a:solidFill>
                                     <a:srgbClr val="155F82"/>
                                   </a:solidFill>
                                   <a:prstDash val="dot"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006">
+                <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
                   <w:pict>
-                    <v:group style="position:absolute;margin-left:30.549995pt;margin-top:1.966885pt;width:224.55pt;height:79pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-16127488" id="docshapegroup20" coordorigin="611,39" coordsize="4491,1580">
-                      <v:shape style="position:absolute;left:611;top:636;width:4491;height:732" id="docshape21" coordorigin="611,637" coordsize="4491,732" path="m4048,1369l4357,1369m3599,1369l3909,1369m2253,1369l2560,1369m1804,1369l2111,1369m4945,1369l5101,1369m611,1369l1662,1369m4497,1369l4806,1369m3150,1369l3460,1369m2701,1369l3009,1369m4945,1124l5101,1124m4048,1124l4357,1124m4497,1124l4806,1124m611,1124l2560,1124m3150,1124l3460,1124m3599,1124l3909,1124m2701,1124l3009,1124m611,879l3460,879m4497,879l4806,879m3599,879l3909,879m4048,879l4357,879m4945,879l5101,879m611,637l4357,637m4945,637l5101,637m4497,637l4806,637e" filled="false" stroked="true" strokeweight=".72pt" strokecolor="#d9d9d9">
+                    <v:group w14:anchorId="563B30F6" id="Group 28" o:spid="_x0000_s1026" style="position:absolute;margin-left:30.55pt;margin-top:1.95pt;width:224.55pt;height:79pt;z-index:-16127488;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="28517,10033" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGiODESRMAAORgAAAOAAAAZHJzL2Uyb0RvYy54bWzsXdtuI8cRfQ+QfyD4Hmv6PiNYawTe2Ahg&#10;JAbsIM9cirogksiQ3NX673Oqu4qckThd5HLXjgHDgIZa1TSr616na8Zff/Px8WHyYbHe3C+frqbm&#10;q2Y6WTzNl9f3T7dX03/9/N1f2ulks509Xc8elk+Lq+kvi830mzd//tPXz6vLhV3eLR+uF+sJFnna&#10;XD6vrqZ32+3q8uJiM79bPM42Xy1Xiyf88Wa5fpxt8ev69uJ6PXvG6o8PF7Zp4sXzcn29Wi/ni80G&#10;//q2/HH6Jq9/c7OYb/95c7NZbCcPV1Pwts0/1/nnO/p58ebr2eXtera6u58zG7NP4OJxdv+EL90t&#10;9Xa2nU3er+9fLfV4P18vN8ub7Vfz5ePF8ubmfr7Ie8BuTPNiN9+vl+9XeS+3l8+3q52YINoXcvrk&#10;Zef/+PDjenJ/fTW10NTT7BE6yl87we8QzvPq9hI0369XP61+XJcd4uMPy/l/Nvjzxcu/0++3e+KP&#10;N+tHugkbnXzMUv9lJ/XFx+1kjn+0bTCpDdPJHH8zTeNcw3qZ30F5r+6b3/1NufNidlm+OLO3Y+d5&#10;BRvb7MW4OU+MP93NVousnQ2JSMTY7cVYrMp2RZCZiqSYxbq53LBAD8rIpc6nUMzzoKB89K3Nctrt&#10;dnY5f7/Zfr9YZpHPPvyw2RbzvpZPszv5NP/4JB/XcBJyj4fsHtvpBO6xnk7gHu/K969mW7qP9Egf&#10;J889nd1dTZkT+vPj8sPi52Um3JLerGmti2k6gWaJzGRRgOE94cPT4AaX2i761zcUMtxJHHwCJ6bt&#10;EmT6euFRTprOdSm+vuFsThpvvYG5HysTY13yLbzz5Q3ncpJC8vYE5XTBBrjmZ+fDpmCdP6D0Ud0g&#10;YvjmwA3nSuTA5sZ4iDEFY7+AMHxMLpxgHjZGB818fk5MhOV15vXCYyIxbdN2X8JQjbPJN+4EToK1&#10;/ks4b99UHSJEshQiawGtZ6qDG8411X5oHSw8ph1EkV1oHdxwNic9ix0sPMpJz2IHN5zLSXHfwZJj&#10;PPSD6uCGc3noe81g4VFOel4zuOFsTnopb7DwGCe2l/IGN5zNSc9/BwuPcWJ6/ju44VxOioWY4Drr&#10;Fc/tR7PBDefyYHv+Mlh4TBr9CD+44VxO+kXRYOFRTnoWMrjhXE760Wyw8CgnvWg2uOFsTnrFyGDh&#10;UU56EX5ww7mcFFuVEn/063uCENpzv7mf5WTN0e/vbV9oz/7+nofImqPf30smQvvi+7lryC0MPveb&#10;pIcn6mY6g+qTmorN8uH++rv7h4f8y/r23bcP68mHGZqjtx39xyFjQLZab7ZvZ5u7Qpf/xGQPT7lB&#10;lk6P2s93y+tf0Cg+A3C4mm7++362XkwnD39/QisKdW/lw1o+vJMP6+3Dt8uMYeTmB9/588d/z9ar&#10;CX391XSLHvEfS+lIZ5fS/NHWd7R059Pyr++3y5t76gzRHQtH/Au6Y2r5f4U22WG7gjaUNhn/Ap7o&#10;y9FMH9smJ4Amju6bXR7skk3wrsltNCQhjXbfAERQQG6+bJfMnBCne1Ne5S75hKREWIl0PqcHG5UH&#10;caA9h8WVYEWln+99vdD+4WxiQ/+/zoYm7oWzmZOcrUvBFSgEfVUDzGDocTH4zjGAl5JPBb/7TTxO&#10;WAEuxZwc8ri260zZT+xS12lNXHHQAan4hVz7nowvNrs1hUCuhXDPwEnEB1mYPyw3Cwrn8NKX4Nhx&#10;4gC+1DGcEm1jY0Z+sdx4GPDS5w/oZY9ylaCxoz5isz1eTqM+yMn5somha6FMAr2CtwGFQhH1mGxC&#10;7AQ2HNCLTORaZNOjPmK3PV5Ooz7Iyfmy6TxwyeIcAzh6TDYt4kQP3N3B1yITubKP7KmP2G2Pl9Oo&#10;B5wLB+fLxljbtfAkMhzXpqaLiuEY4zrB8QY3CE9yLdLpkx+x4T47J5IfZOYzCAiVTBtKFB70+GPW&#10;Y4Cbd76Y2+AGEYxcWUA98mN23GPnRPKDzHwGASEztQyLW+eMijWaZIxnJHhwgwhGriygHvkxO+6x&#10;cyL5QWbOF5BtWt+6EptNQGjW8pbpEH7YggY3iGDkygLqkR+x4z47J5IfZOYzCMjFjg4JKQallFTI&#10;y9oWTlZiVp9exCLXIp4htVry4CCwx8yJ5HvehYfPIB0UR8Bes3SkmRmLPTbE6LlkFFrhRK4slR7l&#10;MVbQY+JE8pd8vJIIF4SHcI8BgrHpAx0wxe9aKYh7ZBksKEfWe9jgDyBjSvHnRW+VpXcikIFQb8vp&#10;+BiSYZMo/DfDMQ61UiW6CGuj/vMHcPC7ROlw5vrCuDPadrRxG+8sH2ZnkHWIGwQEPxoooMGfNkYg&#10;W1wj//oWLqwAN2BOxo29jSHC7et9YEI/mlNLi8SBLFOoJVfIlQuNmGI53T6C2HrXltGHNtqAj7WV&#10;nQs84dFG00SRr3y9XAsb3kbUmFQsHEEcGsttcRs6QodqbITOM350BHFsAzeV9AEzFrWVScws54AB&#10;o7qc2yBjJmg8NGJqKMtwTG5bs90jo4rI5MoabCwpOcuO2laF2hgbymAFseTkXEHWlCuvbdpW9BIM&#10;AVc1gRgLmZWuCjFXpXbJwCoK3w1ORetre592qtGpyylrXhvC3qFKsju5ig+4htvl1ifSU3WXCcSs&#10;nWOoO+kTWh/2Y3PCgVyZkzZ50Y73dte4C5VcmboDKsPy1qltExLUXWRiUZJXd2mNc6Idb+yuvxEO&#10;5Fo4sRbjWRwZjqB2Bi5QOMGg2643kDXlymvDNEQ7DgKsBxJwCgZ4bZ06pMA4QOswVlW3bxsxLVrG&#10;o1oXDBRVsxPMDTmJw5BlmWkd9WK0Pxj6Y7516g4uz/J2cP+6xWKo1UooxpEU3KjGt2sSelvmRKc2&#10;AB1Z3rZrIMzq2jYaicY46d1lMtG4XIvmnXNJtGNjo2QyB3+ReHwEdWiCaMci3CoShJ9JmgS4piQz&#10;FwFNsgQtyhBFJinKKCTqcJW6DUEiMjAFJUU5TPJKRDatU3IUjldgqEXzJrZKJvFAfCQiH0MNk+Vo&#10;j9PDF3mH20Wqe3ZjvseVRWjmD6471g0AY4C6eY+uVTKad4mElmMmwZj1mOk9ZlSFuklK1vEBo7ic&#10;iRvMBNUt0KPsk1h/BDVAX9F7g1Bf93iokeqzvMsmGiXreJxJSKxvMC2hyKSLEDiv7WAx1fgApwQ9&#10;U5uoZIZgXBDtoPDQqBEDGbHDfsloapEqONPyFGfq2qBkBpQbqLwy36lLjZIZgP1gbpapQ1AyA/wd&#10;AZmp0bPU7SR7jVAjGSq7RLnBsT51TadEb5QvcHTmRKfujONMjOlP5MKqvBHePcf61IKXup3EpoV/&#10;FU4gSyV6R+DXHOsptSnRO9roONanFimoHr0jQplopzWtEo+jh0hK7Yhq1irxOIYG0/dllxCKEo8H&#10;J3QJ49N1eceu4VifMIyvxEFURmg8mRMVP81dVIkniD1RiYMRrsMROdGxQN2+UwM8tDSsKXbU6Na8&#10;GOsljsgIx/uDMKkz5FrqDcRJ9C1ll9ivEtmSRbNQKp8ETSmRDU+ARI7IUGRQYhXcEpg1c4KSV9kl&#10;Jo04E6fY0PB5VSbl6ynap9B2SqxilRRqPLNR90s26kId6GC/ykkJC4U6b6FKXQJrocYwUn2XbUlk&#10;hRq9TD36tCaXApkaEwNK9GlLCVioW5hBdZdo/6hAL9RZrbVdtqUhKtTokId8f3qdNLbuWJ2EOClH&#10;yNA6YID6HgtaUrhuqFSu7rGAWJkaT3kokQotcZJYX5youjae+pJMjAZWqdjajibZim7w7J8Se9Be&#10;RIn1DnPida9EDsOKZW3b4TyvKpPOJDpEzDIpgaW2S3TEgbsuBNhOiT0dWiPJxBgjUWIPUrWTWG/x&#10;5IbC9/7BLA6fVb4jQDXODOh3lWjSReyTYz0e01SiCUZfWtGOwQOMCt8oAyQT4xkfJT5gOoLOwLN2&#10;Skqp7RK1pU2iHtMYJUCAArLgaN8kapDrqxPex0JEw/0iROxhwpLUDMoMmorLvDe+UTwZM62okdhs&#10;acK1XkYgsgW0Jnl1AAFBqSNMA2pOyAcHyoYJGbAxEIAidyR7r1QShoTHaopk9HUHJSkSwySZ2OGB&#10;BE3uoOA2CZZGGEldTUC2WE3AC53idQZ7Jc/MzBD4rPBucFjKtTgaLDwPWGcGzxxRDC+ro5NVeCeP&#10;4F4pUkNTz3D9eSCuFKuSMRj54xhNTzIqvoedUkwvvFOM0ZiJgUr8vFW0Ykq1D29G085yL89V1nkH&#10;vMhxGiUijSLWyRHXRU3REsJXJUepR5BO5h1nUpo3Ub0qagoAMBVmLHjhTIoMTF5eZwawKwfrGPAA&#10;s+Ie9BytqAnPUCnVMyBlNO8sd99htldhBodJHK8j6gHNPQAAOlGT98BtB6t/ehllxhYeq6NwA/ob&#10;Vil1f5qOqOAWcqBJShiwdBDHIcylRnMl25VTT4p4eNJXqXONa1wjFoAAprkSdgdgv1gvDaYpBoO6&#10;2EkusAkRdaCjV3kM1UInFgBgQ3Mlh5ZIcgENgWnMoJeTXNCfQ5aEJFdOqg6wCadsRheqrgRAAV1F&#10;kYzB4K3GDJ2MCbmls5L66tgpp2xUvHSnQo6wxbmgieGFb7yWOybwRU0Njl4VZjzKf0nZjaFdV5kB&#10;BkqRhSIeTTtrBuwRZVhNOPqleq++OkYAOBfkc2CNGY9ircg9FPSqvjoePeCUDVaoVK2TI95xLght&#10;IGurk6PYYDUx8FYnp4cHS+CARKnKrpO3wLZZ7gANtGjtOxpgLGoqmGF19YCSlnMBsCV6c4NCDnSL&#10;5Y68pFkkanF5ZoDhzvrqGF/iXBCipd6mTu48QVbZIkNHEapODuCCAzYqMqQHhTwgBrMgkbu14h3W&#10;S9hzYQYYt2JiCC0E9mdynPxoJhYQdTlgY4SVzsDrWwUxp2ycXVBmqJNjoxywqXzQTAwZm46ZM+8O&#10;KVNx7fyGCLb3gtVXmYkWnT4LErirFsVQqyFOF2YsxKRsFRA0vTko8w6dajaDCsZzwA7AjDWbQYxG&#10;c1BWx5GRZjMYFyUOMjPgRbOZmPCmnIJJh6ajAY66IAGjcl7l05o++RmVFeGzhxYerayAYJOF5302&#10;CDca411KbAGA+Kg67DP+Ku3RlAfnAo8hIy2EUcbmXEDVrBbCgM9jHDzzjlEfbF1hBm8x4FwAD9xP&#10;gElVIleuTvDGEjT6vDraJ8WV8AgWTqEKOUprzb6AGlMFQ3LH/Is6cISjA6q+Cnk+lqzLPRFEUMhx&#10;p9akAKwA5M3k+Yi0vjp0I2oihSlGgHkm6qoy74ju5a1YsHGRt1xZ7i3wDc4FAPC1kQ94PnBnljtO&#10;6rTEBC+1nAv4pLm6VTJxURPsQavG0Q4S2JO3Wk6966vTASnLHZW5FjXQkRN+l1e3hNTV7R0GRqBm&#10;IccomeLadGDIPZa3mKHQVm8R81juaP9VraLQ5Fzg0bFoYAjO1Xbv/2kAiSm8o1STcU3fBO0oEw93&#10;oolnQZZxjaqaOmAOrCYcLGhHiIAhUZiWXOA6pz1JajBdImObGJPQDuMMRRlWE75HO1+D1gEolMCB&#10;Eks7BDN4yRqNNpHNoLLVTqrQmSA3CrnRjpNQ/UKtRe483lOXO57tZTUh0NNZXo0cjCSZ4XRl1KhO&#10;jmEHDtjUxUOmdXKL5+iKvbsy9lQnx0kIB2zn0TbVvQmzIGhlWJDwD8WbQN5ROZXVBEkq3oShRXT9&#10;LHeH4whtq2g+RU0IlkplZRscE3BeBeKpYeOEPcowJ6KfBnbjnUZWnolzqE+UVAZU38g454HH+j69&#10;shpdeKyysgCjUUIUHaF1UmofkAMLEXKMGioGgwkIGRalXkgJkACJkFOLBQAB0vBcRH/MkpfUgXM0&#10;DaClrkDmRYHWa4grLB1HIsWVsAsNQkWsbhCusyAtUo7SAoEcgEIRJM+aVh3VIE2ymtB3UhlUJwc0&#10;xLmAUBHNleB6pEpyVDz8qqF5SLsQt5Cj1ap3qqjCEFJZkL6h07Iq73TizikbCJAGoCFOtDI5Crcm&#10;86mv7lFAsNzpJROKAeOxEpkdxS5obKm+Og6uOBfwVHWdHCOHXLwj4GDuR1l9/9wk4ZaqIDGjy7kA&#10;CZbiTZ0ZpElWE67U4VTJMTssE6SIj50mSJoD5xejUimsCRL4gMx6omzToBaAvrihBA4MKWvYCcwK&#10;VlMMGLQaGAIcCRVJKZWow9IEibSOiYHsTbjSo0d1QWIYXdSEfk9zbWRdmffEk0wa/oB9AlAo9m4Q&#10;/pSGD4dveDqntAb8iEeVdwJROWDjQABWU98qdCozn/moTzExD8MSNRFgoPgqRquTKzNdiNxa54xD&#10;KZzVloBdXjxT3ylQHG6x8IiZciKBWgClYJF6eRqovjbiHesI0VErwvDiG3k3E7aroA94PynOgYqp&#10;RzoiVRTUAtxgajpeUKgBCHCkxpi3JhOUo17eOIsHQRTd46xYxj7z9HmdE6QvGfukZ9GGhnJGOTWy&#10;7mg1haanlTRNz4QoXDu8yLYMVORsoVDjxdbYGSVplN5KF055azdQqnVrKBFo0jsvPVT5TnT84dBD&#10;3uXldogDcFWa6u89zY1fjnnoG08CDN5ud73c7kTxu3y3XX4hPF6ln9+WxK/9p3f193/PG9v/zwne&#10;/E8AAAAA//8DAFBLAwQUAAYACAAAACEAQgDvx94AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvDQBCF74L/YRnBm91sS4ON2ZRS1FMRbAXxNs1Ok9Dsbshuk/TfO57scXgf732TryfbioH60Hin&#10;Qc0SEORKbxpXafg6vD09gwgRncHWO9JwpQDr4v4ux8z40X3SsI+V4BIXMtRQx9hlUoayJoth5jty&#10;nJ18bzHy2VfS9DhyuW3lPElSabFxvFBjR9uayvP+YjW8jzhuFup12J1P2+vPYfnxvVOk9ePDtHkB&#10;EWmK/zD86bM6FOx09Bdngmg1pEoxqWGxAsHxUiVzEEfmUrUCWeTy9oHiFwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAAaI4MRJEwAA5GAAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAEIA78feAAAACAEAAA8AAAAAAAAAAAAAAAAAoxUAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACuFgAAAAA=&#10;">
+                      <v:shape id="Graphic 29" o:spid="_x0000_s1027" style="position:absolute;top:3794;width:28517;height:4648;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2851785,464820" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD9pwRcwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTedKMH0egqVRAEodgoSm+P7Gs2Nfs2ZFcT/31XEHocZuYbZrHqbCXu1PjSsYLRMAFB&#10;nDtdcqHgdNwOpiB8QNZYOSYFD/KwWvbeFphq1/IX3bNQiAhhn6ICE0KdSulzQxb90NXE0ftxjcUQ&#10;ZVNI3WAb4baS4ySZSIslxwWDNW0M5dfsZhV8n+26vfw+DoeN4X02vXyea0lKvfe7jzmIQF34D7/a&#10;O61gPIPnl/gD5PIPAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/acEXMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m2182367,464819r196597,em1897379,464819r196597,em1042415,464819r195073,em757427,464819r195073,em2752344,464819r99060,em,464819r667512,em2467355,464819r196597,em1612391,464819r196597,em1327403,464819r195073,em2752344,309372r99060,em2182367,309372r196597,em2467355,309372r196597,em,309372r1237488,em1612391,309372r196597,em1897379,309372r196597,em1327403,309372r195073,em,153924r1808988,em2467355,153924r196597,em1897379,153924r196597,em2182367,153924r196597,em2752344,153924r99060,em,l2378964,em2752344,r99060,em2467355,r196597,e" filled="f" strokecolor="#d9d9d9" strokeweight=".72pt">
                         <v:path arrowok="t"/>
-                        <v:stroke dashstyle="solid"/>
                       </v:shape>
-                      <v:shape style="position:absolute;left:611;top:149;width:4491;height:243" id="docshape22" coordorigin="611,150" coordsize="4491,243" path="m611,392l5101,392m611,150l5101,150e" filled="false" stroked="true" strokeweight=".72pt" strokecolor="#d9d9d9">
+                      <v:shape id="Graphic 30" o:spid="_x0000_s1028" style="position:absolute;top:701;width:28517;height:1543;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2851785,154305" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCc1annwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dasIw&#10;FL4f+A7hDLyRmc6KjM4oMjs6RAR/HuDYHNtic1KarO329MuFsMuP73+5HkwtOmpdZVnB6zQCQZxb&#10;XXGh4HL+fHkD4TyyxtoyKfghB+vV6GmJibY9H6k7+UKEEHYJKii9bxIpXV6SQTe1DXHgbrY16ANs&#10;C6lb7EO4qeUsihbSYMWhocSGPkrK76dvo+C6nextnF1+03TI7of5tiO9uyk1fh427yA8Df5f/HB/&#10;aQVxWB++hB8gV38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnNWp58MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,153924r2851404,em,l2851404,e" filled="f" strokecolor="#d9d9d9" strokeweight=".72pt">
                         <v:path arrowok="t"/>
-                        <v:stroke dashstyle="solid"/>
                       </v:shape>
-                      <v:shape style="position:absolute;left:764;top:392;width:4181;height:1220" id="docshape23" coordorigin="765,392" coordsize="4181,1220" path="m906,1491l765,1491,765,1611,906,1611,906,1491xm1355,1369l1213,1369,1213,1611,1355,1611,1355,1369xm1804,1247l1662,1247,1662,1611,1804,1611,1804,1247xm2253,1124l2111,1124,2111,1611,2253,1611,2253,1124xm2701,1002l2560,1002,2560,1611,2701,1611,2701,1002xm3150,879l3009,879,3009,1611,3150,1611,3150,879xm3599,759l3460,759,3460,1611,3599,1611,3599,759xm4048,637l3909,637,3909,1611,4048,1611,4048,637xm4497,515l4357,515,4357,1611,4497,1611,4497,515xm4945,392l4806,392,4806,1611,4945,1611,4945,392xe" filled="true" fillcolor="#155f82" stroked="false">
+                      <v:shape id="Graphic 31" o:spid="_x0000_s1029" style="position:absolute;left:975;top:2240;width:26549;height:7747;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2654935,774700" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCvSZl/vwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvAimqogUo0iiqhHf1C8Lc3aFptNaaLWtzeC4HGYmW+Y6bw2hXhS5XLLCvq9CARxYnXO&#10;qYLTcd0dg3AeWWNhmRS8ycF81mxMMdb2xXt6HnwqAoRdjAoy78tYSpdkZND1bEkcvJutDPogq1Tq&#10;Cl8Bbgo5iKKRNJhzWMiwpGVGyf3wMAo2g47brzaRvI/4nF/85VrzbqdUu1UvJiA81f4f/rW3WsGw&#10;D98v4QfI2QcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCvSZl/vwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" path="m89916,697992l,697992r,76200l89916,774192r,-76200xem374904,620268r-89916,l284988,774192r89916,l374904,620268xem659892,542544r-89916,l569976,774192r89916,l659892,542544xem944880,464820r-89916,l854964,774192r89916,l944880,464820xem1229868,387096r-89916,l1139952,774192r89916,l1229868,387096xem1514856,309372r-89916,l1424940,774192r89916,l1514856,309372xem1799844,233172r-88392,l1711452,774192r88392,l1799844,233172xem2084832,155448r-88392,l1996440,774192r88392,l2084832,155448xem2369820,77724r-88392,l2281428,774192r88392,l2369820,77724xem2654808,r-88392,l2566416,774192r88392,l2654808,xe" fillcolor="#155f82" stroked="f">
                         <v:path arrowok="t"/>
-                        <v:fill type="solid"/>
                       </v:shape>
-                      <v:line style="position:absolute" from="611,1611" to="5101,1611" stroked="true" strokeweight=".72pt" strokecolor="#d9d9d9">
-[...2 lines deleted...]
-                      <v:shape style="position:absolute;left:836;top:53;width:4040;height:1364" id="docshape24" coordorigin="837,54" coordsize="4040,1364" path="m837,1417l849,1415,863,1415,875,1412,889,1410,904,1410,916,1407,930,1407,945,1405,957,1403,971,1403,985,1400,997,1400,1012,1398,1024,1395,1038,1395,1053,1393,1065,1393,1079,1391,1093,1388,1105,1388,1120,1386,1132,1383,1146,1383,1161,1381,1173,1379,1187,1379,1201,1376,1213,1374,1228,1374,1242,1371,1254,1369,1269,1367,1281,1367,1295,1364,1309,1362,1321,1362,1336,1359,1350,1357,1362,1355,1377,1355,1389,1352,1403,1350,1417,1347,1429,1347,1444,1345,1458,1343,1470,1340,1485,1340,1497,1338m1497,1338l1511,1335,1525,1333,1537,1331,1552,1328,1566,1328,1578,1326,1593,1323,1607,1321,1619,1319,1633,1316,1645,1316,1660,1314,1674,1311,1686,1309,1701,1307,1715,1304,1727,1302,1741,1299,1753,1299,1768,1297,1782,1295,1794,1292,1809,1290,1823,1287,1835,1285,1849,1283,1861,1280,1876,1278,1890,1275,1902,1273,1917,1271,1931,1268,1943,1266,1957,1263,1972,1261,1984,1259,1998,1256,2010,1254,2025,1251,2039,1249,2051,1247,2065,1244,2080,1242,2092,1239,2106,1237,2118,1235,2133,1232,2147,1227,2159,1225m2159,1225l2173,1223,2188,1220,2200,1218,2214,1215,2226,1213,2241,1208,2255,1206,2267,1203,2281,1201,2296,1199,2308,1196,2322,1191,2337,1189,2349,1187,2363,1184,2375,1179,2389,1177,2404,1175,2416,1172,2430,1167,2445,1165,2457,1163,2471,1158,2483,1155,2497,1153,2512,1151,2524,1146,2538,1143,2553,1139,2565,1136,2579,1134,2593,1129,2605,1127,2620,1124,2632,1119,2646,1117,2661,1112,2673,1110,2687,1105,2701,1103,2713,1098,2728,1095,2740,1091,2754,1088,2769,1083,2781,1081,2795,1076,2809,1074,2821,1069m2821,1069l2836,1067,2848,1062,2862,1057,2877,1055,2889,1050,2903,1047,2917,1043,2929,1038,2944,1035,2958,1031,2970,1026,2985,1023,2997,1019,3011,1014,3025,1009,3037,1007,3052,1002,3066,997,3078,992,3093,990,3105,985,3119,980,3133,975,3145,971,3160,966,3174,961,3186,959,3201,954,3213,949,3227,944,3241,939,3253,935,3268,930,3282,925,3294,920,3309,915,3323,911,3335,906,3349,901,3361,896,3376,891,3390,887,3402,882,3417,875,3431,870,3443,865,3457,860,3469,855,3484,851m3484,851l3498,843,3510,839,3525,834,3539,829,3551,822,3565,817,3577,812,3592,805,3606,800,3618,795,3633,788,3647,783,3659,779,3673,771,3688,767,3700,759,3714,755,3726,747,3741,743,3755,735,3767,731,3781,723,3796,719,3808,711,3822,704,3834,699,3849,692,3863,687,3875,680,3889,673,3904,666,3916,661,3930,654,3945,647,3957,639,3971,635,3983,627,3997,620,4012,613,4024,606,4038,599,4053,591,4065,584,4079,577,4091,570,4105,563,4120,555,4132,548,4146,541m4146,541l4161,534,4173,527,4187,519,4199,510,4213,503,4228,495,4240,488,4254,481,4269,471,4281,464,4295,457,4309,447,4321,440,4336,433,4348,423,4362,416,4377,407,4389,399,4403,390,4417,383,4429,373,4444,363,4456,356,4470,347,4485,339,4497,330,4511,320,4525,311,4537,303,4552,294,4564,284,4578,275,4593,265,4605,255,4619,246,4633,236,4645,227,4660,217,4674,207,4686,198,4701,188,4713,179,4727,169,4741,159,4753,150,4768,138,4782,128,4794,119,4809,107m4809,107l4821,97,4835,87,4849,75,4861,66,4876,54e" filled="false" stroked="true" strokeweight="1.44pt" strokecolor="#155f82">
+                      <v:shape id="Graphic 32" o:spid="_x0000_s1030" style="position:absolute;top:9982;width:28517;height:12;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2851785,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDZBYjsxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gRvujEFkdRVRJAKFWyj0Pb2zD6zsdm3aXbV9N93C0KPw8x8w8wWna3FlVpfOVYwHiUg&#10;iAunKy4VHPbr4RSED8gaa8ek4Ic8LOYPvRlm2t34ja55KEWEsM9QgQmhyaT0hSGLfuQa4uidXGsx&#10;RNmWUrd4i3BbyzRJJtJixXHBYEMrQ8VXfrEK+DxZf+avfte9fFfm+L7cPG/TD6UG/W75BCJQF/7D&#10;9/ZGK3hM4e9L/AFy/gsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDZBYjsxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l2851404,e" filled="f" strokecolor="#d9d9d9" strokeweight=".72pt">
                         <v:path arrowok="t"/>
+                      </v:shape>
+                      <v:shape id="Graphic 33" o:spid="_x0000_s1031" style="position:absolute;left:1432;top:91;width:25654;height:8661;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2565400,866140" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC5vPh6xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvBd8hHME7zVqhla1RFqG0CAXrT3t7ujnuLm5OliTq6tMbQfBymJlvmOm8NbU4kfOVZQWjYQKC&#10;OLe64kLBdvMxmIDwAVljbZkUXMjDfNbtTDHV9sw/dFqHQkQI+xQVlCE0qZQ+L8mgH9qGOHp76wyG&#10;KF0htcNzhJtaviTJqzRYcVwosaFFSflhfTQKss9Ndii+r/rf/eXL42pnRm+XX6X6vTZ7BxGoDc/w&#10;o/2lFYzHcP8Sf4Cc3QAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC5vPh6xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,865632r7620,-1524l16763,864108r7621,-1524l33527,861060r9145,l50292,859536r9144,l68580,858012r7620,-1524l85344,856488r9143,-1525l102108,854963r9143,-1524l118872,851916r9144,l137160,850392r7620,l153924,848868r9144,-1524l170687,847344r9145,-1524l187451,844296r9145,l205739,842772r7621,-1524l222504,841248r9144,-1524l239268,838200r9144,l257556,836676r7619,-1525l274320,833628r7619,l291084,832104r9143,-1524l307848,830580r9144,-1524l326136,827532r7620,-1524l342900,826008r7620,-1524l359663,822960r9145,-1524l376427,821436r9145,-1524l394716,818388r7620,-1525l411480,816863r7620,-1524em419100,815339r9144,-1523l437388,812292r7620,-1524l454151,809244r9145,l470916,807720r9144,-1524l489204,804672r7620,-1524l505968,801624r7620,l522732,800100r9144,-1524l539496,797051r9143,-1523l557784,794004r7620,-1524l574548,790956r7620,l591312,789432r9144,-1524l608076,786384r9144,-1524l626363,783336r7621,-1524l643127,780288r7621,-1525l659892,777239r9144,-1523l676656,774192r9144,-1524l694944,771144r7619,-1524l711708,768096r9143,-1524l728472,765048r9144,-1524l745236,762000r9144,-1524l763524,758951r7620,-1523l780288,755904r9144,-1524l797051,752856r9145,-1524l813816,749808r9144,-1524l832104,745236r7620,-1524em839724,743712r9144,-1524l858012,740663r7620,-1524l874776,737616r7620,-1524l891539,733044r9145,-1524l908304,729996r9144,-1524l926592,726948r7620,-1524l943356,722376r9144,-1525l960120,719328r9143,-1524l976884,714756r9143,-1524l995172,711708r7620,-1524l1011936,707136r9144,-1524l1028700,704088r9144,-3049l1045463,699516r9145,-1524l1063752,696468r7620,-3048l1080516,691896r9144,-3048l1097280,687324r9144,-1524l1115568,682751r7620,-1523l1132332,679704r7620,-3048l1149096,675132r9143,-3048l1165860,670560r9144,-3048l1184148,665988r7620,-3049l1200912,661416r7620,-3048l1217676,656844r9144,-3048l1234439,652272r9145,-3048l1252727,647700r7621,-3049em1260348,644651r9144,-1523l1277112,640080r9144,-3048l1295400,635508r7620,-3048l1312164,630936r9144,-3048l1328927,624839r9145,-1523l1347216,620268r7620,-3048l1363980,615696r7620,-3048l1380744,609600r9144,-3049l1397508,605028r9144,-3048l1415796,598932r7620,-3048l1432560,594360r7620,-3048l1449324,588263r9144,-3047l1466088,582168r9144,-3048l1484376,576072r7620,-1524l1501139,571500r7621,-3049l1517904,565404r9144,-3048l1534668,559308r9144,-3048l1552956,553212r7620,-3049l1569720,547116r9144,-3048l1586484,541020r9143,-3048l1603248,534924r9144,-3048l1621536,528828r7620,-3048l1638300,521208r9144,-3048l1655064,515112r9144,-3049l1671827,509016r9145,-3048em1680972,505968r9144,-4572l1697736,498348r9144,-3048l1716024,492251r7620,-4571l1732788,484632r7620,-3048l1749552,477012r9144,-3049l1766316,470916r9144,-4572l1784604,463296r7620,-3048l1801368,455675r9144,-3047l1818132,448056r9144,-3048l1834896,440436r9143,-3048l1853184,432816r7620,-3048l1869948,425196r9144,-3048l1886712,417575r9144,-4571l1903476,409956r9144,-4572l1921764,402336r7620,-4573l1938527,393192r9145,-4572l1955292,385572r9144,-4572l1973580,376428r7620,-4572l1990344,368808r7620,-4572l2007108,359663r9144,-4571l2023872,350520r9144,-4572l2042160,341375r7620,-4571l2058924,332232r7620,-4572l2075688,323088r9144,-4572l2092452,313944r9144,-4572em2101596,309372r9144,-4572l2118360,300228r9144,-4572l2135124,289560r9144,-4572l2153412,280416r7620,-4572l2170176,271272r9144,-6097l2186940,260604r9144,-4572l2205228,249936r7620,-4573l2221992,240792r7620,-6096l2238756,230124r9144,-6096l2255520,219456r9144,-6096l2273808,208787r7620,-6095l2290572,196596r7620,-4572l2307336,185928r9143,-4572l2324100,175260r9144,-6097l2342388,163068r7619,-4572l2359152,152400r7620,-6096l2375916,140208r9144,-6096l2392679,128016r9145,-6096l2410968,115824r7620,-6096l2427731,103632r9145,-6096l2444496,91439r9144,-6095l2461260,79248r9144,-6097l2479548,67056r7620,-6096l2496312,53339r9143,-6095l2513076,41148r9144,-7620em2522220,33528r7620,-6096l2538983,21336r9145,-7620l2555748,7620,2564892,e" filled="f" strokecolor="#155f82" strokeweight="1.44pt">
                         <v:stroke dashstyle="dot"/>
+                        <v:path arrowok="t"/>
                       </v:shape>
-                      <w10:wrap type="none"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="585858"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="40"/>
               <w:ind w:left="258"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -18256,58 +17626,58 @@
             <w:r>
               <w:rPr>
                 <w:color w:val="585858"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>AA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00401642" w:rsidRDefault="00401642"/>
     <w:sectPr w:rsidR="00401642">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1280" w:right="425" w:bottom="280" w:left="283" w:header="522" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00401642" w:rsidRDefault="00401642">
+    <w:p w:rsidR="006225A3" w:rsidRDefault="006225A3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00401642" w:rsidRDefault="00401642">
+    <w:p w:rsidR="006225A3" w:rsidRDefault="006225A3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft Sans Serif">
@@ -18315,58 +17685,58 @@
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E5002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00401642" w:rsidRDefault="00401642">
+    <w:p w:rsidR="006225A3" w:rsidRDefault="006225A3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00401642" w:rsidRDefault="00401642">
+    <w:p w:rsidR="006225A3" w:rsidRDefault="006225A3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="000A5AE3" w:rsidRDefault="00401642">
     <w:pPr>
       <w:pStyle w:val="GvdeMetni"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b w:val="0"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
@@ -18399,77 +17769,87 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1966935" cy="390448"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A5AE3"/>
+    <w:rsid w:val="00031F51"/>
     <w:rsid w:val="000A5AE3"/>
+    <w:rsid w:val="000D3225"/>
+    <w:rsid w:val="0017588B"/>
     <w:rsid w:val="00401642"/>
     <w:rsid w:val="004804E9"/>
     <w:rsid w:val="004F1778"/>
+    <w:rsid w:val="006225A3"/>
+    <w:rsid w:val="006666E2"/>
     <w:rsid w:val="0071763B"/>
+    <w:rsid w:val="007E0063"/>
+    <w:rsid w:val="009E5B97"/>
+    <w:rsid w:val="00AB49AC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -19229,75 +18609,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>620</Words>
-  <Characters>3539</Characters>
+  <Words>613</Words>
+  <Characters>3496</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ÇAĞ UNIVERSITY</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4151</CharactersWithSpaces>
+  <CharactersWithSpaces>4101</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ÇAĞ UNIVERSITY</dc:title>
   <dc:creator>Egitim Ogretim Koordinatorlugu</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-10-05T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2010</vt:lpwstr>
   </property>