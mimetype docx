--- v0 (2025-10-08)
+++ v1 (2026-05-25)
@@ -1,9004 +1,9443 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="KlavuzuTablo4-Vurgu11"/>
         <w:tblW w:w="10967" w:type="dxa"/>
         <w:tblInd w:w="-902" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="618"/>
         <w:gridCol w:w="276"/>
         <w:gridCol w:w="717"/>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="1233"/>
         <w:gridCol w:w="719"/>
         <w:gridCol w:w="47"/>
-        <w:gridCol w:w="797"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="978"/>
+        <w:gridCol w:w="1799"/>
+        <w:gridCol w:w="426"/>
+        <w:gridCol w:w="459"/>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="1074"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="1418"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005A2B8A" w:rsidRPr="00392DFA" w14:paraId="14062F1F" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="005A2B8A" w:rsidRPr="00DB6F68" w14:paraId="14062F1F" w14:textId="77777777" w:rsidTr="001B4DBF">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="1469"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10967" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D0A5F5F" w14:textId="4F6DF0E9" w:rsidR="005A2B8A" w:rsidRPr="00392DFA" w:rsidRDefault="005A2B8A" w:rsidP="004904EB">
+          <w:p w14:paraId="5D0A5F5F" w14:textId="4F6DF0E9" w:rsidR="005A2B8A" w:rsidRPr="00DB6F68" w:rsidRDefault="005A2B8A" w:rsidP="004904EB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:iCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00392DFA">
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:iCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>SYLLABUS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71F9B79E" w14:textId="0542CE79" w:rsidR="005A2B8A" w:rsidRPr="00392DFA" w:rsidRDefault="00412CFD" w:rsidP="004904EB">
+          <w:p w14:paraId="71F9B79E" w14:textId="4EFC83BA" w:rsidR="005A2B8A" w:rsidRPr="00DB6F68" w:rsidRDefault="00B46030" w:rsidP="004904EB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00392DFA">
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Faculty of Arts and Sciences</w:t>
+            </w:r>
+            <w:r w:rsidR="001B4DBF" w:rsidRPr="00DB6F68">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:iCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
+            <w:r w:rsidR="000D355D" w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rStyle w:val="girinti"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000D355D" w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rStyle w:val="Gl"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Department:</w:t>
+            </w:r>
+            <w:r w:rsidR="000D355D" w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Turkish Language and Literature</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482527" w:rsidRPr="00392DFA" w14:paraId="478F0F2C" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="00482527" w:rsidRPr="00DB6F68" w14:paraId="478F0F2C" w14:textId="77777777" w:rsidTr="00A34611">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1611" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C4A8284" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00392DFA" w:rsidRDefault="00FB68D9" w:rsidP="001B4DBF">
+          <w:p w14:paraId="4C4A8284" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00DB6F68" w:rsidRDefault="00FB68D9" w:rsidP="001B4DBF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs w:val="0"/>
-[...8 lines deleted...]
-                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Course Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5543" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5636" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="617DDC04" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00392DFA" w:rsidRDefault="00FB68D9" w:rsidP="001B4DBF">
+          <w:p w14:paraId="617DDC04" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00DB6F68" w:rsidRDefault="00FB68D9" w:rsidP="001B4DBF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2112" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2019" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="346E6C08" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00392DFA" w:rsidRDefault="00FB68D9" w:rsidP="001B4DBF">
+          <w:p w14:paraId="346E6C08" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00DB6F68" w:rsidRDefault="00FB68D9" w:rsidP="001B4DBF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Credits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B333BF0" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00392DFA" w:rsidRDefault="00FB68D9" w:rsidP="001B4DBF">
+          <w:p w14:paraId="0B333BF0" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00DB6F68" w:rsidRDefault="00FB68D9" w:rsidP="001B4DBF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs w:val="0"/>
-[...8 lines deleted...]
-                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ECTS Value</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00681162" w:rsidRPr="00392DFA" w14:paraId="374EF87D" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="00681162" w:rsidRPr="00DB6F68" w14:paraId="374EF87D" w14:textId="77777777" w:rsidTr="00A34611">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1611" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5645F289" w14:textId="5C38A46D" w:rsidR="00681162" w:rsidRPr="00392DFA" w:rsidRDefault="004A0CF1" w:rsidP="00833C72">
+          <w:p w14:paraId="5645F289" w14:textId="695E5D0F" w:rsidR="00681162" w:rsidRPr="00DB6F68" w:rsidRDefault="0092138A" w:rsidP="00833C72">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00392DFA">
-[...2 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>TDE 115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5543" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="5636" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54764CA8" w14:textId="6425EBCC" w:rsidR="00681162" w:rsidRPr="00392DFA" w:rsidRDefault="004A0CF1" w:rsidP="00833C72">
+          <w:p w14:paraId="54764CA8" w14:textId="1A5E5309" w:rsidR="00681162" w:rsidRPr="00DB6F68" w:rsidRDefault="0092138A" w:rsidP="00833C72">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...19 lines deleted...]
-            <w:gridSpan w:val="3"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Journey into Turkish Folklore with Artificial Intelligence I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2019" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5967AF88" w14:textId="42335F84" w:rsidR="00681162" w:rsidRPr="00392DFA" w:rsidRDefault="004A0CF1" w:rsidP="00833C72">
+          <w:p w14:paraId="5967AF88" w14:textId="53FCA202" w:rsidR="00681162" w:rsidRPr="00DB6F68" w:rsidRDefault="0092138A" w:rsidP="00833C72">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...12 lines deleted...]
-              <w:t>3-0-3</w:t>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(3-0) 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79C5E0D3" w14:textId="47E41834" w:rsidR="00681162" w:rsidRPr="00392DFA" w:rsidRDefault="004A0CF1" w:rsidP="00833C72">
+          <w:p w14:paraId="79C5E0D3" w14:textId="322739FA" w:rsidR="00681162" w:rsidRPr="00DB6F68" w:rsidRDefault="0092138A" w:rsidP="00833C72">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs w:val="0"/>
-[...8 lines deleted...]
-                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00681162" w:rsidRPr="00392DFA" w14:paraId="388A8093" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="00681162" w:rsidRPr="00DB6F68" w14:paraId="388A8093" w14:textId="77777777" w:rsidTr="001B4DBF">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1611" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B9F945F" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00392DFA" w:rsidRDefault="00FB68D9">
-[...12 lines deleted...]
-                <w:bCs w:val="0"/>
+          <w:p w14:paraId="6B9F945F" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00DB6F68" w:rsidRDefault="00FB68D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Prerequisite Courses:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9356" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="640BECDB" w14:textId="1296BEF2" w:rsidR="00681162" w:rsidRPr="00392DFA" w:rsidRDefault="00074C07" w:rsidP="00833C72">
-[...18 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="640BECDB" w14:textId="77777777" w:rsidR="00681162" w:rsidRPr="00DB6F68" w:rsidRDefault="00681162" w:rsidP="00833C72">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B4DBF" w:rsidRPr="00392DFA" w14:paraId="0CF86700" w14:textId="486C9227" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="001B4DBF" w:rsidRPr="00DB6F68" w14:paraId="0CF86700" w14:textId="486C9227" w:rsidTr="001B4DBF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1611" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34735A46" w14:textId="77777777" w:rsidR="001B4DBF" w:rsidRPr="00392DFA" w:rsidRDefault="001B4DBF">
-[...3 lines deleted...]
-                <w:bCs w:val="0"/>
+          <w:p w14:paraId="34735A46" w14:textId="77777777" w:rsidR="001B4DBF" w:rsidRPr="00DB6F68" w:rsidRDefault="001B4DBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00392DFA">
-[...2 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Course</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00392DFA">
-[...2 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Language:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3790" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="485B0539" w14:textId="10722901" w:rsidR="001B4DBF" w:rsidRPr="00392DFA" w:rsidRDefault="00074C07" w:rsidP="00833C72">
-[...12 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="485B0539" w14:textId="34C39E1D" w:rsidR="001B4DBF" w:rsidRPr="00DB6F68" w:rsidRDefault="00E66E04" w:rsidP="00833C72">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Turkish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2731" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66E434B8" w14:textId="77777777" w:rsidR="001B4DBF" w:rsidRPr="00392DFA" w:rsidRDefault="001B4DBF">
+          <w:p w14:paraId="66E434B8" w14:textId="77777777" w:rsidR="001B4DBF" w:rsidRPr="00DB6F68" w:rsidRDefault="001B4DBF">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Course Delivery Mode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="082FB09F" w14:textId="4E676AFB" w:rsidR="001B4DBF" w:rsidRPr="00392DFA" w:rsidRDefault="00074C07" w:rsidP="001B4DBF">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="082FB09F" w14:textId="00E113B7" w:rsidR="001B4DBF" w:rsidRPr="00DB6F68" w:rsidRDefault="00E66E04" w:rsidP="001B4DBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00392DFA">
-[...7 lines deleted...]
-              <w:t>Face to Face</w:t>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Face-to-face</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00681162" w:rsidRPr="00392DFA" w14:paraId="0AB777A6" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="00681162" w:rsidRPr="00DB6F68" w14:paraId="0AB777A6" w14:textId="77777777" w:rsidTr="001B4DBF">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1611" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3094351B" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00392DFA" w:rsidRDefault="00FB68D9">
-[...12 lines deleted...]
-                <w:bCs w:val="0"/>
+          <w:p w14:paraId="3094351B" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00DB6F68" w:rsidRDefault="00FB68D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Course Type and Level:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9356" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40C618F0" w14:textId="420BCB44" w:rsidR="00681162" w:rsidRPr="00392DFA" w:rsidRDefault="003360EF" w:rsidP="00833C72">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="40C618F0" w14:textId="5045B51D" w:rsidR="00681162" w:rsidRPr="00DB6F68" w:rsidRDefault="003360EF" w:rsidP="00833C72">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00392DFA">
-[...2 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005D7FBA" w:rsidRPr="00392DFA">
-[...7 lines deleted...]
-              <w:t>Compulsory / Undergraduate / 1st Year / Fall Semester</w:t>
+            <w:r w:rsidR="00E90B6B" w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Compulsory / Undergraduate – 1st Year / Fall Semester</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F96934" w:rsidRPr="00392DFA" w14:paraId="5EFC5230" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="00F96934" w:rsidRPr="00DB6F68" w14:paraId="5EFC5230" w14:textId="77777777" w:rsidTr="00A34611">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5401" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B75C138" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00392DFA" w:rsidRDefault="00FB68D9">
-[...12 lines deleted...]
-                <w:bCs w:val="0"/>
+          <w:p w14:paraId="3B75C138" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00DB6F68" w:rsidRDefault="00FB68D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Instructor's Title, Name, and Surname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1753" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1846" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F8257BD" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00392DFA" w:rsidRDefault="00FB68D9">
-[...12 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="2F8257BD" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00DB6F68" w:rsidRDefault="00FB68D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Course Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2112" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2019" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="366CB1B2" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00392DFA" w:rsidRDefault="00FB68D9">
+          <w:p w14:paraId="366CB1B2" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00DB6F68" w:rsidRDefault="00FB68D9">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Office Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02E9D0CF" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00392DFA" w:rsidRDefault="00FB68D9">
-[...12 lines deleted...]
-                <w:bCs w:val="0"/>
+          <w:p w14:paraId="02E9D0CF" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00DB6F68" w:rsidRDefault="00FB68D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Contact</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F96934" w:rsidRPr="00392DFA" w14:paraId="44256859" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="00F96934" w:rsidRPr="00DB6F68" w14:paraId="44256859" w14:textId="77777777" w:rsidTr="00A34611">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5401" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10E9F61A" w14:textId="78F27E61" w:rsidR="00F96934" w:rsidRPr="00392DFA" w:rsidRDefault="00656CBB" w:rsidP="00466279">
+          <w:p w14:paraId="10E9F61A" w14:textId="1123C817" w:rsidR="00F96934" w:rsidRPr="00DB6F68" w:rsidRDefault="00E90B6B" w:rsidP="00466279">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs w:val="0"/>
-[...8 lines deleted...]
-                <w:bCs w:val="0"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Prof. Dr. Sevin Arslan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1753" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1846" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A92F4D2" w14:textId="2F7219F9" w:rsidR="00F96934" w:rsidRPr="00392DFA" w:rsidRDefault="00B4486C" w:rsidP="00833C72">
+          <w:p w14:paraId="7A92F4D2" w14:textId="77777777" w:rsidR="00F96934" w:rsidRPr="00DB6F68" w:rsidRDefault="00F96934" w:rsidP="00833C72">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2019" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72C71106" w14:textId="20B5B563" w:rsidR="00F96934" w:rsidRPr="00392DFA" w:rsidRDefault="00656CBB" w:rsidP="00833C72">
+          <w:p w14:paraId="72C71106" w14:textId="3711456C" w:rsidR="00F96934" w:rsidRPr="00DB6F68" w:rsidRDefault="00E77C6D" w:rsidP="00833C72">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...12 lines deleted...]
-              <w:t>Thursday 14:00–16:00</w:t>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Wednesday – Thursday (14:00–16:00)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59E51361" w14:textId="0A609526" w:rsidR="00F96934" w:rsidRPr="00392DFA" w:rsidRDefault="002A4EF2" w:rsidP="00833C72">
+          <w:p w14:paraId="3C69EE2F" w14:textId="77777777" w:rsidR="001660E8" w:rsidRPr="00DB6F68" w:rsidRDefault="001660E8" w:rsidP="001660E8">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>alilsevin@cag.edu.tr</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59E51361" w14:textId="77777777" w:rsidR="00F96934" w:rsidRPr="00DB6F68" w:rsidRDefault="00F96934" w:rsidP="00833C72">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs w:val="0"/>
-[...27 lines deleted...]
-            </w:r>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F96934" w:rsidRPr="00392DFA" w14:paraId="7FB1DFE8" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="00F96934" w:rsidRPr="00DB6F68" w14:paraId="7FB1DFE8" w14:textId="77777777" w:rsidTr="001B4DBF">
         <w:trPr>
           <w:trHeight w:val="682"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1611" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A20FEB0" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00392DFA" w:rsidRDefault="00FB68D9">
-[...12 lines deleted...]
-                <w:bCs w:val="0"/>
+          <w:p w14:paraId="6A20FEB0" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00DB6F68" w:rsidRDefault="00FB68D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Course Coordinator:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9356" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0ED79668" w14:textId="2ECDD2C6" w:rsidR="00F96934" w:rsidRPr="00392DFA" w:rsidRDefault="00656CBB" w:rsidP="0034027E">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="0ED79668" w14:textId="405C1914" w:rsidR="00F96934" w:rsidRPr="00DB6F68" w:rsidRDefault="001660E8" w:rsidP="0034027E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00392DFA">
-[...2 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Prof. Dr. Sevin Arslan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003537D4" w:rsidRPr="00392DFA" w14:paraId="0541CFCD" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="003537D4" w:rsidRPr="00DB6F68" w14:paraId="0541CFCD" w14:textId="77777777" w:rsidTr="001B4DBF">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10967" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65E7B619" w14:textId="303D8237" w:rsidR="001C134A" w:rsidRPr="00392DFA" w:rsidRDefault="00FB68D9">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="2828E702" w14:textId="3DA47F8B" w:rsidR="0013210A" w:rsidRPr="00DB6F68" w:rsidRDefault="00FB68D9" w:rsidP="00E74059">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Course Objectives</w:t>
+            </w:r>
+            <w:r w:rsidR="0013210A" w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: The aim of this course is to teach the fundamental concepts of folklore by using artificial intelligence as a tool. It introduces students to the historical development of folklore theories and examines both tangible and intangible cultural elements that shape human life from birth to death. The course </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0013210A" w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>analyzes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0013210A" w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> similarities and differences between cultures through interactive and data-driven approaches, providing students with a dynamic, technological, and contemporary learning experience.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65E7B619" w14:textId="483D8383" w:rsidR="001C134A" w:rsidRPr="00DB6F68" w:rsidRDefault="0013210A" w:rsidP="00E74059">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In addition to theoretical knowledge, students are encouraged to explore cultural elements through </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA53A0">
+              <w:rPr>
+                <w:rStyle w:val="Gl"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>AI-supported</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rStyle w:val="Gl"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> projects</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, which stimulate creativity and transform the course into both an </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA53A0">
+              <w:rPr>
+                <w:rStyle w:val="Gl"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>academic and creative discovery environment</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA53A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...72 lines deleted...]
-              <w:t xml:space="preserve"> but also creative projects supported by artificial intelligence to discover cultural components and foster creativity.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A0CE5" w:rsidRPr="00392DFA" w14:paraId="67AAE7E0" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="003A0CE5" w:rsidRPr="00DB6F68" w14:paraId="67AAE7E0" w14:textId="77777777" w:rsidTr="001B4DBF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="618" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48CDA278" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00392DFA" w:rsidRDefault="00FB68D9" w:rsidP="001B4DBF">
+          <w:p w14:paraId="48CDA278" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00DB6F68" w:rsidRDefault="00FB68D9" w:rsidP="001B4DBF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs w:val="0"/>
-[...8 lines deleted...]
-                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Course Learning Outcomes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7514" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13DEBBE0" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00392DFA" w:rsidRDefault="00FB68D9">
-[...12 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="13DEBBE0" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00DB6F68" w:rsidRDefault="00FB68D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Upon successful completion of this course, the student will be able to;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62DA3187" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00392DFA" w:rsidRDefault="00FB68D9" w:rsidP="001B4DBF">
+          <w:p w14:paraId="62DA3187" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00DB6F68" w:rsidRDefault="00FB68D9" w:rsidP="001B4DBF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs w:val="0"/>
-[...8 lines deleted...]
-                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Relations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A0CE5" w:rsidRPr="00392DFA" w14:paraId="5E01F3BF" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="003A0CE5" w:rsidRPr="00DB6F68" w14:paraId="5E01F3BF" w14:textId="77777777" w:rsidTr="001B4DBF">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="618" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="228E626E" w14:textId="77777777" w:rsidR="003A0CE5" w:rsidRPr="00392DFA" w:rsidRDefault="003A0CE5" w:rsidP="003A4CE2">
+          <w:p w14:paraId="228E626E" w14:textId="77777777" w:rsidR="003A0CE5" w:rsidRPr="00DB6F68" w:rsidRDefault="003A0CE5" w:rsidP="003A4CE2">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7514" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4B62D892" w14:textId="77777777" w:rsidR="003A0CE5" w:rsidRPr="00392DFA" w:rsidRDefault="003A0CE5" w:rsidP="003A4CE2">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="4B62D892" w14:textId="77777777" w:rsidR="003A0CE5" w:rsidRPr="00DB6F68" w:rsidRDefault="003A0CE5" w:rsidP="003A4CE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A1B453D" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00392DFA" w:rsidRDefault="00FB68D9" w:rsidP="00686FBF">
+          <w:p w14:paraId="2A1B453D" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00DB6F68" w:rsidRDefault="00FB68D9" w:rsidP="001B4DBF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Program Outcomes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="733BF3B9" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00392DFA" w:rsidRDefault="00FB68D9" w:rsidP="00686FBF">
+          <w:p w14:paraId="733BF3B9" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00DB6F68" w:rsidRDefault="00FB68D9" w:rsidP="001B4DBF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs w:val="0"/>
-[...8 lines deleted...]
-                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Net Contribution</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A0CE5" w:rsidRPr="00392DFA" w14:paraId="2D010E49" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="003A0CE5" w:rsidRPr="00DB6F68" w14:paraId="2D010E49" w14:textId="77777777" w:rsidTr="001B4DBF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="618" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="0BF0C3D3" w14:textId="77777777" w:rsidR="003A0CE5" w:rsidRPr="00392DFA" w:rsidRDefault="003A0CE5" w:rsidP="003A4CE2">
+          <w:p w14:paraId="0BF0C3D3" w14:textId="77777777" w:rsidR="003A0CE5" w:rsidRPr="00DB6F68" w:rsidRDefault="003A0CE5" w:rsidP="003A4CE2">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E953C89" w14:textId="77777777" w:rsidR="003A0CE5" w:rsidRPr="00392DFA" w:rsidRDefault="003A0CE5" w:rsidP="00466279">
+          <w:p w14:paraId="2E953C89" w14:textId="77777777" w:rsidR="003A0CE5" w:rsidRPr="00DB6F68" w:rsidRDefault="003A0CE5" w:rsidP="00466279">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E40272B" w14:textId="3FB9E825" w:rsidR="003A0CE5" w:rsidRPr="00392DFA" w:rsidRDefault="001E1946" w:rsidP="00466279">
+          <w:p w14:paraId="2E40272B" w14:textId="1DDBFBE4" w:rsidR="003A0CE5" w:rsidRPr="00DB6F68" w:rsidRDefault="00E20490" w:rsidP="00466279">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...12 lines deleted...]
-              <w:t>Understands the basic concepts of folklore.</w:t>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Understand the fundamental concepts of folklore.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E2B5677" w14:textId="79371C2F" w:rsidR="003A0CE5" w:rsidRPr="00392DFA" w:rsidRDefault="00C0708F" w:rsidP="00686FBF">
+          <w:p w14:paraId="6E2B5677" w14:textId="6EA1E10E" w:rsidR="003A0CE5" w:rsidRPr="00516333" w:rsidRDefault="0036201C" w:rsidP="00466279">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516333">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FA0F5C4" w14:textId="22DA8A45" w:rsidR="003A0CE5" w:rsidRPr="00392DFA" w:rsidRDefault="00C0708F" w:rsidP="00686FBF">
+          <w:p w14:paraId="0FA0F5C4" w14:textId="683AB313" w:rsidR="003A0CE5" w:rsidRPr="00516333" w:rsidRDefault="00FF24CE" w:rsidP="00466279">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs w:val="0"/>
-[...8 lines deleted...]
-                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516333">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A0CE5" w:rsidRPr="00392DFA" w14:paraId="347B549F" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="003A0CE5" w:rsidRPr="00DB6F68" w14:paraId="347B549F" w14:textId="77777777" w:rsidTr="001B4DBF">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="618" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="1C8DD532" w14:textId="77777777" w:rsidR="003A0CE5" w:rsidRPr="00392DFA" w:rsidRDefault="003A0CE5" w:rsidP="003A4CE2">
+          <w:p w14:paraId="1C8DD532" w14:textId="77777777" w:rsidR="003A0CE5" w:rsidRPr="00DB6F68" w:rsidRDefault="003A0CE5" w:rsidP="003A4CE2">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0838AE5E" w14:textId="77777777" w:rsidR="003A0CE5" w:rsidRPr="00392DFA" w:rsidRDefault="003A0CE5" w:rsidP="00466279">
+          <w:p w14:paraId="0838AE5E" w14:textId="77777777" w:rsidR="003A0CE5" w:rsidRPr="00DB6F68" w:rsidRDefault="003A0CE5" w:rsidP="00466279">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0185FF67" w14:textId="66B959EE" w:rsidR="003A0CE5" w:rsidRPr="00392DFA" w:rsidRDefault="001E1946" w:rsidP="00466279">
+          <w:p w14:paraId="0185FF67" w14:textId="0B2DC489" w:rsidR="003A0CE5" w:rsidRPr="00DB6F68" w:rsidRDefault="00E20490" w:rsidP="00466279">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...12 lines deleted...]
-              <w:t>Explains the historical development of folklore theories.</w:t>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Explain the historical development of folklore theories.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CA3CF30" w14:textId="6A6BB80F" w:rsidR="003A0CE5" w:rsidRPr="00516333" w:rsidRDefault="0036201C" w:rsidP="00466279">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516333">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>7,11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="035023D5" w14:textId="05960B43" w:rsidR="003A0CE5" w:rsidRPr="00516333" w:rsidRDefault="00FF24CE" w:rsidP="00466279">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516333">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>4,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A0CE5" w:rsidRPr="00DB6F68" w14:paraId="66196677" w14:textId="77777777" w:rsidTr="001B4DBF">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A6A165D" w14:textId="77777777" w:rsidR="003A0CE5" w:rsidRPr="00DB6F68" w:rsidRDefault="003A0CE5" w:rsidP="003A4CE2">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E8E8A1" w14:textId="77777777" w:rsidR="003A0CE5" w:rsidRPr="00DB6F68" w:rsidRDefault="003A0CE5" w:rsidP="00466279">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C314DDE" w14:textId="27306A5B" w:rsidR="003A0CE5" w:rsidRPr="00DB6F68" w:rsidRDefault="00E20490" w:rsidP="00466279">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Recognize the relationship between folklore and other academic disciplines.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A850E46" w14:textId="0EAC27E8" w:rsidR="003A0CE5" w:rsidRPr="00516333" w:rsidRDefault="0036201C" w:rsidP="00466279">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516333">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D8157FC" w14:textId="787569FF" w:rsidR="003A0CE5" w:rsidRPr="00516333" w:rsidRDefault="0036201C" w:rsidP="00466279">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516333">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A0CE5" w:rsidRPr="00DB6F68" w14:paraId="17CD7EDE" w14:textId="77777777" w:rsidTr="001B4DBF">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="777CD040" w14:textId="77777777" w:rsidR="003A0CE5" w:rsidRPr="00DB6F68" w:rsidRDefault="003A0CE5" w:rsidP="003A4CE2">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A4E0C1B" w14:textId="77777777" w:rsidR="003A0CE5" w:rsidRPr="00DB6F68" w:rsidRDefault="003A0CE5" w:rsidP="00466279">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F332E2A" w14:textId="59A530C2" w:rsidR="003A0CE5" w:rsidRPr="00DB6F68" w:rsidRDefault="00360677" w:rsidP="00466279">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Comprehend the nature and main research areas of folklore.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="197EF09B" w14:textId="3E6C599F" w:rsidR="003A0CE5" w:rsidRPr="00516333" w:rsidRDefault="0036201C" w:rsidP="00466279">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516333">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35E11ACA" w14:textId="623A7A5F" w:rsidR="003A0CE5" w:rsidRPr="00516333" w:rsidRDefault="0036201C" w:rsidP="00466279">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516333">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A0CE5" w:rsidRPr="00DB6F68" w14:paraId="18A5A0F9" w14:textId="77777777" w:rsidTr="001B4DBF">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="4188C910" w14:textId="77777777" w:rsidR="003A0CE5" w:rsidRPr="00DB6F68" w:rsidRDefault="003A0CE5" w:rsidP="003A4CE2">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3796506B" w14:textId="77777777" w:rsidR="003A0CE5" w:rsidRPr="00DB6F68" w:rsidRDefault="003A0CE5" w:rsidP="00466279">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C97D80A" w14:textId="620C4B24" w:rsidR="003A0CE5" w:rsidRPr="00DB6F68" w:rsidRDefault="00360677" w:rsidP="00466279">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Learn and apply field research methods used in folklore studies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0847AFD5" w14:textId="5DB70B71" w:rsidR="003A0CE5" w:rsidRPr="00516333" w:rsidRDefault="0036201C" w:rsidP="00466279">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516333">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41313AB2" w14:textId="303E5473" w:rsidR="003A0CE5" w:rsidRPr="00516333" w:rsidRDefault="0036201C" w:rsidP="00466279">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516333">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A0CE5" w:rsidRPr="00DB6F68" w14:paraId="695BF82F" w14:textId="77777777" w:rsidTr="001B4DBF">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="251D2FEC" w14:textId="77777777" w:rsidR="003A0CE5" w:rsidRPr="00DB6F68" w:rsidRDefault="003A0CE5" w:rsidP="003A4CE2">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BC444CD" w14:textId="77777777" w:rsidR="003A0CE5" w:rsidRPr="00DB6F68" w:rsidRDefault="003A0CE5" w:rsidP="00466279">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63906508" w14:textId="35A96E8D" w:rsidR="003A0CE5" w:rsidRPr="00DB6F68" w:rsidRDefault="00360677" w:rsidP="00466279">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Analyze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cultural data using artificial intelligence tools and present findings.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3580C7C9" w14:textId="5261FB82" w:rsidR="003A0CE5" w:rsidRPr="00516333" w:rsidRDefault="0036201C" w:rsidP="00466279">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516333">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="287D48BB" w14:textId="07D923C8" w:rsidR="003A0CE5" w:rsidRPr="00516333" w:rsidRDefault="0036201C" w:rsidP="00466279">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516333">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A0CE5" w:rsidRPr="00DB6F68" w14:paraId="0D228A75" w14:textId="77777777" w:rsidTr="001B4DBF">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="084D2381" w14:textId="77777777" w:rsidR="003A0CE5" w:rsidRPr="00DB6F68" w:rsidRDefault="003A0CE5" w:rsidP="003A4CE2">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1257CC14" w14:textId="77777777" w:rsidR="003A0CE5" w:rsidRPr="00DB6F68" w:rsidRDefault="003A0CE5" w:rsidP="00466279">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D3CE84B" w14:textId="2FE66C27" w:rsidR="003A0CE5" w:rsidRPr="00DB6F68" w:rsidRDefault="0092799C" w:rsidP="00466279">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Develop creative assignments using AI and present folklore elements through modern and interactive approaches.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34A85499" w14:textId="292AFD1F" w:rsidR="003A0CE5" w:rsidRPr="00516333" w:rsidRDefault="0036201C" w:rsidP="00466279">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516333">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>17,18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38C232C5" w14:textId="54061179" w:rsidR="003A0CE5" w:rsidRPr="00516333" w:rsidRDefault="0036201C" w:rsidP="00466279">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516333">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>5,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B5C97" w:rsidRPr="00DB6F68" w14:paraId="62178D78" w14:textId="77777777" w:rsidTr="001B4DBF">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1611" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01266AA6" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00DB6F68" w:rsidRDefault="00FB68D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Course Content:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39D60200" w14:textId="7DC5BC6A" w:rsidR="001B5C97" w:rsidRPr="00DB6F68" w:rsidRDefault="00C12685" w:rsidP="00C12685">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In the course </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rStyle w:val="Gl"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>“Journey into Turkish Folklore with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rStyle w:val="Gl"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, students explore the fundamental concepts and historical development of folklore through modern technologies. The course examines the evolution of folklore in Turkey and worldwide while </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>analyzing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> its cultural and philosophical foundations using AI tools.</w:t>
+            </w:r>
+            <w:r w:rsidR="00841DD6" w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> It also focuses on:</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC1EAE" w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Field research methods in folklore</w:t>
+            </w:r>
+            <w:r w:rsidR="00E75258" w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, AI-supported data analysis, key concepts in folklore studies, </w:t>
+            </w:r>
+            <w:r w:rsidR="004300FC" w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="00E75258" w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ultural and philosophical foundations of folklore as a discipline</w:t>
+            </w:r>
+            <w:r w:rsidR="004300FC" w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>, Historical development and research areas of folklore.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003360EF" w:rsidRPr="00DB6F68" w14:paraId="273CFF31" w14:textId="77777777" w:rsidTr="001B4DBF">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="10967" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C9B273C" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00DB6F68" w:rsidRDefault="00FB68D9" w:rsidP="003208C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Course Schedule (Weekly Plan)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003360EF" w:rsidRPr="00DB6F68" w14:paraId="2A31144A" w14:textId="77777777" w:rsidTr="001B4DBF">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A16BED5" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00DB6F68" w:rsidRDefault="00FB68D9" w:rsidP="001B4DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Week</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4554" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05A3EEE3" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00DB6F68" w:rsidRDefault="00FB68D9" w:rsidP="001B4DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Topic</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2744" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D103774" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00DB6F68" w:rsidRDefault="00FB68D9" w:rsidP="001B4DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Preparation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="722C57CC" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00DB6F68" w:rsidRDefault="00FB68D9" w:rsidP="001B4DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Teaching Methods and Techniques</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003360EF" w:rsidRPr="00DB6F68" w14:paraId="37BF34B0" w14:textId="77777777" w:rsidTr="001B4DBF">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37E41301" w14:textId="77777777" w:rsidR="003360EF" w:rsidRPr="00DB6F68" w:rsidRDefault="003360EF" w:rsidP="00466279">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4554" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43B9E913" w14:textId="10FF08BC" w:rsidR="003923D0" w:rsidRPr="00DB6F68" w:rsidRDefault="00D20F01" w:rsidP="00466279">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Introduction – AI-supported course structure and digital tools in folklore studies</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2744" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E2F6454" w14:textId="531B7144" w:rsidR="003360EF" w:rsidRPr="00DB6F68" w:rsidRDefault="00BD7808" w:rsidP="00466279">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Lecture, Q&amp;A, AI concept maps</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B28CFF9" w14:textId="62D8B198" w:rsidR="003360EF" w:rsidRPr="00DB6F68" w:rsidRDefault="00334B60" w:rsidP="00466279">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rStyle w:val="Gl"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Lecture, Question–Answer</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">Tools: ChatGPT, Canva AI, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Projector, Video screening</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003360EF" w:rsidRPr="00DB6F68" w14:paraId="6F2F8889" w14:textId="77777777" w:rsidTr="001B4DBF">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D550460" w14:textId="77777777" w:rsidR="003360EF" w:rsidRPr="00DB6F68" w:rsidRDefault="003360EF" w:rsidP="00466279">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4554" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0195B8CF" w14:textId="3F231039" w:rsidR="003923D0" w:rsidRPr="00DB6F68" w:rsidRDefault="00D20F01" w:rsidP="00466279">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Development of folklore studies in Turkey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2744" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67DFA02F" w14:textId="34AE4896" w:rsidR="003360EF" w:rsidRPr="00DB6F68" w:rsidRDefault="00BD7808" w:rsidP="00466279">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Presentations, discussion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="091113C1" w14:textId="2B122DC6" w:rsidR="003360EF" w:rsidRPr="00DB6F68" w:rsidRDefault="009E6289" w:rsidP="00466279">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002746D0">
+              <w:rPr>
+                <w:rStyle w:val="Gl"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Presentation, Discussion</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Tools: Canva AI, Projector, PowerPoint, Timeline AI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">Book: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Pertev</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Naili Boratav, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rStyle w:val="Vurgu"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>100 Questions on Turkish Folklore</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003360EF" w:rsidRPr="00DB6F68" w14:paraId="5F373E70" w14:textId="77777777" w:rsidTr="001B4DBF">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D95DD2B" w14:textId="77777777" w:rsidR="003360EF" w:rsidRPr="00DB6F68" w:rsidRDefault="003360EF" w:rsidP="00466279">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4554" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49527597" w14:textId="7DA8F62B" w:rsidR="003923D0" w:rsidRPr="00DB6F68" w:rsidRDefault="00D20F01" w:rsidP="00466279">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Subject and importance of folklore</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2744" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B75F9D1" w14:textId="562BBA04" w:rsidR="003360EF" w:rsidRPr="00DB6F68" w:rsidRDefault="00BD7808" w:rsidP="00466279">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Concept mapping, discussion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77FDD091" w14:textId="3A9F36EF" w:rsidR="003360EF" w:rsidRPr="00DB6F68" w:rsidRDefault="009E6289" w:rsidP="00466279">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rStyle w:val="Gl"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Concept Mapping, Discussion</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Tools: ChatGPT, Projector, Video</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003360EF" w:rsidRPr="00DB6F68" w14:paraId="38C8F85B" w14:textId="77777777" w:rsidTr="001B4DBF">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="656340F4" w14:textId="77777777" w:rsidR="003360EF" w:rsidRPr="00DB6F68" w:rsidRDefault="003360EF" w:rsidP="00466279">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4554" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="110"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00C0708F" w:rsidRPr="00392DFA" w14:paraId="2B57E8AC" w14:textId="77777777">
+            <w:tr w:rsidR="00D20F01" w:rsidRPr="00DB6F68" w14:paraId="3993091F" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="36" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="1D8FA920" w14:textId="77777777" w:rsidR="00C0708F" w:rsidRPr="00392DFA" w:rsidRDefault="00C0708F" w:rsidP="00686FBF">
+                <w:p w14:paraId="4ABFC26F" w14:textId="77777777" w:rsidR="00D20F01" w:rsidRPr="00DB6F68" w:rsidRDefault="00D20F01" w:rsidP="00D20F01">
                   <w:pPr>
-                    <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
+                      <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="6685E33A" w14:textId="77777777" w:rsidR="00C0708F" w:rsidRPr="00392DFA" w:rsidRDefault="00C0708F" w:rsidP="00686FBF">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="58D1BA36" w14:textId="77777777" w:rsidR="00D20F01" w:rsidRPr="00DB6F68" w:rsidRDefault="00D20F01" w:rsidP="00D20F01">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:vanish/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
-              <w:jc w:val="center"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="570"/>
+              <w:gridCol w:w="4283"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00C0708F" w:rsidRPr="00392DFA" w14:paraId="5BB61C7A" w14:textId="77777777" w:rsidTr="00C0708F">
+            <w:tr w:rsidR="00D20F01" w:rsidRPr="00DB6F68" w14:paraId="65661DB8" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
-                <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="510" w:type="dxa"/>
+                  <w:tcW w:w="4223" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="396B129E" w14:textId="2F089877" w:rsidR="00C0708F" w:rsidRPr="00392DFA" w:rsidRDefault="00C0708F" w:rsidP="00686FBF">
+                <w:p w14:paraId="00E17C31" w14:textId="77777777" w:rsidR="00D20F01" w:rsidRPr="00DB6F68" w:rsidRDefault="00D20F01" w:rsidP="00D20F01">
                   <w:pPr>
-                    <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
+                      <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00392DFA">
+                  <w:r w:rsidRPr="00DB6F68">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
+                      <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
-                    <w:t>7, 11</w:t>
+                    <w:t>Relationship of folklore with other sciences</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="0CA3CF30" w14:textId="77777777" w:rsidR="003A0CE5" w:rsidRPr="00392DFA" w:rsidRDefault="003A0CE5" w:rsidP="00686FBF">
+          <w:p w14:paraId="2BBFAA8E" w14:textId="6BED57F0" w:rsidR="003923D0" w:rsidRPr="00DB6F68" w:rsidRDefault="003923D0" w:rsidP="00466279">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2744" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72FEE239" w14:textId="0D9D5C7C" w:rsidR="003360EF" w:rsidRPr="00DB6F68" w:rsidRDefault="00E8298B" w:rsidP="00466279">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Group work, panel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3739A057" w14:textId="4B006859" w:rsidR="003360EF" w:rsidRPr="00DB6F68" w:rsidRDefault="009E6289" w:rsidP="00466279">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002746D0">
+              <w:rPr>
+                <w:rStyle w:val="Gl"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Group Work, Panel</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Tools: Canva, PowerPoint Presentation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">Book: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Pertev</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Naili Boratav, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rStyle w:val="Vurgu"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>100 Questions on Turkish Folklore</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003360EF" w:rsidRPr="00DB6F68" w14:paraId="7C592F63" w14:textId="77777777" w:rsidTr="001B4DBF">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10EC913B" w14:textId="77777777" w:rsidR="003360EF" w:rsidRPr="00DB6F68" w:rsidRDefault="003360EF" w:rsidP="00466279">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4554" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E8C3390" w14:textId="04E91AAF" w:rsidR="003923D0" w:rsidRPr="00DB6F68" w:rsidRDefault="00460D75" w:rsidP="00466279">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Sources of folklore and folk literature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2744" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43A2FED1" w14:textId="6ECBC5C2" w:rsidR="003360EF" w:rsidRPr="00DB6F68" w:rsidRDefault="00E8298B" w:rsidP="00466279">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Digital posters, presentations</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F167A28" w14:textId="43674E68" w:rsidR="003360EF" w:rsidRPr="00DB6F68" w:rsidRDefault="00772623" w:rsidP="00466279">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA53A0">
+              <w:rPr>
+                <w:rStyle w:val="Gl"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Digital Poster, Presentation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">Book: Assoc. Prof. Dr. Mustafa </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Aça</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et al., </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rStyle w:val="Vurgu"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Handbook of Folklore</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003360EF" w:rsidRPr="00DB6F68" w14:paraId="58A7C5E3" w14:textId="77777777" w:rsidTr="001B4DBF">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="047BE786" w14:textId="77777777" w:rsidR="003360EF" w:rsidRPr="00DB6F68" w:rsidRDefault="003360EF" w:rsidP="00466279">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4554" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="206DAB37" w14:textId="31D6F080" w:rsidR="003923D0" w:rsidRPr="00DB6F68" w:rsidRDefault="00460D75" w:rsidP="00466279">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Field research techniques in folklore</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2744" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="110"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00282383" w:rsidRPr="00392DFA" w14:paraId="41AC6F5C" w14:textId="77777777">
+            <w:tr w:rsidR="00E8298B" w:rsidRPr="00DB6F68" w14:paraId="22E73D76" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="36" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="1AD6E8C4" w14:textId="77777777" w:rsidR="00282383" w:rsidRPr="00392DFA" w:rsidRDefault="00282383" w:rsidP="00686FBF">
+                <w:p w14:paraId="33536F72" w14:textId="77777777" w:rsidR="00E8298B" w:rsidRPr="00DB6F68" w:rsidRDefault="00E8298B" w:rsidP="00E8298B">
                   <w:pPr>
-                    <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
+                      <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="0F38F331" w14:textId="77777777" w:rsidR="00282383" w:rsidRPr="00392DFA" w:rsidRDefault="00282383" w:rsidP="00686FBF">
-[...4 lines deleted...]
-                <w:bCs w:val="0"/>
+          <w:p w14:paraId="1C2D9191" w14:textId="77777777" w:rsidR="00E8298B" w:rsidRPr="00DB6F68" w:rsidRDefault="00E8298B" w:rsidP="00E8298B">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:vanish/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
-              <w:jc w:val="center"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="450"/>
+              <w:gridCol w:w="2650"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00282383" w:rsidRPr="00392DFA" w14:paraId="391368F6" w14:textId="77777777" w:rsidTr="00686FBF">
+            <w:tr w:rsidR="00E8298B" w:rsidRPr="00DB6F68" w14:paraId="04F341E6" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
-                <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="390" w:type="dxa"/>
+                  <w:tcW w:w="2590" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="16D65F51" w14:textId="77777777" w:rsidR="00282383" w:rsidRPr="00392DFA" w:rsidRDefault="00282383" w:rsidP="00686FBF">
+                <w:p w14:paraId="1B3615E9" w14:textId="77777777" w:rsidR="00E8298B" w:rsidRPr="00DB6F68" w:rsidRDefault="00E8298B" w:rsidP="00E8298B">
                   <w:pPr>
-                    <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
+                      <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00392DFA">
+                  <w:r w:rsidRPr="00DB6F68">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
+                      <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
-                    <w:t>4, 5</w:t>
+                    <w:t>Scenario writing, role play</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="035023D5" w14:textId="77777777" w:rsidR="003A0CE5" w:rsidRPr="00392DFA" w:rsidRDefault="003A0CE5" w:rsidP="00686FBF">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2A4E24EA" w14:textId="77777777" w:rsidR="003360EF" w:rsidRPr="00DB6F68" w:rsidRDefault="003360EF" w:rsidP="00466279">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12EAE6DF" w14:textId="367B2AFE" w:rsidR="003360EF" w:rsidRPr="00DB6F68" w:rsidRDefault="00772623" w:rsidP="00466279">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002746D0">
+              <w:rPr>
+                <w:rStyle w:val="Gl"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Scenario Writing, Role Play</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">Book: Metin Ekici, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rStyle w:val="Vurgu"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Folklore Compilation and Research Methods</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A0CE5" w:rsidRPr="00392DFA" w14:paraId="66196677" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="003360EF" w:rsidRPr="00DB6F68" w14:paraId="6CA30A28" w14:textId="77777777" w:rsidTr="001B4DBF">
         <w:trPr>
-          <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="618" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="894" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52E8E8A1" w14:textId="77777777" w:rsidR="003A0CE5" w:rsidRPr="00392DFA" w:rsidRDefault="003A0CE5" w:rsidP="00466279">
+          <w:p w14:paraId="375F7D3E" w14:textId="77777777" w:rsidR="003360EF" w:rsidRPr="00DB6F68" w:rsidRDefault="003360EF" w:rsidP="00466279">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...20 lines deleted...]
-            <w:gridSpan w:val="7"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4554" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
-            <w:vAlign w:val="center"/>
-[...149 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="110"/>
             </w:tblGrid>
-            <w:tr w:rsidR="008B10EF" w:rsidRPr="00392DFA" w14:paraId="2F8D61E4" w14:textId="77777777">
+            <w:tr w:rsidR="00460D75" w:rsidRPr="00DB6F68" w14:paraId="64919ACE" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="36" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="3D2AD72B" w14:textId="77777777" w:rsidR="008B10EF" w:rsidRPr="00392DFA" w:rsidRDefault="008B10EF" w:rsidP="008B10EF">
+                <w:p w14:paraId="31033EEB" w14:textId="77777777" w:rsidR="00460D75" w:rsidRPr="00DB6F68" w:rsidRDefault="00460D75" w:rsidP="00460D75">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
+                      <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="5DF1366D" w14:textId="77777777" w:rsidR="008B10EF" w:rsidRPr="00392DFA" w:rsidRDefault="008B10EF" w:rsidP="008B10EF">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="40ECBE15" w14:textId="77777777" w:rsidR="00460D75" w:rsidRPr="00DB6F68" w:rsidRDefault="00460D75" w:rsidP="00460D75">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:vanish/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="5508"/>
+              <w:gridCol w:w="5236"/>
             </w:tblGrid>
-            <w:tr w:rsidR="008B10EF" w:rsidRPr="00392DFA" w14:paraId="6E0F4F89" w14:textId="77777777">
+            <w:tr w:rsidR="00460D75" w:rsidRPr="00DB6F68" w14:paraId="52F86963" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5448" w:type="dxa"/>
+                  <w:tcW w:w="5176" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="09C1E232" w14:textId="77777777" w:rsidR="008B10EF" w:rsidRPr="00392DFA" w:rsidRDefault="008B10EF" w:rsidP="008B10EF">
+                <w:p w14:paraId="5544FF06" w14:textId="77777777" w:rsidR="00460D75" w:rsidRPr="00DB6F68" w:rsidRDefault="00460D75" w:rsidP="00460D75">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
+                      <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00392DFA">
+                  <w:r w:rsidRPr="00DB6F68">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
+                      <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
-                    <w:t>Identifies the nature and main research areas of folklore.</w:t>
+                    <w:t>Data collection and documentation in folklore studies</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="6F332E2A" w14:textId="77777777" w:rsidR="003A0CE5" w:rsidRPr="00392DFA" w:rsidRDefault="003A0CE5" w:rsidP="00466279">
+          <w:p w14:paraId="65547CF4" w14:textId="77777777" w:rsidR="003923D0" w:rsidRPr="00DB6F68" w:rsidRDefault="003923D0" w:rsidP="00466279">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2744" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="754A76C7" w14:textId="796F2B2D" w:rsidR="003360EF" w:rsidRPr="00DB6F68" w:rsidRDefault="00E8298B" w:rsidP="00466279">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Simulation, comparison</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44BB9DD7" w14:textId="5E529DBE" w:rsidR="003360EF" w:rsidRPr="00DB6F68" w:rsidRDefault="00772623" w:rsidP="00466279">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002746D0">
+              <w:rPr>
+                <w:rStyle w:val="Gl"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Simulation, Comparison</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">Book: Metin Ekici, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rStyle w:val="Vurgu"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Folklore Compilation and Research Methods</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003360EF" w:rsidRPr="00DB6F68" w14:paraId="27BFB469" w14:textId="77777777" w:rsidTr="001B4DBF">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45C9A48E" w14:textId="77777777" w:rsidR="003360EF" w:rsidRPr="00DB6F68" w:rsidRDefault="003360EF" w:rsidP="00466279">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4554" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63BAB785" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00DB6F68" w:rsidRDefault="00FB68D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Midterm Exam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2744" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D1F64A7" w14:textId="77777777" w:rsidR="003360EF" w:rsidRPr="00DB6F68" w:rsidRDefault="003360EF" w:rsidP="00466279">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-            <w:tcW w:w="1417" w:type="dxa"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2775" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="197EF09B" w14:textId="78F7598A" w:rsidR="003A0CE5" w:rsidRPr="00392DFA" w:rsidRDefault="00282383" w:rsidP="00686FBF">
-[...49 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="08650D66" w14:textId="77777777" w:rsidR="003360EF" w:rsidRPr="00DB6F68" w:rsidRDefault="003360EF" w:rsidP="00466279">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A0CE5" w:rsidRPr="00392DFA" w14:paraId="18A5A0F9" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="00262E8A" w:rsidRPr="00DB6F68" w14:paraId="2150C488" w14:textId="77777777" w:rsidTr="001B4DBF">
         <w:trPr>
-          <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="618" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="894" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3796506B" w14:textId="77777777" w:rsidR="003A0CE5" w:rsidRPr="00392DFA" w:rsidRDefault="003A0CE5" w:rsidP="00466279">
+          <w:p w14:paraId="0078D606" w14:textId="77777777" w:rsidR="00262E8A" w:rsidRPr="00DB6F68" w:rsidRDefault="00262E8A" w:rsidP="00262E8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...20 lines deleted...]
-            <w:gridSpan w:val="7"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4554" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="110"/>
             </w:tblGrid>
-            <w:tr w:rsidR="008B10EF" w:rsidRPr="00392DFA" w14:paraId="6FE18097" w14:textId="77777777">
+            <w:tr w:rsidR="00262E8A" w:rsidRPr="00DB6F68" w14:paraId="47DD3A36" w14:textId="77777777" w:rsidTr="00D04CE8">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="36" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="02361573" w14:textId="77777777" w:rsidR="008B10EF" w:rsidRPr="00392DFA" w:rsidRDefault="008B10EF" w:rsidP="008B10EF">
+                <w:p w14:paraId="6181B3D7" w14:textId="77777777" w:rsidR="00262E8A" w:rsidRPr="00DB6F68" w:rsidRDefault="00262E8A" w:rsidP="00262E8A">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
+                      <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="390F1A51" w14:textId="77777777" w:rsidR="008B10EF" w:rsidRPr="00392DFA" w:rsidRDefault="008B10EF" w:rsidP="008B10EF">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="0D0F142B" w14:textId="77777777" w:rsidR="00262E8A" w:rsidRPr="00DB6F68" w:rsidRDefault="00262E8A" w:rsidP="00262E8A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:vanish/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="5249"/>
+              <w:gridCol w:w="4922"/>
             </w:tblGrid>
-            <w:tr w:rsidR="008B10EF" w:rsidRPr="00392DFA" w14:paraId="01FFD2CB" w14:textId="77777777">
+            <w:tr w:rsidR="00262E8A" w:rsidRPr="00DB6F68" w14:paraId="18CCE25C" w14:textId="77777777" w:rsidTr="00D04CE8">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5189" w:type="dxa"/>
+                  <w:tcW w:w="4862" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="137170C4" w14:textId="77777777" w:rsidR="008B10EF" w:rsidRPr="00392DFA" w:rsidRDefault="008B10EF" w:rsidP="008B10EF">
+                <w:p w14:paraId="16857457" w14:textId="77777777" w:rsidR="00262E8A" w:rsidRPr="00DB6F68" w:rsidRDefault="00262E8A" w:rsidP="00262E8A">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
+                      <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00392DFA">
+                  <w:r w:rsidRPr="00DB6F68">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
+                      <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
-                    <w:t>Learns and applies field research methods in folklore.</w:t>
+                    <w:t>Midterm project presentations and peer evaluation</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="1C97D80A" w14:textId="77777777" w:rsidR="003A0CE5" w:rsidRPr="00392DFA" w:rsidRDefault="003A0CE5" w:rsidP="00466279">
+          <w:p w14:paraId="36B7484C" w14:textId="4A8A7479" w:rsidR="00262E8A" w:rsidRPr="00DB6F68" w:rsidRDefault="00262E8A" w:rsidP="00262E8A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2744" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="305D5438" w14:textId="30E97FA8" w:rsidR="00262E8A" w:rsidRPr="00DB6F68" w:rsidRDefault="00A60A54" w:rsidP="00262E8A">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-            <w:tcW w:w="1417" w:type="dxa"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Presentation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2775" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0847AFD5" w14:textId="70469A63" w:rsidR="003A0CE5" w:rsidRPr="00392DFA" w:rsidRDefault="00DE44AA" w:rsidP="00686FBF">
-[...49 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0774A7A9" w14:textId="77777777" w:rsidR="00262E8A" w:rsidRPr="00DB6F68" w:rsidRDefault="00262E8A" w:rsidP="00262E8A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A0CE5" w:rsidRPr="00392DFA" w14:paraId="695BF82F" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="67B97828" w14:textId="77777777" w:rsidTr="001B4DBF">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="618" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="894" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BC444CD" w14:textId="77777777" w:rsidR="003A0CE5" w:rsidRPr="00392DFA" w:rsidRDefault="003A0CE5" w:rsidP="00466279">
+          <w:p w14:paraId="3290497C" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...20 lines deleted...]
-            <w:gridSpan w:val="7"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4554" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="645FD6BD" w14:textId="1CF1031D" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Terminology and concepts in folklore</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2744" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BBDEF72" w14:textId="7ED1DC2D" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A60A54" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Concept classification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5097B9A3" w14:textId="53357F8D" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00355EF1" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Presentation of the Application, Peer Evaluation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="45EC7ED5" w14:textId="77777777" w:rsidTr="001B4DBF">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51437D7B" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4554" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2531C78E" w14:textId="01EF1824" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Folklore theories and research methods</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2744" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="15" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:top w:w="15" w:type="dxa"/>
+                <w:left w:w="15" w:type="dxa"/>
+                <w:bottom w:w="15" w:type="dxa"/>
+                <w:right w:w="15" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="981"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="052D6476" w14:textId="77777777" w:rsidTr="000C06C5">
+              <w:trPr>
+                <w:tblCellSpacing w:w="15" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="921" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="2AA7DF47" w14:textId="360C0AB3" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="000C06C5" w:rsidP="00C270D4">
+                  <w:pPr>
+                    <w:ind w:right="-1604"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00DB6F68">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                    <w:t>G</w:t>
+                  </w:r>
+                  <w:r w:rsidR="006D1888" w:rsidRPr="00DB6F68">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Discussion, presentati</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00126818" w:rsidRPr="00DB6F68">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                    <w:t>on</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="3973C927" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:vanish/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="15" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:top w:w="15" w:type="dxa"/>
+                <w:left w:w="15" w:type="dxa"/>
+                <w:bottom w:w="15" w:type="dxa"/>
+                <w:right w:w="15" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="2217"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="41FF8286" w14:textId="77777777">
+              <w:trPr>
+                <w:tblCellSpacing w:w="15" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2157" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="29F89F2E" w14:textId="4AE2EE04" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="01C14D55" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FC078F0" w14:textId="6B9BA87F" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00C270D4" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002746D0">
+              <w:rPr>
+                <w:rStyle w:val="Gl"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Definition and Concept Classification</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Tools: Canva, ChatGPT, Projector, PowerPoint Presentation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="25DD7FE9" w14:textId="77777777" w:rsidTr="001B4DBF">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CCA94A9" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4554" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="110"/>
             </w:tblGrid>
-            <w:tr w:rsidR="008B10EF" w:rsidRPr="00392DFA" w14:paraId="2431C01E" w14:textId="77777777">
+            <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="06586984" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="36" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="6750DCC1" w14:textId="77777777" w:rsidR="008B10EF" w:rsidRPr="00392DFA" w:rsidRDefault="008B10EF" w:rsidP="008B10EF">
+                <w:p w14:paraId="0DD38315" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
+                      <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="23A3F6DF" w14:textId="77777777" w:rsidR="008B10EF" w:rsidRPr="00392DFA" w:rsidRDefault="008B10EF" w:rsidP="008B10EF">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="08D498DD" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:vanish/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="9034"/>
+              <w:gridCol w:w="3863"/>
             </w:tblGrid>
-            <w:tr w:rsidR="008B10EF" w:rsidRPr="00392DFA" w14:paraId="699F8BB0" w14:textId="77777777">
+            <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="1581F249" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="8974" w:type="dxa"/>
+                  <w:tcW w:w="3803" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="644296C9" w14:textId="77777777" w:rsidR="008B10EF" w:rsidRPr="00392DFA" w:rsidRDefault="008B10EF" w:rsidP="008B10EF">
+                <w:p w14:paraId="5EF91AB1" w14:textId="65F5C449" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
+                      <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00392DFA">
+                  <w:r w:rsidRPr="00DB6F68">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
+                      <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Gains the ability to </w:t>
+                    <w:t>Text-</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:r w:rsidRPr="00392DFA">
+                  <w:r w:rsidRPr="00DB6F68">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
+                      <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
-                    <w:t>analyze</w:t>
+                    <w:t>centered</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
-                  <w:r w:rsidRPr="00392DFA">
+                  <w:r w:rsidRPr="00DB6F68">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
+                      <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> cultural data and present results using artificial intelligence tools.</w:t>
+                    <w:t xml:space="preserve"> folklore theories</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="63906508" w14:textId="77777777" w:rsidR="003A0CE5" w:rsidRPr="00392DFA" w:rsidRDefault="003A0CE5" w:rsidP="00466279">
+          <w:p w14:paraId="22B5E4B9" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2744" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="1928" w:type="dxa"/>
+              <w:tblCellSpacing w:w="15" w:type="dxa"/>
+              <w:tblInd w:w="612" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:top w:w="15" w:type="dxa"/>
+                <w:left w:w="15" w:type="dxa"/>
+                <w:bottom w:w="15" w:type="dxa"/>
+                <w:right w:w="15" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="1928"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="46976877" w14:textId="77777777" w:rsidTr="0092642F">
+              <w:trPr>
+                <w:tblCellSpacing w:w="15" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1868" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="76556F30" w14:textId="0821207C" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="0092642F" w:rsidP="0092642F">
+                  <w:pPr>
+                    <w:ind w:firstLine="179"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00DB6F68">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                    <w:t>Text analysis, case study</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="398F89F4" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-            <w:tcW w:w="1417" w:type="dxa"/>
+                <w:bCs/>
+                <w:vanish/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="15" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:top w:w="15" w:type="dxa"/>
+                <w:left w:w="15" w:type="dxa"/>
+                <w:bottom w:w="15" w:type="dxa"/>
+                <w:right w:w="15" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="2437"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="301F9074" w14:textId="77777777">
+              <w:trPr>
+                <w:tblCellSpacing w:w="15" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2377" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="52AC1E9F" w14:textId="5A7EFD65" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="37145211" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2775" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3580C7C9" w14:textId="2D05977B" w:rsidR="003A0CE5" w:rsidRPr="00392DFA" w:rsidRDefault="00DE44AA" w:rsidP="00686FBF">
-[...48 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w14:paraId="219D2D3F" w14:textId="329195A4" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="008D2815" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00657ECB">
+              <w:rPr>
+                <w:rStyle w:val="Gl"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Discussion, Presentation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">Book: Özkul Çobanoğlu, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rStyle w:val="Vurgu"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Introduction to the History of Folklore Theories and Research Methods</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A0CE5" w:rsidRPr="00392DFA" w14:paraId="0D228A75" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="034432ED" w14:textId="77777777" w:rsidTr="001B4DBF">
         <w:trPr>
-          <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="618" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="894" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1257CC14" w14:textId="77777777" w:rsidR="003A0CE5" w:rsidRPr="00392DFA" w:rsidRDefault="003A0CE5" w:rsidP="00466279">
+          <w:p w14:paraId="3D80E60F" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...20 lines deleted...]
-            <w:gridSpan w:val="7"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4554" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="15" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:top w:w="15" w:type="dxa"/>
+                <w:left w:w="15" w:type="dxa"/>
+                <w:bottom w:w="15" w:type="dxa"/>
+                <w:right w:w="15" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3702"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="5730C7A6" w14:textId="77777777" w:rsidTr="00C17ABD">
+              <w:trPr>
+                <w:tblCellSpacing w:w="15" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3642" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="326E9401" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00DB6F68">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                    <w:t>Context-</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00DB6F68">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                    <w:t>centered</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00DB6F68">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> folklore approaches</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="1506B42E" w14:textId="6E73A7B5" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2744" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D3AFD50" w14:textId="401E5619" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="0092642F" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Performance evaluation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B14AD2C" w14:textId="5356782B" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="008D2815" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00657ECB">
+              <w:rPr>
+                <w:rStyle w:val="Gl"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Performance, Performance Evaluation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Tools: ChatGPT, PowerPoint Presentation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">Book: Özkul Çobanoğlu, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rStyle w:val="Vurgu"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Introduction to the History of Folklore Theories and Research Methods</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="7FF5CB9F" w14:textId="77777777" w:rsidTr="001B4DBF">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A625B94" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4554" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="110"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00C0708F" w:rsidRPr="00392DFA" w14:paraId="3B69ABF0" w14:textId="77777777">
+            <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="070CC3A6" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="36" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="5A8F02C2" w14:textId="77777777" w:rsidR="00C0708F" w:rsidRPr="00392DFA" w:rsidRDefault="00C0708F" w:rsidP="00C0708F">
+                <w:p w14:paraId="355488B1" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
+                      <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="5FF5D966" w14:textId="77777777" w:rsidR="00C0708F" w:rsidRPr="00392DFA" w:rsidRDefault="00C0708F" w:rsidP="00C0708F">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="0FBA6683" w14:textId="1B166D18" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00F176B7" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:vanish/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...319 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Pre-Islamic belief systems influencing Anatolian folklore</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A60206C" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:vAlign w:val="center"/>
-[...1374 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="110"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00C45C72" w:rsidRPr="00392DFA" w14:paraId="555106DB" w14:textId="77777777">
+            <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="1FBFB901" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="36" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="195B0EBC" w14:textId="77777777" w:rsidR="00C45C72" w:rsidRPr="00392DFA" w:rsidRDefault="00C45C72" w:rsidP="00C45C72">
+                <w:p w14:paraId="156D5E1A" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
+                      <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="2080E11E" w14:textId="77777777" w:rsidR="00C45C72" w:rsidRPr="00392DFA" w:rsidRDefault="00C45C72" w:rsidP="00C45C72">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="19291FA0" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:vanish/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblW w:w="2682" w:type="dxa"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="3189"/>
+              <w:gridCol w:w="2682"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00C45C72" w:rsidRPr="00392DFA" w14:paraId="0AEE26B4" w14:textId="77777777">
+            <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="2A0B9631" w14:textId="77777777" w:rsidTr="0092642F">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3129" w:type="dxa"/>
+                  <w:tcW w:w="2622" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="0B490269" w14:textId="77777777" w:rsidR="00C45C72" w:rsidRPr="00392DFA" w:rsidRDefault="00C45C72" w:rsidP="00C45C72">
+                <w:p w14:paraId="59AF02CF" w14:textId="534339B7" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="0092642F" w:rsidP="00A50FD0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
+                      <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00392DFA">
+                  <w:r w:rsidRPr="00DB6F68">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
+                      <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
-                    <w:t>Theoretical framework analysis.</w:t>
+                    <w:t>Group analysis</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="01C14D55" w14:textId="77777777" w:rsidR="003360EF" w:rsidRPr="00392DFA" w:rsidRDefault="003360EF" w:rsidP="00466279">
+          <w:p w14:paraId="34C8B00B" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1216638D" w14:textId="5FD54E98" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00D13E78" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Teamwork, Tabulation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="77110B03" w14:textId="77777777" w:rsidTr="001B4DBF">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="894" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="139183D5" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4554" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="507B399A" w14:textId="0D006DFC" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00F176B7" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Totemism, Animism, Shamanism, Buddhism, Zoroastrianism, Manichaeism</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2744" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="225D9DC4" w14:textId="739F04B8" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="0092642F" w:rsidP="00A50FD0">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Mapping, discussion</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2775" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FC078F0" w14:textId="1B4980FE" w:rsidR="003360EF" w:rsidRPr="00392DFA" w:rsidRDefault="00992C36" w:rsidP="00466279">
-[...17 lines deleted...]
-              <w:t>Presentation, Discussion</w:t>
+          <w:p w14:paraId="7C7A335A" w14:textId="04CBE54A" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00D13E78" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Mapping, Discussion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003360EF" w:rsidRPr="00392DFA" w14:paraId="25DD7FE9" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="11CE4BFD" w14:textId="77777777" w:rsidTr="001B4DBF">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="894" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CCA94A9" w14:textId="77777777" w:rsidR="003360EF" w:rsidRPr="00392DFA" w:rsidRDefault="003360EF" w:rsidP="00466279">
+          <w:p w14:paraId="63E07417" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00392DFA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4554" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:tbl>
-[...130 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="34D275E4" w14:textId="4328549A" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Turks and monotheistic religions</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37145211" w14:textId="0D8BBAC1" w:rsidR="003360EF" w:rsidRPr="00392DFA" w:rsidRDefault="00C45C72" w:rsidP="00466279">
+          <w:p w14:paraId="09017603" w14:textId="12F55562" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00381C92" w:rsidP="00A50FD0">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...12 lines deleted...]
-              <w:t>Case studies and text analysis.</w:t>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Story and scenario design</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2775" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="219D2D3F" w14:textId="6506A8A1" w:rsidR="003360EF" w:rsidRPr="00392DFA" w:rsidRDefault="005F0C35" w:rsidP="00466279">
-[...17 lines deleted...]
-              <w:t>Analysis, Discussion</w:t>
+          <w:p w14:paraId="1818FDD3" w14:textId="53239B17" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00610379" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00657ECB">
+              <w:rPr>
+                <w:rStyle w:val="Gl"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Storytelling, Scenario Writing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Tools: ChatGPT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005221D8" w:rsidRPr="00392DFA" w14:paraId="034432ED" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="0003BC82" w14:textId="77777777" w:rsidTr="001B4DBF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="894" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D80E60F" w14:textId="77777777" w:rsidR="005221D8" w:rsidRPr="00392DFA" w:rsidRDefault="005221D8" w:rsidP="00466279">
+          <w:p w14:paraId="3245F590" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00392DFA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4554" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1506B42E" w14:textId="0BE9DCCD" w:rsidR="005221D8" w:rsidRPr="00392DFA" w:rsidRDefault="00DE2C17" w:rsidP="00466279">
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> folklore methods.</w:t>
+          <w:p w14:paraId="40EA682F" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Final Exam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D3AFD50" w14:textId="3336EA43" w:rsidR="005221D8" w:rsidRPr="00392DFA" w:rsidRDefault="00BC4BAF" w:rsidP="00466279">
+          <w:p w14:paraId="7BABA8DD" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...14 lines deleted...]
-            </w:r>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2775" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B14AD2C" w14:textId="523A1D9E" w:rsidR="005221D8" w:rsidRPr="00392DFA" w:rsidRDefault="005F0C35" w:rsidP="00466279">
-[...17 lines deleted...]
-              <w:t>Demonstration</w:t>
+          <w:p w14:paraId="037A25AB" w14:textId="5723B08B" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00610379" w:rsidP="00610379">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rStyle w:val="Gl"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Project Evaluation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00883290" w:rsidRPr="00392DFA" w14:paraId="7FF5CB9F" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="0CD3D985" w14:textId="77777777" w:rsidTr="001B4DBF">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="894" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A625B94" w14:textId="77777777" w:rsidR="00883290" w:rsidRPr="00392DFA" w:rsidRDefault="00883290" w:rsidP="00466279">
+          <w:p w14:paraId="2A638139" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00392DFA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4554" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A60206C" w14:textId="75E68412" w:rsidR="00883290" w:rsidRPr="00392DFA" w:rsidRDefault="00DE2C17" w:rsidP="00466279">
-[...17 lines deleted...]
-              <w:t>Pre-Islamic belief systems in Anatolian folklore.</w:t>
+          <w:p w14:paraId="466131D0" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Final Exam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34C8B00B" w14:textId="24B3D2D0" w:rsidR="00883290" w:rsidRPr="00392DFA" w:rsidRDefault="00BC4BAF" w:rsidP="00466279">
+          <w:p w14:paraId="19C0D284" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...14 lines deleted...]
-            </w:r>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2775" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1216638D" w14:textId="33CEEDFA" w:rsidR="00883290" w:rsidRPr="00392DFA" w:rsidRDefault="005F0C35" w:rsidP="00466279">
-[...18 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1558DAF0" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007152C2" w:rsidRPr="00392DFA" w14:paraId="77110B03" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="2F5EF0F2" w14:textId="77777777" w:rsidTr="001B4DBF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="894" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="10967" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="139183D5" w14:textId="77777777" w:rsidR="007152C2" w:rsidRPr="00392DFA" w:rsidRDefault="007152C2" w:rsidP="00466279">
+          <w:p w14:paraId="364C7CDD" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs w:val="0"/>
-[...113 lines deleted...]
-              <w:t>Discussion, Mapping</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Course Resources</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00883290" w:rsidRPr="00392DFA" w14:paraId="11CE4BFD" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="18511C52" w14:textId="77777777" w:rsidTr="001B4DBF">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="894" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3449" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="684E3267" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Textbook:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="7518" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63E07417" w14:textId="77777777" w:rsidR="00883290" w:rsidRPr="00392DFA" w:rsidRDefault="00CC1866" w:rsidP="00466279">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="2B9521A1" w14:textId="77777777" w:rsidR="00FD4EA3" w:rsidRPr="00B601DC" w:rsidRDefault="00FD4EA3" w:rsidP="00FD4EA3">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00392DFA">
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B601DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-GB"/>
-[...74 lines deleted...]
-            <w:pPr>
+              </w:rPr>
+              <w:t>Prof.Dr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B601DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00392DFA">
+              </w:rPr>
+              <w:t xml:space="preserve">. Erman </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B601DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-              <w:t>Storytelling, Scenario Writing</w:t>
+              </w:rPr>
+              <w:t>Artur</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B601DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, Türk Halkbilimi, 2. Baskı, Kitabevi Yayınları, İstanbul, 2007.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AF085FE" w14:textId="09583CE1" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00FD4EA3" w:rsidP="00FD4EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B601DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doç. Dr. Mustafa Aça ve diğerleri, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B601DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Halkbilimi El Kitabı</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B601DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, Nobel Yayınları, 4. Basım, 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00883290" w:rsidRPr="00392DFA" w14:paraId="0003BC82" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="0F5447FC" w14:textId="77777777" w:rsidTr="001B4DBF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="894" w:type="dxa"/>
-[...59 lines deleted...]
-            <w:tcW w:w="2744" w:type="dxa"/>
+            <w:tcW w:w="3449" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BABA8DD" w14:textId="77777777" w:rsidR="00883290" w:rsidRPr="00392DFA" w:rsidRDefault="00883290" w:rsidP="00466279">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7AB82E5B" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Recommended References:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2775" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="7518" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FB14A97" w14:textId="77777777" w:rsidR="00B601DC" w:rsidRPr="00B601DC" w:rsidRDefault="00B601DC" w:rsidP="00B601DC">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B601DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pertev Naili Boratav. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B601DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 Soruda Türk Folkloru, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B601DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B601DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Baskı,Gerçek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B601DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yayınevi, İstanbul,1973.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F876755" w14:textId="77777777" w:rsidR="00B601DC" w:rsidRPr="00B601DC" w:rsidRDefault="00B601DC" w:rsidP="00B601DC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B601DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Metin Ekici. Halkbilgisi (Folklor) Derleme ve İnceleme Yöntemleri, 2. Baskı, Geleneksel Yayıncılık,2007.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0894180D" w14:textId="77777777" w:rsidR="00B601DC" w:rsidRPr="00B601DC" w:rsidRDefault="00B601DC" w:rsidP="00B601DC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="36"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B601DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:kern w:val="36"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr. Phil. Hamit Zübeyir </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B601DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:kern w:val="36"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Koşay</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B601DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:kern w:val="36"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, Makaleler ve İncelemeler</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B601DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="36"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>; Ayyıldız Matbaası, Ankara 1974.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="346B5B0D" w14:textId="77777777" w:rsidR="00B601DC" w:rsidRPr="00B601DC" w:rsidRDefault="00B601DC" w:rsidP="00B601DC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B601DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="36"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Julius </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B601DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="36"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Krohn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B601DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="36"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B601DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:kern w:val="36"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Halk Bilimi Yöntemi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B601DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="36"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B601DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Türk Dil Kurumu Yayınları, Ankara, 2004.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1590E1A2" w14:textId="77777777" w:rsidR="00B601DC" w:rsidRPr="00B601DC" w:rsidRDefault="00B601DC" w:rsidP="00B601DC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B601DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Özkul Çobanoğlu,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B601DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Halkbilimi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B601DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B601DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Kuramları ve Araştırma Yöntemleri Tarihine Giriş</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B601DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B601DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ankara, 2000.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06D75E96" w14:textId="722CCA82" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00B601DC" w:rsidP="00B601DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B601DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tahir Kutsi </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B601DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Makal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B601DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B601DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Halkbilim ve Edebiyat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B601DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, Toker Yayınları, İstanbul, 2005.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC1866" w:rsidRPr="00392DFA" w14:paraId="0CD3D985" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="330E6416" w14:textId="77777777" w:rsidTr="001B4DBF">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="894" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="10967" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5A3776" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Course Assessment and Evaluation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="6BF8850D" w14:textId="77777777" w:rsidTr="00261192">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3449" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A227F00" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="286F0921" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2991" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46BE0091" w14:textId="40FA5A4B" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Percentile</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3294" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0228A2C1" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="00F394BD" w14:textId="77777777" w:rsidTr="00261192">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3449" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A638139" w14:textId="77777777" w:rsidR="00CC1866" w:rsidRPr="00392DFA" w:rsidRDefault="00CC1866" w:rsidP="00466279">
+          <w:p w14:paraId="381533BE" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Midterm Exam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="206EDFB6" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs w:val="0"/>
-[...20 lines deleted...]
-            <w:tcW w:w="4554" w:type="dxa"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2991" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5888FADE" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3294" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="466131D0" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00392DFA" w:rsidRDefault="00FB68D9">
-[...23 lines deleted...]
-            <w:tcW w:w="2744" w:type="dxa"/>
+          <w:p w14:paraId="1A0D07DE" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="67EFC2DC" w14:textId="77777777" w:rsidTr="00261192">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3449" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B9DB5E8" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Project</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C58554F" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2991" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33CD7661" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3294" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C432BAF" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="68F59A27" w14:textId="77777777" w:rsidTr="00261192">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3449" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19C0D284" w14:textId="77777777" w:rsidR="00CC1866" w:rsidRPr="00392DFA" w:rsidRDefault="00CC1866" w:rsidP="00466279">
-            <w:pPr>
+          <w:p w14:paraId="741351E7" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Assignment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2439FEE9" w14:textId="117167A8" w:rsidR="00A50FD0" w:rsidRPr="00657ECB" w:rsidRDefault="00E22540" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00657ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2991" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF4EB03" w14:textId="506D4B7E" w:rsidR="00A50FD0" w:rsidRPr="00657ECB" w:rsidRDefault="00E22540" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00657ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2775" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3294" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1558DAF0" w14:textId="77777777" w:rsidR="00CC1866" w:rsidRPr="00392DFA" w:rsidRDefault="00CC1866" w:rsidP="00466279">
-[...3 lines deleted...]
-                <w:bCs w:val="0"/>
+          <w:p w14:paraId="51E8BF09" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003360EF" w:rsidRPr="00392DFA" w14:paraId="2F5EF0F2" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="4B8E99F3" w14:textId="77777777" w:rsidTr="00261192">
         <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3449" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3127BADD" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Presentation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C386AF4" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2991" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B6BF518" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3294" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77A68D7B" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="3F5650EE" w14:textId="77777777" w:rsidTr="00261192">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3449" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38B4D944" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Portfolio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CFFE551" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2991" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="500CFF36" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3294" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DA78998" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="4E1E2B2A" w14:textId="77777777" w:rsidTr="00261192">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3449" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D6B8397" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Final</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1233" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50A41C7C" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2991" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E598CA" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3294" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D234BC1" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="7B64688F" w14:textId="77777777" w:rsidTr="001B4DBF">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10967" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="364C7CDD" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00392DFA" w:rsidRDefault="00FB68D9" w:rsidP="0009745F">
+          <w:p w14:paraId="766AD46E" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs w:val="0"/>
-[...13 lines deleted...]
-              <w:t>Course Resources</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ECTS Table</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003360EF" w:rsidRPr="00392DFA" w14:paraId="18511C52" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="1B897090" w14:textId="77777777" w:rsidTr="00261192">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4682" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="560C25AB" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Content</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2991" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B0DE45E" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1593" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EFEBC6B" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D8F3FA5" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Total</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="5D14934C" w14:textId="77777777" w:rsidTr="00261192">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3449" w:type="dxa"/>
+            <w:tcW w:w="4682" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02B01311" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Course Duration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2991" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37D822FB" w14:textId="1FCAC4E4" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="001B6E5E" w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1593" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79C2CCAD" w14:textId="40F02184" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="001B6E5E" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4133035B" w14:textId="04F8204A" w:rsidR="00A50FD0" w:rsidRPr="0031183B" w:rsidRDefault="001B6E5E" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00392DFA">
+            <w:r w:rsidRPr="0031183B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Textbook:</w:t>
-[...98 lines deleted...]
-              <w:t xml:space="preserve"> et al., Folklore Handbook, Nobel Publishing, 4th Edition, 2021.</w:t>
+              <w:t>48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003360EF" w:rsidRPr="00392DFA" w14:paraId="0F5447FC" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="3D6E270A" w14:textId="77777777" w:rsidTr="00261192">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3449" w:type="dxa"/>
+            <w:tcW w:w="4682" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7963B142" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Out-of-Class Study</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2991" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB82E5B" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00392DFA" w:rsidRDefault="00FB68D9">
-            <w:pPr>
+          <w:p w14:paraId="00942B57" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1593" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F4F4D8B" w14:textId="574291C1" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="001B6E5E" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="305EBC64" w14:textId="71293D38" w:rsidR="00A50FD0" w:rsidRPr="0031183B" w:rsidRDefault="001B6E5E" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00392DFA">
+            <w:r w:rsidRPr="0031183B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Recommended References:</w:t>
-[...398 lines deleted...]
-              <w:t xml:space="preserve"> Toker Publishing, Istanbul, 2005.</w:t>
+              <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003360EF" w:rsidRPr="00392DFA" w14:paraId="330E6416" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="239A27BC" w14:textId="77777777" w:rsidTr="00261192">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="10967" w:type="dxa"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="2F5A3776" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00392DFA" w:rsidRDefault="00FB68D9" w:rsidP="0009745F">
+            <w:tcW w:w="4682" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45DC74E3" w14:textId="6C9ED945" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1984"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Assignment</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2991" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB7451E" w14:textId="77777777" w:rsidR="00261192" w:rsidRPr="00DB6F68" w:rsidRDefault="00261192" w:rsidP="00261192">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rStyle w:val="Gl"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1 (for the Midterm Exam)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rStyle w:val="Gl"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1 (for the Final Exam)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57E39C3D" w14:textId="77777777" w:rsidR="00261192" w:rsidRPr="00DB6F68" w:rsidRDefault="00261192" w:rsidP="00261192">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rStyle w:val="Gl"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Total: 2 assignments</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="357D0288" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1593" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17D6DB9F" w14:textId="6774E835" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00413F25" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rStyle w:val="Gl"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Midterm Exam: 40 hours</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rStyle w:val="Gl"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Final Exam: 60 hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2460C26D" w14:textId="192438A4" w:rsidR="00900966" w:rsidRPr="00DB6F68" w:rsidRDefault="00900966" w:rsidP="00900966">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F0FA458" w14:textId="74043B86" w:rsidR="00900966" w:rsidRPr="00DB6F68" w:rsidRDefault="00900966" w:rsidP="00900966">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4600B85A" w14:textId="24AD288B" w:rsidR="00132283" w:rsidRDefault="00132283" w:rsidP="00900966">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28B42FCA" w14:textId="1D427F8A" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00132283" w:rsidP="00900966">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00392DFA">
+              <w:t>Total =</w:t>
+            </w:r>
+            <w:r w:rsidR="00900966" w:rsidRPr="00DB6F68">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Course Assessment and Evaluation</w:t>
+              <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003360EF" w:rsidRPr="00392DFA" w14:paraId="6BF8850D" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="021622C4" w14:textId="77777777" w:rsidTr="00261192">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3449" w:type="dxa"/>
+            <w:tcW w:w="4682" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BF3187B" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Presentation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2991" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A227F00" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00392DFA" w:rsidRDefault="00FB68D9" w:rsidP="001B4DBF">
+          <w:p w14:paraId="67FF27EF" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs w:val="0"/>
-[...49 lines deleted...]
-            <w:tcW w:w="1563" w:type="dxa"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1593" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46BE0091" w14:textId="40FA5A4B" w:rsidR="001C134A" w:rsidRPr="00392DFA" w:rsidRDefault="0009745F" w:rsidP="001B4DBF">
+          <w:p w14:paraId="42ABE267" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00392DFA">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4722" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0228A2C1" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00392DFA" w:rsidRDefault="00FB68D9" w:rsidP="001B4DBF">
+          <w:p w14:paraId="57195671" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs w:val="0"/>
-[...14 lines deleted...]
-            </w:r>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003360EF" w:rsidRPr="00392DFA" w14:paraId="00F394BD" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="7ED1FBB5" w14:textId="77777777" w:rsidTr="00261192">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3449" w:type="dxa"/>
+            <w:tcW w:w="4682" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26407A65" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Project</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2991" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="381533BE" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00392DFA" w:rsidRDefault="00FB68D9">
-[...28 lines deleted...]
-          <w:p w14:paraId="206EDFB6" w14:textId="77777777" w:rsidR="003360EF" w:rsidRPr="00392DFA" w:rsidRDefault="003360EF" w:rsidP="00466279">
+          <w:p w14:paraId="12A42939" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1563" w:type="dxa"/>
+            <w:tcW w:w="1593" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5888FADE" w14:textId="77777777" w:rsidR="003360EF" w:rsidRPr="00392DFA" w:rsidRDefault="003360EF" w:rsidP="00466279">
+          <w:p w14:paraId="3ECE207C" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4722" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A0D07DE" w14:textId="77777777" w:rsidR="003360EF" w:rsidRPr="00392DFA" w:rsidRDefault="003360EF" w:rsidP="00466279">
-[...3 lines deleted...]
-                <w:bCs w:val="0"/>
+          <w:p w14:paraId="04C11868" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB49BA" w:rsidRPr="00392DFA" w14:paraId="67EFC2DC" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="2E004008" w14:textId="77777777" w:rsidTr="00261192">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3449" w:type="dxa"/>
+            <w:tcW w:w="4682" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B25C38" w14:textId="7460FCD1" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Midterm Exam (Midterm Exam Duration + Midterm Exam Preparation)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2991" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B9DB5E8" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00392DFA" w:rsidRDefault="00FB68D9">
-[...28 lines deleted...]
-          <w:p w14:paraId="0C58554F" w14:textId="20034A85" w:rsidR="00BB49BA" w:rsidRPr="00392DFA" w:rsidRDefault="00D5716F" w:rsidP="00466279">
+          <w:p w14:paraId="4D88A7C9" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00392DFA">
-[...13 lines deleted...]
-            <w:tcW w:w="1563" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1593" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33CD7661" w14:textId="6FAD9492" w:rsidR="00BB49BA" w:rsidRPr="00392DFA" w:rsidRDefault="009C07D0" w:rsidP="00466279">
+          <w:p w14:paraId="0E99A2E3" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00392DFA">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4722" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C432BAF" w14:textId="77777777" w:rsidR="00BB49BA" w:rsidRPr="00392DFA" w:rsidRDefault="00BB49BA" w:rsidP="00466279">
-[...3 lines deleted...]
-                <w:bCs w:val="0"/>
+          <w:p w14:paraId="370AA247" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A566C4" w:rsidRPr="00392DFA" w14:paraId="68F59A27" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="504FBA74" w14:textId="77777777" w:rsidTr="00261192">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3449" w:type="dxa"/>
-[...590 lines deleted...]
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4682" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02B01311" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00392DFA" w:rsidRDefault="00FB68D9">
-[...17 lines deleted...]
-              <w:t>Course Duration</w:t>
+          <w:p w14:paraId="5AA53C42" w14:textId="3EE4C960" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Final Exam (Final Exam Duration + Final Exam Preparation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1563" w:type="dxa"/>
+            <w:tcW w:w="2991" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1005A983" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1593" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37D822FB" w14:textId="77777777" w:rsidR="003360EF" w:rsidRPr="00392DFA" w:rsidRDefault="003360EF" w:rsidP="00466279">
-[...924 lines deleted...]
-          <w:p w14:paraId="4444D1E5" w14:textId="77777777" w:rsidR="003360EF" w:rsidRPr="00392DFA" w:rsidRDefault="003360EF" w:rsidP="00466279">
+          <w:p w14:paraId="4444D1E5" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F3506B9" w14:textId="77777777" w:rsidR="003360EF" w:rsidRPr="00392DFA" w:rsidRDefault="003360EF" w:rsidP="00466279">
+          <w:p w14:paraId="1F3506B9" w14:textId="77777777" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs w:val="0"/>
+                <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC693D" w:rsidRPr="00392DFA" w14:paraId="4135CEFE" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="4135CEFE" w14:textId="77777777" w:rsidTr="001B4DBF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9266" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DB0C66A" w14:textId="4F216B79" w:rsidR="00EC693D" w:rsidRPr="00392DFA" w:rsidRDefault="0009745F" w:rsidP="00EC693D">
+          <w:p w14:paraId="1DB0C66A" w14:textId="4F216B79" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00392DFA">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
-[...13 lines deleted...]
-              <w:t>:</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Total:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21B894EB" w14:textId="6429779B" w:rsidR="00EC693D" w:rsidRPr="00392DFA" w:rsidRDefault="000E0B88" w:rsidP="00D41B6B">
+          <w:p w14:paraId="21B894EB" w14:textId="26010F0B" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="002125B5" w:rsidP="00A50FD0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs w:val="0"/>
-[...13 lines deleted...]
-              <w:t>180</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>190</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC693D" w:rsidRPr="00392DFA" w14:paraId="5C9094D3" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="5C9094D3" w14:textId="77777777" w:rsidTr="001B4DBF">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9266" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4852B506" w14:textId="3F958874" w:rsidR="00EC693D" w:rsidRPr="00392DFA" w:rsidRDefault="0009745F" w:rsidP="00EC693D">
+          <w:p w14:paraId="4852B506" w14:textId="3F958874" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00392DFA">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> / 30:</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Total / 30:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27F77D59" w14:textId="38CCA247" w:rsidR="00EC693D" w:rsidRPr="00392DFA" w:rsidRDefault="000E0B88" w:rsidP="00D41B6B">
+          <w:p w14:paraId="27F77D59" w14:textId="349B8124" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="002125B5" w:rsidP="00A50FD0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs w:val="0"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> 6,0</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>190/30 =6,33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC693D" w:rsidRPr="00392DFA" w14:paraId="2CA46DB3" w14:textId="77777777" w:rsidTr="001B4DBF">
+      <w:tr w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w14:paraId="2CA46DB3" w14:textId="77777777" w:rsidTr="001B4DBF">
         <w:trPr>
           <w:cnfStyle w:val="010000000000" w:firstRow="0" w:lastRow="1" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9266" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31AA4629" w14:textId="79ED3973" w:rsidR="00EC693D" w:rsidRPr="00392DFA" w:rsidRDefault="0009745F" w:rsidP="00EC693D">
+          <w:p w14:paraId="31AA4629" w14:textId="79ED3973" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="00A50FD0" w:rsidP="00A50FD0">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00392DFA">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
-[...13 lines deleted...]
-              <w:t>:</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ECTS Credit:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C524EC3" w14:textId="1D7A5174" w:rsidR="00EC693D" w:rsidRPr="00392DFA" w:rsidRDefault="00D5716F" w:rsidP="00D41B6B">
+          <w:p w14:paraId="6C524EC3" w14:textId="4CB61493" w:rsidR="00A50FD0" w:rsidRPr="00DB6F68" w:rsidRDefault="002125B5" w:rsidP="00A50FD0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs w:val="0"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6F68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3B11445E" w14:textId="77777777" w:rsidR="003237AD" w:rsidRPr="00392DFA" w:rsidRDefault="003237AD">
+    <w:p w14:paraId="3B11445E" w14:textId="77777777" w:rsidR="003237AD" w:rsidRPr="00DB6F68" w:rsidRDefault="003237AD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2078A9E9" w14:textId="77777777" w:rsidR="003237AD" w:rsidRPr="00392DFA" w:rsidRDefault="003237AD">
+    <w:p w14:paraId="2078A9E9" w14:textId="77777777" w:rsidR="003237AD" w:rsidRPr="00DB6F68" w:rsidRDefault="003237AD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00392DFA">
+      <w:r w:rsidRPr="00DB6F68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="KlavuzuTablo4-Vurgu11"/>
         <w:tblW w:w="10857" w:type="dxa"/>
         <w:tblInd w:w="-902" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5410"/>
         <w:gridCol w:w="5447"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003237AD" w:rsidRPr="00392DFA" w14:paraId="381CC4E2" w14:textId="77777777" w:rsidTr="00143705">
+      <w:tr w:rsidR="003237AD" w:rsidRPr="001B4DBF" w14:paraId="381CC4E2" w14:textId="77777777" w:rsidTr="00143705">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10857" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="501B085D" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="00392DFA" w:rsidRDefault="00FB68D9">
+          <w:p w14:paraId="501B085D" w14:textId="77777777" w:rsidR="001C134A" w:rsidRPr="001B4DBF" w:rsidRDefault="00FB68D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00392DFA">
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001B4DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Past Term Achievements</w:t>
-            </w:r>
+              <w:t>Past</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001B4DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001B4DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Term</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001B4DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001B4DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Achievements</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003237AD" w:rsidRPr="00392DFA" w14:paraId="0FFE37D7" w14:textId="77777777" w:rsidTr="0095080C">
+      <w:tr w:rsidR="003237AD" w:rsidRPr="001B4DBF" w14:paraId="0FFE37D7" w14:textId="77777777" w:rsidTr="0095080C">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="3263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42B9D78F" w14:textId="77777777" w:rsidR="003237AD" w:rsidRPr="00392DFA" w:rsidRDefault="004A19BE" w:rsidP="00F17985">
+          <w:p w14:paraId="42B9D78F" w14:textId="77777777" w:rsidR="003237AD" w:rsidRPr="001B4DBF" w:rsidRDefault="004A19BE" w:rsidP="00F17985">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00392DFA">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B4DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F14C64E" wp14:editId="53E565EE">
                   <wp:extent cx="3298190" cy="1924050"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="512801470" name="Grafik 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
+                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId6"/>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E8F7166" w14:textId="77777777" w:rsidR="003237AD" w:rsidRPr="00392DFA" w:rsidRDefault="000F34D6" w:rsidP="00F17985">
+          <w:p w14:paraId="6E8F7166" w14:textId="77777777" w:rsidR="003237AD" w:rsidRPr="001B4DBF" w:rsidRDefault="000F34D6" w:rsidP="00F17985">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00392DFA">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B4DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3086B60B" wp14:editId="02FA6EF5">
                   <wp:extent cx="3298190" cy="1924050"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="2071116311" name="Grafik 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
+                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003237AD" w:rsidRPr="00392DFA" w14:paraId="3D2DB275" w14:textId="77777777" w:rsidTr="0095080C">
+      <w:tr w:rsidR="003237AD" w:rsidRPr="001B4DBF" w14:paraId="3D2DB275" w14:textId="77777777" w:rsidTr="0095080C">
         <w:trPr>
           <w:cnfStyle w:val="010000000000" w:firstRow="0" w:lastRow="1" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="4530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26B0E83B" w14:textId="77777777" w:rsidR="003237AD" w:rsidRPr="00392DFA" w:rsidRDefault="000F34D6" w:rsidP="00F17985">
+          <w:p w14:paraId="26B0E83B" w14:textId="77777777" w:rsidR="003237AD" w:rsidRPr="001B4DBF" w:rsidRDefault="000F34D6" w:rsidP="00F17985">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00392DFA">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B4DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6EC148A9" wp14:editId="66D46301">
                   <wp:extent cx="3298190" cy="1924050"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="900991778" name="Grafik 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
+                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4C94D8" w:themeColor="text2" w:themeTint="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BC9F0F4" w14:textId="77777777" w:rsidR="003237AD" w:rsidRPr="00392DFA" w:rsidRDefault="000F34D6" w:rsidP="00F17985">
+          <w:p w14:paraId="6BC9F0F4" w14:textId="77777777" w:rsidR="003237AD" w:rsidRPr="001B4DBF" w:rsidRDefault="000F34D6" w:rsidP="00F17985">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00392DFA">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B4DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="079096D0" wp14:editId="7471AC73">
                   <wp:extent cx="3298190" cy="1924050"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="710092929" name="Grafik 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
+                      <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4CF07066" w14:textId="77777777" w:rsidR="003A4CE2" w:rsidRPr="00392DFA" w:rsidRDefault="003A4CE2">
+    <w:p w14:paraId="4CF07066" w14:textId="77777777" w:rsidR="003A4CE2" w:rsidRPr="001B4DBF" w:rsidRDefault="003A4CE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="003A4CE2" w:rsidRPr="00392DFA" w:rsidSect="005A2B8A">
-      <w:headerReference w:type="default" r:id="rId12"/>
+    <w:sectPr w:rsidR="003A4CE2" w:rsidRPr="001B4DBF" w:rsidSect="005A2B8A">
+      <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="899" w:right="1417" w:bottom="360" w:left="1417" w:header="283" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12A84C63" w14:textId="77777777" w:rsidR="001E7EC1" w:rsidRDefault="001E7EC1" w:rsidP="0034027E">
+    <w:p w14:paraId="2CC4A73B" w14:textId="77777777" w:rsidR="00B16E21" w:rsidRDefault="00B16E21" w:rsidP="0034027E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23A31E03" w14:textId="77777777" w:rsidR="001E7EC1" w:rsidRDefault="001E7EC1" w:rsidP="0034027E">
+    <w:p w14:paraId="142B1211" w14:textId="77777777" w:rsidR="00B16E21" w:rsidRDefault="00B16E21" w:rsidP="0034027E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="032FDDFB" w14:textId="77777777" w:rsidR="001E7EC1" w:rsidRDefault="001E7EC1" w:rsidP="0034027E">
+    <w:p w14:paraId="48B44B16" w14:textId="77777777" w:rsidR="00B16E21" w:rsidRDefault="00B16E21" w:rsidP="0034027E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D2A8428" w14:textId="77777777" w:rsidR="001E7EC1" w:rsidRDefault="001E7EC1" w:rsidP="0034027E">
+    <w:p w14:paraId="7DDD355F" w14:textId="77777777" w:rsidR="00B16E21" w:rsidRDefault="00B16E21" w:rsidP="0034027E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="26C22E0E" w14:textId="77777777" w:rsidR="00A3554C" w:rsidRDefault="00A3554C" w:rsidP="00A3554C">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00911FE6">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D6CB287" wp14:editId="1E098C02">
           <wp:extent cx="2160000" cy="651484"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -9022,456 +9461,377 @@
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2160000" cy="651484"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...119 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003A4CE2"/>
     <w:rsid w:val="0000388D"/>
     <w:rsid w:val="00017704"/>
     <w:rsid w:val="00051842"/>
     <w:rsid w:val="00052E53"/>
-    <w:rsid w:val="00074C07"/>
     <w:rsid w:val="00085AD5"/>
     <w:rsid w:val="00090AED"/>
+    <w:rsid w:val="000952CA"/>
     <w:rsid w:val="0009745F"/>
     <w:rsid w:val="000A4453"/>
+    <w:rsid w:val="000A657F"/>
+    <w:rsid w:val="000C06C5"/>
+    <w:rsid w:val="000D355D"/>
     <w:rsid w:val="000D384E"/>
-    <w:rsid w:val="000E0B88"/>
     <w:rsid w:val="000F34D6"/>
-    <w:rsid w:val="00100F03"/>
     <w:rsid w:val="00102701"/>
+    <w:rsid w:val="00126818"/>
+    <w:rsid w:val="0013210A"/>
+    <w:rsid w:val="00132283"/>
+    <w:rsid w:val="0013571D"/>
+    <w:rsid w:val="001440DC"/>
     <w:rsid w:val="00146F98"/>
     <w:rsid w:val="00154070"/>
-    <w:rsid w:val="001543FD"/>
     <w:rsid w:val="001639F7"/>
+    <w:rsid w:val="001660E8"/>
     <w:rsid w:val="00170CC3"/>
     <w:rsid w:val="0017773A"/>
     <w:rsid w:val="0019361E"/>
     <w:rsid w:val="001A1304"/>
     <w:rsid w:val="001A7816"/>
     <w:rsid w:val="001B0A2E"/>
     <w:rsid w:val="001B4DBF"/>
     <w:rsid w:val="001B5C97"/>
-    <w:rsid w:val="001C1250"/>
+    <w:rsid w:val="001B6E5E"/>
     <w:rsid w:val="001C134A"/>
     <w:rsid w:val="001C7F25"/>
     <w:rsid w:val="001D3D43"/>
     <w:rsid w:val="001D4974"/>
-    <w:rsid w:val="001E1946"/>
-    <w:rsid w:val="001E7EC1"/>
     <w:rsid w:val="001F6F6B"/>
     <w:rsid w:val="00200197"/>
+    <w:rsid w:val="002125B5"/>
     <w:rsid w:val="00212A30"/>
     <w:rsid w:val="00233A78"/>
     <w:rsid w:val="00237B20"/>
     <w:rsid w:val="00252D65"/>
     <w:rsid w:val="002540BC"/>
+    <w:rsid w:val="00261192"/>
+    <w:rsid w:val="00262E8A"/>
     <w:rsid w:val="00264E5A"/>
     <w:rsid w:val="0027165B"/>
-    <w:rsid w:val="00282383"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002A4EF2"/>
+    <w:rsid w:val="002746D0"/>
+    <w:rsid w:val="00292C6C"/>
     <w:rsid w:val="002B4AEF"/>
     <w:rsid w:val="002B7787"/>
     <w:rsid w:val="002D29FC"/>
     <w:rsid w:val="002E660C"/>
     <w:rsid w:val="00306F03"/>
+    <w:rsid w:val="0031183B"/>
     <w:rsid w:val="0031763C"/>
     <w:rsid w:val="003208C3"/>
     <w:rsid w:val="003237AD"/>
     <w:rsid w:val="003311C4"/>
     <w:rsid w:val="00332E3E"/>
+    <w:rsid w:val="00334B60"/>
     <w:rsid w:val="003360EF"/>
     <w:rsid w:val="0034027E"/>
     <w:rsid w:val="00345DF1"/>
     <w:rsid w:val="003537D4"/>
+    <w:rsid w:val="00355EF1"/>
+    <w:rsid w:val="00360677"/>
+    <w:rsid w:val="0036201C"/>
     <w:rsid w:val="003635E6"/>
     <w:rsid w:val="00366E3B"/>
     <w:rsid w:val="00373163"/>
+    <w:rsid w:val="00381C92"/>
+    <w:rsid w:val="0038455F"/>
+    <w:rsid w:val="003922E4"/>
     <w:rsid w:val="003923D0"/>
-    <w:rsid w:val="00392DFA"/>
     <w:rsid w:val="003A0CE5"/>
     <w:rsid w:val="003A4CE2"/>
     <w:rsid w:val="003C2122"/>
+    <w:rsid w:val="003C3BF4"/>
     <w:rsid w:val="003E396C"/>
-    <w:rsid w:val="003E5099"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00412CFD"/>
+    <w:rsid w:val="00413F25"/>
     <w:rsid w:val="0042441A"/>
+    <w:rsid w:val="004300FC"/>
     <w:rsid w:val="004347B1"/>
+    <w:rsid w:val="00460D75"/>
     <w:rsid w:val="00466279"/>
     <w:rsid w:val="00471A47"/>
     <w:rsid w:val="00474110"/>
     <w:rsid w:val="00474423"/>
     <w:rsid w:val="00482527"/>
+    <w:rsid w:val="0048457A"/>
     <w:rsid w:val="004904EB"/>
     <w:rsid w:val="00496407"/>
-    <w:rsid w:val="004A0CF1"/>
     <w:rsid w:val="004A19BE"/>
     <w:rsid w:val="004A7E15"/>
     <w:rsid w:val="004E15BB"/>
+    <w:rsid w:val="004F3437"/>
+    <w:rsid w:val="00516333"/>
     <w:rsid w:val="005215FA"/>
     <w:rsid w:val="005221D8"/>
-    <w:rsid w:val="0052583E"/>
     <w:rsid w:val="0054597B"/>
     <w:rsid w:val="005546F5"/>
     <w:rsid w:val="005726A0"/>
     <w:rsid w:val="00580094"/>
     <w:rsid w:val="005920FF"/>
-    <w:rsid w:val="005A1693"/>
     <w:rsid w:val="005A2B8A"/>
     <w:rsid w:val="005C15A7"/>
-    <w:rsid w:val="005C4F65"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005F0C35"/>
     <w:rsid w:val="005F70D3"/>
     <w:rsid w:val="00600586"/>
     <w:rsid w:val="00601BED"/>
+    <w:rsid w:val="00610379"/>
     <w:rsid w:val="00612FE4"/>
     <w:rsid w:val="00621099"/>
     <w:rsid w:val="006241B7"/>
     <w:rsid w:val="00635121"/>
     <w:rsid w:val="00636DEF"/>
     <w:rsid w:val="00642ED5"/>
     <w:rsid w:val="0065015E"/>
-    <w:rsid w:val="00656CBB"/>
+    <w:rsid w:val="00657ECB"/>
+    <w:rsid w:val="0066247D"/>
+    <w:rsid w:val="00663FEB"/>
     <w:rsid w:val="00681162"/>
-    <w:rsid w:val="00686FBF"/>
     <w:rsid w:val="006A2DEE"/>
     <w:rsid w:val="006A6D82"/>
+    <w:rsid w:val="006C1448"/>
+    <w:rsid w:val="006D1888"/>
     <w:rsid w:val="006D47E9"/>
     <w:rsid w:val="007062CB"/>
     <w:rsid w:val="007152C2"/>
     <w:rsid w:val="00727DB3"/>
     <w:rsid w:val="007348AB"/>
     <w:rsid w:val="00735EC2"/>
     <w:rsid w:val="00745E6E"/>
     <w:rsid w:val="00747E10"/>
+    <w:rsid w:val="00761FA3"/>
     <w:rsid w:val="007625C6"/>
     <w:rsid w:val="00770795"/>
+    <w:rsid w:val="00772623"/>
     <w:rsid w:val="007C799D"/>
     <w:rsid w:val="007D162B"/>
     <w:rsid w:val="007F04A8"/>
     <w:rsid w:val="00800E21"/>
     <w:rsid w:val="00807259"/>
     <w:rsid w:val="0082068F"/>
     <w:rsid w:val="0082236E"/>
     <w:rsid w:val="00825885"/>
     <w:rsid w:val="00833C72"/>
-    <w:rsid w:val="00836017"/>
+    <w:rsid w:val="00841DD6"/>
     <w:rsid w:val="00847969"/>
     <w:rsid w:val="00853935"/>
     <w:rsid w:val="0086588C"/>
     <w:rsid w:val="00870700"/>
     <w:rsid w:val="008804FE"/>
     <w:rsid w:val="00880F10"/>
     <w:rsid w:val="00883290"/>
     <w:rsid w:val="00886770"/>
     <w:rsid w:val="00895E2A"/>
     <w:rsid w:val="008A022E"/>
-    <w:rsid w:val="008B10EF"/>
+    <w:rsid w:val="008D2815"/>
     <w:rsid w:val="008D4F25"/>
+    <w:rsid w:val="00900966"/>
     <w:rsid w:val="00905CD0"/>
     <w:rsid w:val="00911FE6"/>
     <w:rsid w:val="00916141"/>
+    <w:rsid w:val="0092138A"/>
+    <w:rsid w:val="0092642F"/>
+    <w:rsid w:val="0092799C"/>
     <w:rsid w:val="00933B97"/>
     <w:rsid w:val="0095080C"/>
     <w:rsid w:val="00964CAF"/>
+    <w:rsid w:val="009730B3"/>
     <w:rsid w:val="00973A60"/>
     <w:rsid w:val="00985E0F"/>
-    <w:rsid w:val="00992C36"/>
     <w:rsid w:val="00997C36"/>
-    <w:rsid w:val="009C07D0"/>
     <w:rsid w:val="009C5DE7"/>
-    <w:rsid w:val="009E1F1D"/>
     <w:rsid w:val="009E445E"/>
+    <w:rsid w:val="009E6289"/>
     <w:rsid w:val="00A33F69"/>
+    <w:rsid w:val="00A34611"/>
     <w:rsid w:val="00A3554C"/>
     <w:rsid w:val="00A41B96"/>
+    <w:rsid w:val="00A50FD0"/>
     <w:rsid w:val="00A566C4"/>
+    <w:rsid w:val="00A60A54"/>
     <w:rsid w:val="00A711BC"/>
     <w:rsid w:val="00A7625D"/>
     <w:rsid w:val="00A8032C"/>
     <w:rsid w:val="00A8173B"/>
-    <w:rsid w:val="00AC67DE"/>
     <w:rsid w:val="00B03B19"/>
     <w:rsid w:val="00B06EC6"/>
+    <w:rsid w:val="00B16E21"/>
     <w:rsid w:val="00B41C3E"/>
-    <w:rsid w:val="00B4486C"/>
+    <w:rsid w:val="00B46030"/>
     <w:rsid w:val="00B50846"/>
     <w:rsid w:val="00B52C20"/>
+    <w:rsid w:val="00B601DC"/>
     <w:rsid w:val="00B65C62"/>
     <w:rsid w:val="00B74181"/>
     <w:rsid w:val="00B80DAF"/>
+    <w:rsid w:val="00B83C5A"/>
     <w:rsid w:val="00B96430"/>
     <w:rsid w:val="00BA1059"/>
     <w:rsid w:val="00BA2B7C"/>
     <w:rsid w:val="00BB378F"/>
     <w:rsid w:val="00BB42DE"/>
     <w:rsid w:val="00BB49BA"/>
-    <w:rsid w:val="00BC4BAF"/>
     <w:rsid w:val="00BD622C"/>
+    <w:rsid w:val="00BD7808"/>
     <w:rsid w:val="00BF06B4"/>
-    <w:rsid w:val="00C0708F"/>
+    <w:rsid w:val="00C07F73"/>
+    <w:rsid w:val="00C12685"/>
+    <w:rsid w:val="00C270D4"/>
     <w:rsid w:val="00C31E1C"/>
     <w:rsid w:val="00C37559"/>
     <w:rsid w:val="00C4036D"/>
     <w:rsid w:val="00C406C9"/>
-    <w:rsid w:val="00C45C72"/>
     <w:rsid w:val="00C568C6"/>
     <w:rsid w:val="00C61F0E"/>
     <w:rsid w:val="00C63047"/>
     <w:rsid w:val="00C63C14"/>
     <w:rsid w:val="00C70ACC"/>
     <w:rsid w:val="00C72C6D"/>
     <w:rsid w:val="00C7388D"/>
-    <w:rsid w:val="00C75CF3"/>
     <w:rsid w:val="00C76FE5"/>
+    <w:rsid w:val="00C93842"/>
     <w:rsid w:val="00CA168A"/>
     <w:rsid w:val="00CA4CC6"/>
+    <w:rsid w:val="00CA53A0"/>
     <w:rsid w:val="00CA55B4"/>
     <w:rsid w:val="00CB4F20"/>
     <w:rsid w:val="00CC1866"/>
+    <w:rsid w:val="00CD676F"/>
     <w:rsid w:val="00CE0683"/>
     <w:rsid w:val="00CE2529"/>
     <w:rsid w:val="00D02BE1"/>
+    <w:rsid w:val="00D13E78"/>
     <w:rsid w:val="00D15B1F"/>
+    <w:rsid w:val="00D20F01"/>
     <w:rsid w:val="00D24AE5"/>
     <w:rsid w:val="00D379D7"/>
     <w:rsid w:val="00D41B6B"/>
-    <w:rsid w:val="00D5716F"/>
+    <w:rsid w:val="00D7475E"/>
     <w:rsid w:val="00D86D4D"/>
     <w:rsid w:val="00DA3803"/>
     <w:rsid w:val="00DB0AEA"/>
+    <w:rsid w:val="00DB6F68"/>
     <w:rsid w:val="00DC07E8"/>
     <w:rsid w:val="00DD0194"/>
-    <w:rsid w:val="00DE2C17"/>
-    <w:rsid w:val="00DE44AA"/>
+    <w:rsid w:val="00DF4089"/>
     <w:rsid w:val="00E02DF5"/>
-    <w:rsid w:val="00E175D6"/>
-    <w:rsid w:val="00E22D76"/>
+    <w:rsid w:val="00E044CB"/>
+    <w:rsid w:val="00E20490"/>
+    <w:rsid w:val="00E22540"/>
     <w:rsid w:val="00E23222"/>
     <w:rsid w:val="00E255A0"/>
     <w:rsid w:val="00E268B9"/>
+    <w:rsid w:val="00E30C82"/>
     <w:rsid w:val="00E5279E"/>
     <w:rsid w:val="00E53102"/>
+    <w:rsid w:val="00E66E04"/>
     <w:rsid w:val="00E7156E"/>
+    <w:rsid w:val="00E74059"/>
+    <w:rsid w:val="00E75258"/>
     <w:rsid w:val="00E77691"/>
+    <w:rsid w:val="00E77C6D"/>
+    <w:rsid w:val="00E8298B"/>
+    <w:rsid w:val="00E90B6B"/>
     <w:rsid w:val="00E9623B"/>
     <w:rsid w:val="00E971D4"/>
     <w:rsid w:val="00EA2406"/>
     <w:rsid w:val="00EA6A9B"/>
     <w:rsid w:val="00EB1678"/>
+    <w:rsid w:val="00EB382C"/>
+    <w:rsid w:val="00EB6DB9"/>
+    <w:rsid w:val="00EC1EAE"/>
     <w:rsid w:val="00EC693D"/>
     <w:rsid w:val="00ED3D23"/>
     <w:rsid w:val="00ED5384"/>
     <w:rsid w:val="00EF0908"/>
     <w:rsid w:val="00F04A29"/>
     <w:rsid w:val="00F107BF"/>
+    <w:rsid w:val="00F176B7"/>
     <w:rsid w:val="00F2363D"/>
     <w:rsid w:val="00F43268"/>
     <w:rsid w:val="00F44952"/>
-    <w:rsid w:val="00F47DF7"/>
     <w:rsid w:val="00F818C3"/>
     <w:rsid w:val="00F91795"/>
     <w:rsid w:val="00F96934"/>
     <w:rsid w:val="00FA2A04"/>
     <w:rsid w:val="00FB3417"/>
     <w:rsid w:val="00FB68D9"/>
     <w:rsid w:val="00FC1CD9"/>
     <w:rsid w:val="00FC5B80"/>
     <w:rsid w:val="00FC6B48"/>
+    <w:rsid w:val="00FD4EA3"/>
+    <w:rsid w:val="00FF0226"/>
+    <w:rsid w:val="00FF24CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -9483,51 +9843,51 @@
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9979,78 +10339,77 @@
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalonMetni">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalonMetniChar"/>
     <w:rsid w:val="00B50846"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
     <w:name w:val="Balon Metni Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="BalonMetni"/>
     <w:rsid w:val="00B50846"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="zmlenmeyenBahsetme">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:styleId="Gl">
+    <w:name w:val="Strong"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002A4EF2"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D355D"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E175D6"/>
+    <w:rsid w:val="001660E8"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Vurgu">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
-    <w:rsid w:val="00E175D6"/>
+    <w:rsid w:val="009E6289"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="24184187">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="250432714">
@@ -10387,51 +10746,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1982493964">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alilsevin@cag.edu.tr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart4.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet1.xlsx"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet2.xlsx"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet3.xlsx"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
@@ -12255,73 +12614,73 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>803</Words>
-  <Characters>4580</Characters>
+  <Words>885</Words>
+  <Characters>5620</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>374</Lines>
+  <Paragraphs>224</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ÇAĞ UNIVERSITY</vt:lpstr>
       <vt:lpstr>ÇAĞ UNIVERSITY</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Cag University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5373</CharactersWithSpaces>
+  <CharactersWithSpaces>6281</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ÇAĞ UNIVERSITY</dc:title>
   <dc:creator>Egitim Ogretim Koordinatorlugu</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>